--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -1185,68 +1185,50 @@
     <t>Фонд "Ресурсный центр поддержки социально ориентированных организаций, проектов и программ"</t>
   </si>
   <si>
     <t>solovjeva.natalja@gmail.com</t>
   </si>
   <si>
     <t>Фонд содействия развитию гражданских инициатив "Мельница"</t>
   </si>
   <si>
     <t>Карелия</t>
   </si>
   <si>
     <t>Республика Карелия пгт Пряжа ул. Петрозаводская, 16</t>
   </si>
   <si>
     <t>http://fond-melnica.ru</t>
   </si>
   <si>
     <t>fondmelnik@mail.ru</t>
   </si>
   <si>
     <t>35 реальных практик по работе с сообществами: бери и делай!, Создание и развитие общественного пространства на селе, Радиус Доверия: от аналитики к системной поддержке, Село в наших руках, Методы исследований сообществ</t>
   </si>
   <si>
     <t>Радиус доверия. Расширяем границы, Территориальный альянс, Скрепы сообществ Карелии</t>
-  </si>
-[...16 lines deleted...]
-    <t>Потенциал НКО на развитие Кузбасса, Некоммерческий сектор Кузбасса: устойчивое развитие, Общественные советы - ресурс для социально-экономического развития региона, Ресурсные возможности: поддержка общественных инициатив на муниципальном уровне</t>
   </si>
   <si>
     <t>Ассоциация специалистов и организаций занимающихся привлечением средств для реализации благотворительных и социальных проектов "Ассоциация фандрайзеров"</t>
   </si>
   <si>
     <t>117292, ГОРОД МОСКВА, УЛИЦА КЕДРОВА, ДОМ 5, КОРПУС 1, ПОМЕЩЕНИЕ VIII КОМН 1</t>
   </si>
   <si>
     <t>http://fund-raising.ru/</t>
   </si>
   <si>
     <t>Imenshenina@fund-raising.ru</t>
   </si>
   <si>
     <t>Фонд поддержки социальных инициатив "Содействие"</t>
   </si>
   <si>
     <t>г. Пермь, ул. Советская, 51а</t>
   </si>
   <si>
     <t>http://www.sodeistvieperm.ru</t>
   </si>
   <si>
     <t>consaltingperm@list.ru</t>
   </si>
@@ -1634,51 +1616,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H87"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="229.943848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535156" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="258.222656" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="456.459961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -3483,184 +3465,160 @@
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81" t="s">
         <v>386</v>
       </c>
       <c r="E81" t="s">
         <v>387</v>
       </c>
       <c r="F81" t="s">
         <v>388</v>
       </c>
       <c r="G81" t="s">
         <v>389</v>
       </c>
       <c r="H81" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>391</v>
       </c>
       <c r="B82" t="s">
+        <v>264</v>
+      </c>
+      <c r="C82" t="s">
+        <v>43</v>
+      </c>
+      <c r="D82" t="s">
         <v>392</v>
       </c>
-      <c r="C82" t="s">
-[...2 lines deleted...]
-      <c r="D82" t="s">
+      <c r="E82" t="s">
         <v>393</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>394</v>
       </c>
-      <c r="F82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G82"/>
-      <c r="H82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>395</v>
+      </c>
+      <c r="B83" t="s">
+        <v>282</v>
+      </c>
+      <c r="C83" t="s">
+        <v>155</v>
+      </c>
+      <c r="D83" t="s">
+        <v>396</v>
+      </c>
+      <c r="E83" t="s">
         <v>397</v>
       </c>
-      <c r="B83" t="s">
-[...5 lines deleted...]
-      <c r="D83" t="s">
+      <c r="F83" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>399</v>
+      </c>
+      <c r="B84" t="s">
+        <v>121</v>
+      </c>
+      <c r="C84" t="s">
+        <v>43</v>
+      </c>
+      <c r="D84" t="s">
+        <v>400</v>
+      </c>
+      <c r="E84" t="s">
         <v>401</v>
       </c>
-      <c r="B84" t="s">
-[...5 lines deleted...]
-      <c r="D84" t="s">
+      <c r="F84" t="s">
         <v>402</v>
       </c>
-      <c r="E84" t="s">
+      <c r="G84"/>
+      <c r="H84" t="s">
         <v>403</v>
       </c>
-      <c r="F84" t="s">
-[...3 lines deleted...]
-      <c r="H84"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>404</v>
+      </c>
+      <c r="B85" t="s">
+        <v>38</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
         <v>405</v>
       </c>
-      <c r="B85" t="s">
-[...5 lines deleted...]
-      <c r="D85" t="s">
+      <c r="E85" t="s">
         <v>406</v>
       </c>
-      <c r="E85" t="s">
+      <c r="F85" t="s">
         <v>407</v>
       </c>
-      <c r="F85" t="s">
+      <c r="G85" t="s">
         <v>408</v>
       </c>
-      <c r="G85"/>
       <c r="H85" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>410</v>
       </c>
       <c r="B86" t="s">
-        <v>38</v>
+        <v>411</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E86" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F86" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="G86" t="s">
         <v>414</v>
       </c>
-      <c r="H86" t="s">
-[...23 lines deleted...]
-      <c r="H87"/>
+      <c r="G86"/>
+      <c r="H86"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>