--- v0 (2025-12-01)
+++ v1 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -203,50 +203,80 @@
   <si>
     <t>Магаданская область</t>
   </si>
   <si>
     <t>Магаданская область, город Магадан, площадь Комсомольская 1, кабинет 302</t>
   </si>
   <si>
     <t>nkomag@mail.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация Центр гражданских и социальных инициатив Курской области</t>
   </si>
   <si>
     <t>Курская область</t>
   </si>
   <si>
     <t>г. Курск, переулок Радищева, 1</t>
   </si>
   <si>
     <t>https://anocentr46.ru/</t>
   </si>
   <si>
     <t>anocentr46@yandex.ru</t>
   </si>
   <si>
+    <t>АНО "Республиканский ресурсный центр по поддержке социально ориентированных некоммерческих организаций"</t>
+  </si>
+  <si>
+    <t>Татарстан</t>
+  </si>
+  <si>
+    <t>ул. Московская, д. 15, офис 223, Казань</t>
+  </si>
+  <si>
+    <t>https://nkort.ru/</t>
+  </si>
+  <si>
+    <t>rrc@nkort.ru</t>
+  </si>
+  <si>
+    <t>ОРМД в УР "Креативный капитал"</t>
+  </si>
+  <si>
+    <t>Удмуртия</t>
+  </si>
+  <si>
+    <t>Ижевск, ул. Красногеройская 63б</t>
+  </si>
+  <si>
+    <t>https://kreativniy.com</t>
+  </si>
+  <si>
+    <t>kreativkapital@gmail.com</t>
+  </si>
+  <si>
     <t>Ассоциация «Все вместе»</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>129090, г. Москва, Протопоповский пер, д. 25, стр.1</t>
   </si>
   <si>
     <t>https://wse-wmeste.ru/</t>
   </si>
   <si>
     <t>info@wse-wmeste.ru</t>
   </si>
   <si>
     <t>Региональная общественная организация Ханты-Мансийского автономного округа - Югры "Центр поддержки семьи"</t>
   </si>
   <si>
     <t>Ханты-Мансийский АО</t>
   </si>
   <si>
     <t>Нижневартовск, ул. Интернациональная, 20-Б</t>
   </si>
   <si>
     <t>http://semeika.tilda.ws/</t>
@@ -603,50 +633,68 @@
     <t>Некоммерческое партнерство "Альянс фондов местных сообществ Пермского края"</t>
   </si>
   <si>
     <t>614990, г.Пермь, ул. Советская, 51а</t>
   </si>
   <si>
     <t>http://fmspk.org/</t>
   </si>
   <si>
     <t>consaltingperm@list.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки некоммерческих организаций Воронежской области «Воронежский Дом НКО»</t>
   </si>
   <si>
     <t>Воронежская область</t>
   </si>
   <si>
     <t>394036 г. Воронеж, ул. 25 Октября, д.45, 6 этаж</t>
   </si>
   <si>
     <t>http://nkovrn.ru/</t>
   </si>
   <si>
     <t>rcnko@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Общественный центр социальных инициатив"</t>
+  </si>
+  <si>
+    <t>347810 Россия, Ростовская обл., г. Каменск-Шахтинский, пр. К. Маркса, д. 28, к. 9</t>
+  </si>
+  <si>
+    <t>https://anoocsi.ru/</t>
+  </si>
+  <si>
+    <t>anoocsi@yandex.ru</t>
+  </si>
+  <si>
+    <t>Поддержка социально ориентированных некоммерческих организаций (СО НКО) и развитие институтов гражданского общества</t>
+  </si>
+  <si>
+    <t>Точка роста НКО: Донбасс</t>
   </si>
   <si>
     <t>Областная общественная организация "Нижегородская служба добровольцев"</t>
   </si>
   <si>
     <t>г. Нижний Новгород, ул. Пискунова, дом 27, 3 этаж</t>
   </si>
   <si>
     <t>http://nnvs.ru/</t>
   </si>
   <si>
     <t>nnvs.rc@gmail.com</t>
   </si>
   <si>
     <t>Ассоциация "Юристы за гражданское общество"</t>
   </si>
   <si>
     <t>119019, г. Москва, Малый Знаменский переулок, д. 3/5, стр. 6 (вход через проходную по адресу: Большой Знаменский переулок, д. 2/7)</t>
   </si>
   <si>
     <t>http://lawcs.ru/</t>
   </si>
   <si>
     <t>info@lawcs.ru</t>
   </si>
@@ -1163,51 +1211,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="221.660156" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="162.674561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="293.642578" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="450.604248" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -1441,429 +1489,429 @@
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>63</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>68</v>
       </c>
       <c r="B13" t="s">
         <v>69</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>72</v>
       </c>
-      <c r="G13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G13"/>
+      <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" t="s">
         <v>75</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>76</v>
       </c>
-      <c r="E14"/>
       <c r="F14" t="s">
         <v>77</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" t="s">
         <v>79</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="s">
         <v>80</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>81</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>82</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>83</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
+      <c r="H15" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>86</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>87</v>
       </c>
-      <c r="G16"/>
+      <c r="G16" t="s">
+        <v>88</v>
+      </c>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="E18" t="s">
         <v>96</v>
       </c>
+      <c r="E18"/>
       <c r="F18" t="s">
         <v>97</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>98</v>
       </c>
       <c r="B19" t="s">
         <v>99</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>100</v>
       </c>
       <c r="E19" t="s">
         <v>101</v>
       </c>
       <c r="F19" t="s">
         <v>102</v>
       </c>
-      <c r="G19" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G19"/>
+      <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>103</v>
+      </c>
+      <c r="B20" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
         <v>105</v>
       </c>
-      <c r="B20" t="s">
-[...5 lines deleted...]
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>106</v>
       </c>
-      <c r="E20"/>
       <c r="F20" t="s">
         <v>107</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>108</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F21" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="G21"/>
+        <v>112</v>
+      </c>
+      <c r="G21" t="s">
+        <v>113</v>
+      </c>
       <c r="H21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
         <v>119</v>
       </c>
       <c r="E23" t="s">
         <v>120</v>
       </c>
       <c r="F23" t="s">
         <v>121</v>
       </c>
       <c r="G23"/>
-      <c r="H23"/>
+      <c r="H23" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="C24" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="E24"/>
       <c r="F24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25" t="s">
-        <v>64</v>
+        <v>128</v>
       </c>
       <c r="C25" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B28" t="s">
-        <v>139</v>
+        <v>74</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29" t="s">
-        <v>144</v>
+        <v>74</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>145</v>
       </c>
       <c r="E29" t="s">
         <v>146</v>
       </c>
       <c r="F29" t="s">
         <v>147</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>148</v>
       </c>
       <c r="B30" t="s">
         <v>149</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
         <v>150</v>
@@ -1897,510 +1945,580 @@
         <v>157</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>158</v>
       </c>
       <c r="B32" t="s">
         <v>159</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
         <v>160</v>
       </c>
       <c r="E32" t="s">
         <v>161</v>
       </c>
       <c r="F32" t="s">
         <v>162</v>
       </c>
       <c r="G32"/>
-      <c r="H32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>163</v>
+      </c>
+      <c r="B33" t="s">
         <v>164</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
         <v>165</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>166</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>168</v>
+      </c>
+      <c r="B34" t="s">
         <v>169</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
         <v>170</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="E34" t="s">
         <v>171</v>
       </c>
-      <c r="E34" t="s">
+      <c r="F34" t="s">
         <v>172</v>
       </c>
-      <c r="F34" t="s">
+      <c r="G34"/>
+      <c r="H34" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>174</v>
+      </c>
+      <c r="B35" t="s">
+        <v>175</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
         <v>176</v>
       </c>
-      <c r="B35" t="s">
+      <c r="E35" t="s">
         <v>177</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="F35" t="s">
         <v>178</v>
       </c>
-      <c r="E35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G35"/>
       <c r="H35"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>179</v>
+      </c>
+      <c r="B36" t="s">
+        <v>180</v>
+      </c>
+      <c r="C36" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" t="s">
+        <v>181</v>
+      </c>
+      <c r="E36" t="s">
         <v>182</v>
       </c>
-      <c r="B36" t="s">
+      <c r="F36" t="s">
         <v>183</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="G36" t="s">
         <v>184</v>
       </c>
-      <c r="E36" t="s">
+      <c r="H36" t="s">
         <v>185</v>
-      </c>
-[...5 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B37" t="s">
-        <v>85</v>
+        <v>187</v>
       </c>
       <c r="C37" t="s">
         <v>21</v>
       </c>
       <c r="D37" t="s">
+        <v>188</v>
+      </c>
+      <c r="E37" t="s">
         <v>189</v>
       </c>
-      <c r="E37" t="s">
+      <c r="F37" t="s">
         <v>190</v>
       </c>
-      <c r="F37" t="s">
+      <c r="G37" t="s">
         <v>191</v>
       </c>
-      <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>192</v>
       </c>
       <c r="B38" t="s">
         <v>193</v>
       </c>
       <c r="C38" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
         <v>194</v>
       </c>
       <c r="E38" t="s">
         <v>195</v>
       </c>
       <c r="F38" t="s">
         <v>196</v>
       </c>
       <c r="G38"/>
-      <c r="H38"/>
+      <c r="H38" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B39" t="s">
-        <v>28</v>
+        <v>95</v>
       </c>
       <c r="C39" t="s">
         <v>21</v>
       </c>
       <c r="D39" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B40" t="s">
-        <v>64</v>
+        <v>203</v>
       </c>
       <c r="C40" t="s">
         <v>21</v>
       </c>
       <c r="D40" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E40" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F40" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G40"/>
-      <c r="H40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B41" t="s">
-        <v>207</v>
+        <v>99</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
         <v>208</v>
       </c>
       <c r="E41" t="s">
         <v>209</v>
       </c>
       <c r="F41" t="s">
         <v>210</v>
       </c>
-      <c r="G41"/>
-      <c r="H41"/>
+      <c r="G41" t="s">
+        <v>211</v>
+      </c>
+      <c r="H41" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B42" t="s">
-        <v>212</v>
+        <v>28</v>
       </c>
       <c r="C42" t="s">
         <v>21</v>
       </c>
       <c r="D42" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E42" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F42" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B43" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="C43" t="s">
         <v>21</v>
       </c>
       <c r="D43" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="E43"/>
+        <v>218</v>
+      </c>
+      <c r="E43" t="s">
+        <v>219</v>
+      </c>
       <c r="F43" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G43"/>
-      <c r="H43"/>
+      <c r="H43" t="s">
+        <v>221</v>
+      </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B44" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E44" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F44" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>228</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E45" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F45" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B46" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>21</v>
       </c>
       <c r="D46" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="E46"/>
       <c r="F46" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B47" t="s">
-        <v>165</v>
+        <v>236</v>
       </c>
       <c r="C47" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E47" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="F47" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B48" t="s">
-        <v>237</v>
+        <v>164</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="E48" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="F48" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B49" t="s">
-        <v>242</v>
+        <v>74</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D49" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E49" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F49" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B50" t="s">
-        <v>247</v>
+        <v>175</v>
       </c>
       <c r="C50" t="s">
         <v>21</v>
       </c>
       <c r="D50" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E50" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F50" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="G50" t="s">
         <v>251</v>
       </c>
+      <c r="G50"/>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>252</v>
       </c>
       <c r="B51" t="s">
-        <v>50</v>
+        <v>253</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E51" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F51" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="G51" t="s">
         <v>256</v>
       </c>
-      <c r="H51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G51"/>
+      <c r="H51"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>257</v>
+      </c>
+      <c r="B52" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
         <v>259</v>
       </c>
       <c r="E52" t="s">
         <v>260</v>
       </c>
       <c r="F52" t="s">
         <v>261</v>
       </c>
-      <c r="G52" t="s">
+      <c r="G52"/>
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
         <v>262</v>
       </c>
-      <c r="H52" t="s">
+      <c r="B53" t="s">
         <v>263</v>
+      </c>
+      <c r="C53" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" t="s">
+        <v>264</v>
+      </c>
+      <c r="E53" t="s">
+        <v>265</v>
+      </c>
+      <c r="F53" t="s">
+        <v>266</v>
+      </c>
+      <c r="G53" t="s">
+        <v>267</v>
+      </c>
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>268</v>
+      </c>
+      <c r="B54" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>269</v>
+      </c>
+      <c r="E54" t="s">
+        <v>270</v>
+      </c>
+      <c r="F54" t="s">
+        <v>271</v>
+      </c>
+      <c r="G54" t="s">
+        <v>272</v>
+      </c>
+      <c r="H54" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>274</v>
+      </c>
+      <c r="B55" t="s">
+        <v>180</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>275</v>
+      </c>
+      <c r="E55" t="s">
+        <v>276</v>
+      </c>
+      <c r="F55" t="s">
+        <v>277</v>
+      </c>
+      <c r="G55" t="s">
+        <v>278</v>
+      </c>
+      <c r="H55" t="s">
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">