--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="884">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="878">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -2379,68 +2379,50 @@
     <t>http://fpgi.ru/</t>
   </si>
   <si>
     <t>fond-pgi@yandex.ru</t>
   </si>
   <si>
     <t>АНО правовых, экспертных и информационных услуг "Поволжский центр поддержки социально ориентированных некоммерческих организаций"</t>
   </si>
   <si>
     <t>410012, г. Саратов, ул. М. Горького, д. 34, Литер "Е</t>
   </si>
   <si>
     <t>https://vk.com/saratovnko</t>
   </si>
   <si>
     <t>saratovnko@gmail.com</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив Северного района Новосибирской области</t>
   </si>
   <si>
     <t>Новосибирская область; Северный р-он; с. Северное</t>
   </si>
   <si>
     <t>sevbibl@mail.ru</t>
-  </si>
-[...16 lines deleted...]
-    <t>Потенциал НКО на развитие Кузбасса, Некоммерческий сектор Кузбасса: устойчивое развитие, Общественные советы - ресурс для социально-экономического развития региона, Ресурсные возможности: поддержка общественных инициатив на муниципальном уровне</t>
   </si>
   <si>
     <t>НКО Пензенский региональный общественный благотворительный фонд «Гражданский союз»</t>
   </si>
   <si>
     <t>440000, Россия, г. Пенза, ул. Урицкого, 62, оф. 2026</t>
   </si>
   <si>
     <t>pr@civilunity.org</t>
   </si>
   <si>
     <t>Ассоциация специалистов и организаций занимающихся привлечением средств для реализации благотворительных и социальных проектов "Ассоциация фандрайзеров"</t>
   </si>
   <si>
     <t>117292, ГОРОД МОСКВА, УЛИЦА КЕДРОВА, ДОМ 5, КОРПУС 1, ПОМЕЩЕНИЕ VIII КОМН 1</t>
   </si>
   <si>
     <t>http://fund-raising.ru/</t>
   </si>
   <si>
     <t>Imenshenina@fund-raising.ru</t>
   </si>
   <si>
     <t>Фонд поддержки социальных инициатив "Содействие"</t>
   </si>
@@ -3023,51 +3005,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H194"/>
+  <dimension ref="A1:H193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="229.943848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="162.674561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="764.384766" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="456.459961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -6930,528 +6912,504 @@
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>786</v>
       </c>
       <c r="B173" t="s">
         <v>410</v>
       </c>
       <c r="C173" t="s">
         <v>10</v>
       </c>
       <c r="D173" t="s">
         <v>787</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
         <v>788</v>
       </c>
       <c r="G173"/>
       <c r="H173"/>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>789</v>
       </c>
       <c r="B174" t="s">
+        <v>94</v>
+      </c>
+      <c r="C174" t="s">
+        <v>40</v>
+      </c>
+      <c r="D174" t="s">
         <v>790</v>
       </c>
-      <c r="C174" t="s">
-[...2 lines deleted...]
-      <c r="D174" t="s">
+      <c r="E174"/>
+      <c r="F174" t="s">
         <v>791</v>
       </c>
-      <c r="E174" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G174"/>
-      <c r="H174" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174"/>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="B175" t="s">
-        <v>94</v>
+        <v>283</v>
       </c>
       <c r="C175" t="s">
         <v>40</v>
       </c>
       <c r="D175" t="s">
-        <v>796</v>
-[...1 lines deleted...]
-      <c r="E175"/>
+        <v>793</v>
+      </c>
+      <c r="E175" t="s">
+        <v>794</v>
+      </c>
       <c r="F175" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="G175"/>
       <c r="H175"/>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>796</v>
+      </c>
+      <c r="B176" t="s">
+        <v>324</v>
+      </c>
+      <c r="C176" t="s">
+        <v>61</v>
+      </c>
+      <c r="D176" t="s">
+        <v>797</v>
+      </c>
+      <c r="E176" t="s">
         <v>798</v>
       </c>
-      <c r="B176" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F176" t="s">
-        <v>801</v>
+        <v>663</v>
       </c>
       <c r="G176"/>
       <c r="H176"/>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>799</v>
+      </c>
+      <c r="B177" t="s">
+        <v>460</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>800</v>
+      </c>
+      <c r="E177" t="s">
+        <v>801</v>
+      </c>
+      <c r="F177" t="s">
         <v>802</v>
-      </c>
-[...13 lines deleted...]
-        <v>663</v>
       </c>
       <c r="G177"/>
       <c r="H177"/>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>803</v>
+      </c>
+      <c r="B178" t="s">
+        <v>283</v>
+      </c>
+      <c r="C178" t="s">
+        <v>61</v>
+      </c>
+      <c r="D178" t="s">
+        <v>804</v>
+      </c>
+      <c r="E178" t="s">
         <v>805</v>
       </c>
-      <c r="B178" t="s">
-[...5 lines deleted...]
-      <c r="D178" t="s">
+      <c r="F178" t="s">
         <v>806</v>
-      </c>
-[...4 lines deleted...]
-        <v>808</v>
       </c>
       <c r="G178"/>
       <c r="H178"/>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>807</v>
+      </c>
+      <c r="B179" t="s">
+        <v>495</v>
+      </c>
+      <c r="C179" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" t="s">
+        <v>808</v>
+      </c>
+      <c r="E179" t="s">
         <v>809</v>
       </c>
-      <c r="B179" t="s">
-[...5 lines deleted...]
-      <c r="D179" t="s">
+      <c r="F179" t="s">
         <v>810</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="G179"/>
       <c r="H179"/>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>811</v>
+      </c>
+      <c r="B180" t="s">
+        <v>778</v>
+      </c>
+      <c r="C180" t="s">
+        <v>61</v>
+      </c>
+      <c r="D180" t="s">
+        <v>812</v>
+      </c>
+      <c r="E180" t="s">
         <v>813</v>
       </c>
-      <c r="B180" t="s">
-[...5 lines deleted...]
-      <c r="D180" t="s">
+      <c r="F180" t="s">
         <v>814</v>
       </c>
-      <c r="E180" t="s">
+      <c r="G180"/>
+      <c r="H180" t="s">
         <v>815</v>
       </c>
-      <c r="F180" t="s">
-[...3 lines deleted...]
-      <c r="H180"/>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>816</v>
+      </c>
+      <c r="B181" t="s">
+        <v>120</v>
+      </c>
+      <c r="C181" t="s">
+        <v>40</v>
+      </c>
+      <c r="D181" t="s">
         <v>817</v>
       </c>
-      <c r="B181" t="s">
-[...5 lines deleted...]
-      <c r="D181" t="s">
+      <c r="E181" t="s">
         <v>818</v>
       </c>
-      <c r="E181" t="s">
+      <c r="F181" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="B182" t="s">
-        <v>120</v>
+        <v>283</v>
       </c>
       <c r="C182" t="s">
         <v>40</v>
       </c>
       <c r="D182" t="s">
+        <v>822</v>
+      </c>
+      <c r="E182" t="s">
         <v>823</v>
       </c>
-      <c r="E182" t="s">
+      <c r="F182" t="s">
         <v>824</v>
       </c>
-      <c r="F182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G182"/>
-      <c r="H182" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182"/>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="B183" t="s">
-        <v>283</v>
+        <v>410</v>
       </c>
       <c r="C183" t="s">
         <v>40</v>
       </c>
       <c r="D183" t="s">
+        <v>826</v>
+      </c>
+      <c r="E183" t="s">
+        <v>827</v>
+      </c>
+      <c r="F183" t="s">
         <v>828</v>
-      </c>
-[...4 lines deleted...]
-        <v>830</v>
       </c>
       <c r="G183"/>
       <c r="H183"/>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>829</v>
+      </c>
+      <c r="B184" t="s">
+        <v>830</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
         <v>831</v>
       </c>
-      <c r="B184" t="s">
-[...5 lines deleted...]
-      <c r="D184" t="s">
+      <c r="E184" t="s">
         <v>832</v>
       </c>
-      <c r="E184" t="s">
+      <c r="F184" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="G184"/>
       <c r="H184"/>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>834</v>
+      </c>
+      <c r="B185" t="s">
+        <v>75</v>
+      </c>
+      <c r="C185" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" t="s">
         <v>835</v>
       </c>
-      <c r="B185" t="s">
+      <c r="E185" t="s">
         <v>836</v>
       </c>
-      <c r="C185" t="s">
-[...2 lines deleted...]
-      <c r="D185" t="s">
+      <c r="F185" t="s">
         <v>837</v>
       </c>
-      <c r="E185" t="s">
+      <c r="G185" t="s">
         <v>838</v>
       </c>
-      <c r="F185" t="s">
+      <c r="H185" t="s">
         <v>839</v>
       </c>
-      <c r="G185"/>
-      <c r="H185"/>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>840</v>
       </c>
       <c r="B186" t="s">
-        <v>75</v>
+        <v>450</v>
       </c>
       <c r="C186" t="s">
         <v>10</v>
       </c>
       <c r="D186" t="s">
         <v>841</v>
       </c>
       <c r="E186" t="s">
         <v>842</v>
       </c>
       <c r="F186" t="s">
         <v>843</v>
       </c>
-      <c r="G186" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G186"/>
+      <c r="H186"/>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>844</v>
+      </c>
+      <c r="B187" t="s">
+        <v>283</v>
+      </c>
+      <c r="C187" t="s">
+        <v>40</v>
+      </c>
+      <c r="D187" t="s">
+        <v>845</v>
+      </c>
+      <c r="E187" t="s">
         <v>846</v>
       </c>
-      <c r="B187" t="s">
-[...5 lines deleted...]
-      <c r="D187" t="s">
+      <c r="F187" t="s">
         <v>847</v>
-      </c>
-[...4 lines deleted...]
-        <v>849</v>
       </c>
       <c r="G187"/>
       <c r="H187"/>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>848</v>
+      </c>
+      <c r="B188" t="s">
+        <v>324</v>
+      </c>
+      <c r="C188" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188" t="s">
+        <v>849</v>
+      </c>
+      <c r="E188" t="s">
         <v>850</v>
       </c>
-      <c r="B188" t="s">
-[...5 lines deleted...]
-      <c r="D188" t="s">
+      <c r="F188" t="s">
         <v>851</v>
       </c>
-      <c r="E188" t="s">
+      <c r="G188" t="s">
         <v>852</v>
       </c>
-      <c r="F188" t="s">
-[...2 lines deleted...]
-      <c r="G188"/>
       <c r="H188"/>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>853</v>
+      </c>
+      <c r="B189" t="s">
+        <v>410</v>
+      </c>
+      <c r="C189" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" t="s">
+        <v>521</v>
+      </c>
+      <c r="E189" t="s">
         <v>854</v>
       </c>
-      <c r="B189" t="s">
-[...5 lines deleted...]
-      <c r="D189" t="s">
+      <c r="F189" t="s">
         <v>855</v>
       </c>
-      <c r="E189" t="s">
+      <c r="G189"/>
+      <c r="H189" t="s">
         <v>856</v>
       </c>
-      <c r="F189" t="s">
-[...5 lines deleted...]
-      <c r="H189"/>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>857</v>
+      </c>
+      <c r="B190" t="s">
+        <v>516</v>
+      </c>
+      <c r="C190" t="s">
+        <v>40</v>
+      </c>
+      <c r="D190" t="s">
+        <v>858</v>
+      </c>
+      <c r="E190" t="s">
         <v>859</v>
       </c>
-      <c r="B190" t="s">
-[...8 lines deleted...]
-      <c r="E190" t="s">
+      <c r="F190" t="s">
+        <v>519</v>
+      </c>
+      <c r="G190" t="s">
         <v>860</v>
       </c>
-      <c r="F190" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H190"/>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>861</v>
+      </c>
+      <c r="B191" t="s">
+        <v>120</v>
+      </c>
+      <c r="C191" t="s">
+        <v>10</v>
+      </c>
+      <c r="D191" t="s">
+        <v>862</v>
+      </c>
+      <c r="E191" t="s">
         <v>863</v>
       </c>
-      <c r="B191" t="s">
-[...5 lines deleted...]
-      <c r="D191" t="s">
+      <c r="F191" t="s">
         <v>864</v>
       </c>
-      <c r="E191" t="s">
+      <c r="G191" t="s">
         <v>865</v>
       </c>
-      <c r="F191" t="s">
-[...2 lines deleted...]
-      <c r="G191" t="s">
+      <c r="H191" t="s">
         <v>866</v>
       </c>
-      <c r="H191"/>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>867</v>
       </c>
       <c r="B192" t="s">
-        <v>120</v>
+        <v>83</v>
       </c>
       <c r="C192" t="s">
         <v>10</v>
       </c>
       <c r="D192" t="s">
         <v>868</v>
       </c>
       <c r="E192" t="s">
         <v>869</v>
       </c>
       <c r="F192" t="s">
         <v>870</v>
       </c>
       <c r="G192" t="s">
         <v>871</v>
       </c>
       <c r="H192" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>873</v>
       </c>
       <c r="B193" t="s">
-        <v>83</v>
+        <v>874</v>
       </c>
       <c r="C193" t="s">
         <v>10</v>
       </c>
       <c r="D193" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E193" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="F193" t="s">
-        <v>876</v>
-[...1 lines deleted...]
-      <c r="G193" t="s">
         <v>877</v>
       </c>
-      <c r="H193" t="s">
-[...23 lines deleted...]
-      <c r="H194"/>
+      <c r="G193"/>
+      <c r="H193"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>