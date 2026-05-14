--- v1 (2026-03-13)
+++ v2 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -555,68 +555,50 @@
     <t>119019, г. Москва, Малый Знаменский переулок, д. 3/5, стр. 6 (вход через проходную по адресу: Большой Знаменский переулок, д. 2/7)</t>
   </si>
   <si>
     <t>http://lawcs.ru/</t>
   </si>
   <si>
     <t>info@lawcs.ru</t>
   </si>
   <si>
     <t>Правовая академия НКО, Правовой капитал знаний – основа эффективного целевого капитала</t>
   </si>
   <si>
     <t>Некоммерческая организация "Фонд поддержки гражданских инициатив"</t>
   </si>
   <si>
     <t>Вологодская область</t>
   </si>
   <si>
     <t>160035, г. Вологда, Советский пр., 35-а</t>
   </si>
   <si>
     <t>http://fpgi.ru/</t>
   </si>
   <si>
     <t>fond-pgi@yandex.ru</t>
-  </si>
-[...16 lines deleted...]
-    <t>Потенциал НКО на развитие Кузбасса, Некоммерческий сектор Кузбасса: устойчивое развитие, Общественные советы - ресурс для социально-экономического развития региона, Ресурсные возможности: поддержка общественных инициатив на муниципальном уровне</t>
   </si>
   <si>
     <t>Фонд поддержки социальных инициатив "Содействие"</t>
   </si>
   <si>
     <t>г. Пермь, ул. Советская, 51а</t>
   </si>
   <si>
     <t>http://www.sodeistvieperm.ru</t>
   </si>
   <si>
     <t>Санкт-Петербургская Региональная благотворительная общественная организация «Благотворительное общество "Невский Ангел"»</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>196191, Санкт-Петербург, ул. Варшавская, д. 51, к.1, литер А,СПб ГКУ «Центр международных гуманитарных связей», помещение №16</t>
   </si>
   <si>
     <t>http://www.kdobru.ru/</t>
   </si>
   <si>
     <t>dobrovolec.spb@gmail.com</t>
   </si>
@@ -1097,51 +1079,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.387695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="154.390869" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="764.384766" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="456.459961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -1906,328 +1888,304 @@
         <v>176</v>
       </c>
       <c r="B34" t="s">
         <v>177</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
         <v>178</v>
       </c>
       <c r="E34" t="s">
         <v>179</v>
       </c>
       <c r="F34" t="s">
         <v>180</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>181</v>
       </c>
       <c r="B35" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" t="s">
         <v>182</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>183</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>185</v>
+        <v>123</v>
       </c>
       <c r="G35"/>
-      <c r="H35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>184</v>
+      </c>
+      <c r="B36" t="s">
+        <v>185</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>186</v>
+      </c>
+      <c r="E36" t="s">
         <v>187</v>
       </c>
-      <c r="B36" t="s">
-[...5 lines deleted...]
-      <c r="D36" t="s">
+      <c r="F36" t="s">
         <v>188</v>
       </c>
-      <c r="E36" t="s">
+      <c r="G36"/>
+      <c r="H36" t="s">
         <v>189</v>
       </c>
-      <c r="F36" t="s">
-[...3 lines deleted...]
-      <c r="H36"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>191</v>
+        <v>60</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
+        <v>191</v>
+      </c>
+      <c r="E37" t="s">
         <v>192</v>
       </c>
-      <c r="E37" t="s">
+      <c r="F37" t="s">
         <v>193</v>
       </c>
-      <c r="F37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37"/>
-      <c r="H37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>194</v>
+      </c>
+      <c r="B38" t="s">
+        <v>195</v>
+      </c>
+      <c r="C38" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" t="s">
         <v>196</v>
       </c>
-      <c r="B38" t="s">
-[...5 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>197</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>199</v>
+      </c>
+      <c r="B39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" t="s">
         <v>200</v>
       </c>
-      <c r="B39" t="s">
+      <c r="E39" t="s">
         <v>201</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="F39" t="s">
         <v>202</v>
       </c>
-      <c r="E39" t="s">
+      <c r="G39" t="s">
         <v>203</v>
       </c>
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>204</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
-        <v>34</v>
+        <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E40" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F40" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="G40" t="s">
         <v>209</v>
       </c>
-      <c r="H40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
+      <c r="H40"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>210</v>
+      </c>
+      <c r="B41" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" t="s">
         <v>211</v>
       </c>
-      <c r="B41" t="s">
+      <c r="E41" t="s">
         <v>212</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="F41" t="s">
         <v>213</v>
       </c>
-      <c r="E41" t="s">
+      <c r="G41" t="s">
         <v>214</v>
       </c>
-      <c r="F41" t="s">
-[...2 lines deleted...]
-      <c r="G41"/>
       <c r="H41"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B42" t="s">
+        <v>85</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>86</v>
+      </c>
+      <c r="E42" t="s">
         <v>216</v>
       </c>
-      <c r="B42" t="s">
-[...5 lines deleted...]
-      <c r="D42" t="s">
+      <c r="F42" t="s">
         <v>217</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42"/>
+      <c r="H42" t="s">
         <v>218</v>
       </c>
-      <c r="F42" t="s">
-[...5 lines deleted...]
-      <c r="H42"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>219</v>
+      </c>
+      <c r="B43" t="s">
+        <v>185</v>
+      </c>
+      <c r="C43" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" t="s">
+        <v>220</v>
+      </c>
+      <c r="E43" t="s">
         <v>221</v>
       </c>
-      <c r="B43" t="s">
-[...8 lines deleted...]
-      <c r="E43" t="s">
+      <c r="F43" t="s">
         <v>222</v>
       </c>
-      <c r="F43" t="s">
+      <c r="G43" t="s">
         <v>223</v>
       </c>
-      <c r="G43"/>
       <c r="H43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
-        <v>191</v>
+        <v>94</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>226</v>
       </c>
       <c r="E44" t="s">
         <v>227</v>
       </c>
       <c r="F44" t="s">
         <v>228</v>
       </c>
       <c r="G44" t="s">
         <v>229</v>
       </c>
       <c r="H44" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>231</v>
       </c>
       <c r="B45" t="s">
-        <v>94</v>
+        <v>232</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E45" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F45" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="G45" t="s">
         <v>235</v>
       </c>
-      <c r="H45" t="s">
-[...23 lines deleted...]
-      <c r="H46"/>
+      <c r="G45"/>
+      <c r="H45"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>