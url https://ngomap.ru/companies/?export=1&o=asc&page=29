--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1229">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -3402,68 +3402,50 @@
     <t>http://fpgi.ru/</t>
   </si>
   <si>
     <t>fond-pgi@yandex.ru</t>
   </si>
   <si>
     <t>АНО правовых, экспертных и информационных услуг "Поволжский центр поддержки социально ориентированных некоммерческих организаций"</t>
   </si>
   <si>
     <t>410012, г. Саратов, ул. М. Горького, д. 34, Литер "Е</t>
   </si>
   <si>
     <t>https://vk.com/saratovnko</t>
   </si>
   <si>
     <t>saratovnko@gmail.com</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив Северного района Новосибирской области</t>
   </si>
   <si>
     <t>Новосибирская область; Северный р-он; с. Северное</t>
   </si>
   <si>
     <t>sevbibl@mail.ru</t>
-  </si>
-[...16 lines deleted...]
-    <t>Потенциал НКО на развитие Кузбасса, Некоммерческий сектор Кузбасса: устойчивое развитие, Общественные советы - ресурс для социально-экономического развития региона, Ресурсные возможности: поддержка общественных инициатив на муниципальном уровне</t>
   </si>
   <si>
     <t>НКО Пензенский региональный общественный благотворительный фонд «Гражданский союз»</t>
   </si>
   <si>
     <t>440000, Россия, г. Пенза, ул. Урицкого, 62, оф. 2026</t>
   </si>
   <si>
     <t>pr@civilunity.org</t>
   </si>
   <si>
     <t>Ассоциация специалистов и организаций занимающихся привлечением средств для реализации благотворительных и социальных проектов "Ассоциация фандрайзеров"</t>
   </si>
   <si>
     <t>117292, ГОРОД МОСКВА, УЛИЦА КЕДРОВА, ДОМ 5, КОРПУС 1, ПОМЕЩЕНИЕ VIII КОМН 1</t>
   </si>
   <si>
     <t>http://fund-raising.ru/</t>
   </si>
   <si>
     <t>Imenshenina@fund-raising.ru</t>
   </si>
   <si>
     <t>Фонд поддержки социальных инициатив "Содействие"</t>
   </si>
@@ -4076,51 +4058,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H285"/>
+  <dimension ref="A1:H284"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="229.943848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="162.674561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="175.671387" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="764.384766" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="456.459961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -9889,592 +9871,568 @@
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>1127</v>
       </c>
       <c r="B261" t="s">
         <v>24</v>
       </c>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" t="s">
         <v>1128</v>
       </c>
       <c r="E261"/>
       <c r="F261" t="s">
         <v>1129</v>
       </c>
       <c r="G261"/>
       <c r="H261"/>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>1130</v>
       </c>
       <c r="B262" t="s">
+        <v>152</v>
+      </c>
+      <c r="C262" t="s">
+        <v>59</v>
+      </c>
+      <c r="D262" t="s">
         <v>1131</v>
       </c>
-      <c r="C262" t="s">
-[...2 lines deleted...]
-      <c r="D262" t="s">
+      <c r="E262"/>
+      <c r="F262" t="s">
         <v>1132</v>
       </c>
-      <c r="E262" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G262"/>
-      <c r="H262" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262"/>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="B263" t="s">
-        <v>152</v>
+        <v>428</v>
       </c>
       <c r="C263" t="s">
         <v>59</v>
       </c>
       <c r="D263" t="s">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="E263"/>
+        <v>1134</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1135</v>
+      </c>
       <c r="F263" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
       <c r="G263"/>
       <c r="H263"/>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B264" t="s">
+        <v>480</v>
+      </c>
+      <c r="C264" t="s">
+        <v>30</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E264" t="s">
         <v>1139</v>
       </c>
-      <c r="B264" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F264" t="s">
-        <v>1142</v>
+        <v>929</v>
       </c>
       <c r="G264"/>
       <c r="H264"/>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B265" t="s">
+        <v>225</v>
+      </c>
+      <c r="C265" t="s">
+        <v>10</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F265" t="s">
         <v>1143</v>
-      </c>
-[...13 lines deleted...]
-        <v>929</v>
       </c>
       <c r="G265"/>
       <c r="H265"/>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B266" t="s">
+        <v>428</v>
+      </c>
+      <c r="C266" t="s">
+        <v>30</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E266" t="s">
         <v>1146</v>
       </c>
-      <c r="B266" t="s">
-[...5 lines deleted...]
-      <c r="D266" t="s">
+      <c r="F266" t="s">
         <v>1147</v>
-      </c>
-[...4 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="G266"/>
       <c r="H266"/>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1150</v>
+        <v>1148</v>
       </c>
       <c r="B267" t="s">
         <v>428</v>
       </c>
       <c r="C267" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D267" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F267" t="s">
         <v>1151</v>
-      </c>
-[...4 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="G267"/>
       <c r="H267"/>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1154</v>
+        <v>1152</v>
       </c>
       <c r="B268" t="s">
-        <v>428</v>
+        <v>58</v>
       </c>
       <c r="C268" t="s">
         <v>59</v>
       </c>
       <c r="D268" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F268" t="s">
         <v>1155</v>
-      </c>
-[...4 lines deleted...]
-        <v>1157</v>
       </c>
       <c r="G268"/>
       <c r="H268"/>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B269" t="s">
+        <v>221</v>
+      </c>
+      <c r="C269" t="s">
+        <v>10</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E269" t="s">
         <v>1158</v>
       </c>
-      <c r="B269" t="s">
-[...5 lines deleted...]
-      <c r="D269" t="s">
+      <c r="F269" t="s">
         <v>1159</v>
-      </c>
-[...4 lines deleted...]
-        <v>1161</v>
       </c>
       <c r="G269"/>
       <c r="H269"/>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B270" t="s">
+        <v>856</v>
+      </c>
+      <c r="C270" t="s">
+        <v>30</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E270" t="s">
         <v>1162</v>
       </c>
-      <c r="B270" t="s">
-[...5 lines deleted...]
-      <c r="D270" t="s">
+      <c r="F270" t="s">
         <v>1163</v>
       </c>
-      <c r="E270" t="s">
+      <c r="G270"/>
+      <c r="H270" t="s">
         <v>1164</v>
       </c>
-      <c r="F270" t="s">
-[...3 lines deleted...]
-      <c r="H270"/>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B271" t="s">
+        <v>204</v>
+      </c>
+      <c r="C271" t="s">
+        <v>59</v>
+      </c>
+      <c r="D271" t="s">
         <v>1166</v>
       </c>
-      <c r="B271" t="s">
-[...5 lines deleted...]
-      <c r="D271" t="s">
+      <c r="E271" t="s">
         <v>1167</v>
       </c>
-      <c r="E271" t="s">
+      <c r="F271" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="B272" t="s">
-        <v>204</v>
+        <v>428</v>
       </c>
       <c r="C272" t="s">
         <v>59</v>
       </c>
       <c r="D272" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E272" t="s">
         <v>1172</v>
       </c>
-      <c r="E272" t="s">
+      <c r="F272" t="s">
         <v>1173</v>
       </c>
-      <c r="F272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G272"/>
-      <c r="H272" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272"/>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="B273" t="s">
-        <v>428</v>
+        <v>120</v>
       </c>
       <c r="C273" t="s">
         <v>59</v>
       </c>
       <c r="D273" t="s">
-        <v>1177</v>
-[...3 lines deleted...]
-      </c>
+        <v>1175</v>
+      </c>
+      <c r="E273"/>
       <c r="F273" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
       <c r="G273"/>
       <c r="H273"/>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1180</v>
+        <v>1177</v>
       </c>
       <c r="B274" t="s">
-        <v>120</v>
+        <v>24</v>
       </c>
       <c r="C274" t="s">
         <v>59</v>
       </c>
       <c r="D274" t="s">
-        <v>1181</v>
-[...1 lines deleted...]
-      <c r="E274"/>
+        <v>1178</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1179</v>
+      </c>
       <c r="F274" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="G274"/>
       <c r="H274"/>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B275" t="s">
+        <v>975</v>
+      </c>
+      <c r="C275" t="s">
+        <v>10</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E275" t="s">
         <v>1183</v>
       </c>
-      <c r="B275" t="s">
-[...5 lines deleted...]
-      <c r="D275" t="s">
+      <c r="F275" t="s">
         <v>1184</v>
-      </c>
-[...4 lines deleted...]
-        <v>1186</v>
       </c>
       <c r="G275"/>
       <c r="H275"/>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B276" t="s">
+        <v>93</v>
+      </c>
+      <c r="C276" t="s">
+        <v>10</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E276" t="s">
         <v>1187</v>
       </c>
-      <c r="B276" t="s">
-[...5 lines deleted...]
-      <c r="D276" t="s">
+      <c r="F276" t="s">
         <v>1188</v>
       </c>
-      <c r="E276" t="s">
+      <c r="G276" t="s">
         <v>1189</v>
       </c>
-      <c r="F276" t="s">
+      <c r="H276" t="s">
         <v>1190</v>
       </c>
-      <c r="G276"/>
-      <c r="H276"/>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>1191</v>
       </c>
       <c r="B277" t="s">
-        <v>93</v>
+        <v>633</v>
       </c>
       <c r="C277" t="s">
         <v>10</v>
       </c>
       <c r="D277" t="s">
         <v>1192</v>
       </c>
       <c r="E277" t="s">
         <v>1193</v>
       </c>
       <c r="F277" t="s">
         <v>1194</v>
       </c>
-      <c r="G277" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G277"/>
+      <c r="H277"/>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B278" t="s">
+        <v>428</v>
+      </c>
+      <c r="C278" t="s">
+        <v>59</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E278" t="s">
         <v>1197</v>
       </c>
-      <c r="B278" t="s">
-[...5 lines deleted...]
-      <c r="D278" t="s">
+      <c r="F278" t="s">
         <v>1198</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200</v>
       </c>
       <c r="G278"/>
       <c r="H278"/>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B279" t="s">
+        <v>480</v>
+      </c>
+      <c r="C279" t="s">
+        <v>10</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E279" t="s">
         <v>1201</v>
       </c>
-      <c r="B279" t="s">
-[...5 lines deleted...]
-      <c r="D279" t="s">
+      <c r="F279" t="s">
         <v>1202</v>
       </c>
-      <c r="E279" t="s">
+      <c r="G279" t="s">
         <v>1203</v>
       </c>
-      <c r="F279" t="s">
-[...2 lines deleted...]
-      <c r="G279"/>
       <c r="H279"/>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B280" t="s">
+        <v>24</v>
+      </c>
+      <c r="C280" t="s">
+        <v>10</v>
+      </c>
+      <c r="D280" t="s">
+        <v>707</v>
+      </c>
+      <c r="E280" t="s">
         <v>1205</v>
       </c>
-      <c r="B280" t="s">
-[...5 lines deleted...]
-      <c r="D280" t="s">
+      <c r="F280" t="s">
         <v>1206</v>
       </c>
-      <c r="E280" t="s">
+      <c r="G280"/>
+      <c r="H280" t="s">
         <v>1207</v>
       </c>
-      <c r="F280" t="s">
-[...5 lines deleted...]
-      <c r="H280"/>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B281" t="s">
+        <v>283</v>
+      </c>
+      <c r="C281" t="s">
+        <v>59</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E281" t="s">
         <v>1210</v>
       </c>
-      <c r="B281" t="s">
-[...8 lines deleted...]
-      <c r="E281" t="s">
+      <c r="F281" t="s">
+        <v>705</v>
+      </c>
+      <c r="G281" t="s">
         <v>1211</v>
       </c>
-      <c r="F281" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H281"/>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B282" t="s">
+        <v>204</v>
+      </c>
+      <c r="C282" t="s">
+        <v>10</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E282" t="s">
         <v>1214</v>
       </c>
-      <c r="B282" t="s">
-[...5 lines deleted...]
-      <c r="D282" t="s">
+      <c r="F282" t="s">
         <v>1215</v>
       </c>
-      <c r="E282" t="s">
+      <c r="G282" t="s">
         <v>1216</v>
       </c>
-      <c r="F282" t="s">
-[...2 lines deleted...]
-      <c r="G282" t="s">
+      <c r="H282" t="s">
         <v>1217</v>
       </c>
-      <c r="H282"/>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>1218</v>
       </c>
       <c r="B283" t="s">
-        <v>204</v>
+        <v>106</v>
       </c>
       <c r="C283" t="s">
         <v>10</v>
       </c>
       <c r="D283" t="s">
         <v>1219</v>
       </c>
       <c r="E283" t="s">
         <v>1220</v>
       </c>
       <c r="F283" t="s">
         <v>1221</v>
       </c>
       <c r="G283" t="s">
         <v>1222</v>
       </c>
       <c r="H283" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>1224</v>
       </c>
       <c r="B284" t="s">
-        <v>106</v>
+        <v>1225</v>
       </c>
       <c r="C284" t="s">
         <v>10</v>
       </c>
       <c r="D284" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="E284" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="F284" t="s">
-        <v>1227</v>
-[...1 lines deleted...]
-      <c r="G284" t="s">
         <v>1228</v>
       </c>
-      <c r="H284" t="s">
-[...23 lines deleted...]
-      <c r="H285"/>
+      <c r="G284"/>
+      <c r="H284"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>