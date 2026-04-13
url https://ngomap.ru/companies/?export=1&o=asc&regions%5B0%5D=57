--- v0 (2025-10-14)
+++ v1 (2026-04-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -68,78 +68,108 @@
   <si>
     <t>Универсальный ресурсный центр</t>
   </si>
   <si>
     <t>620144, Свердловская область, г. Екатеринбург, ул. Хохрякова, стр. 104, офис 318</t>
   </si>
   <si>
     <t>https://rc-so.ru/</t>
   </si>
   <si>
     <t>resource-sonko@mail.ru</t>
   </si>
   <si>
     <t>Благотворительный фонд «Фонд по поддержке гражданских инициатив и некоммерческих организаций в Свердловской области Алексея Новожилова»</t>
   </si>
   <si>
     <t>Свердловская область, г. Екатеринбург, ул. Татищева, д. 49</t>
   </si>
   <si>
     <t>https://novozhilovfond.ru/</t>
   </si>
   <si>
     <t>info@novozhilovfond.ru</t>
   </si>
   <si>
+    <t>Автономная некоммерческая организация правовой и учебно-методической поддержки социальных инициатив «Правовой ресурсный центр «Третий сектор»</t>
+  </si>
+  <si>
+    <t>Специализированный ресурсный центр</t>
+  </si>
+  <si>
+    <t>Свердловская область, г. Екатеринбург, ул. Хохрякова, 104, офис 318</t>
+  </si>
+  <si>
+    <t>https://ural-nko.ru</t>
+  </si>
+  <si>
+    <t>ural-nko@mail.ru</t>
+  </si>
+  <si>
+    <t>Образовательный центр "Факультет НКО", Журнал "Руководитель НКО", Конкурс "Информационная открытость НКО"</t>
+  </si>
+  <si>
     <t>Муниципальный РЦ (Свердловская областная благотворительная общественная организация "Остров доброй надежды") г. Ревда</t>
   </si>
   <si>
     <t>Отраслевой ресурсный центр</t>
   </si>
   <si>
     <t>Свердловская область, г. Ревда, ул. Горького 40</t>
   </si>
   <si>
     <t>odn_revda@mail.r</t>
   </si>
   <si>
     <t>Свердловская областная благотворительная общественная организация "Остров доброй надежды"</t>
   </si>
   <si>
     <t>623286, Свердловская область, город Ревда, ул. Максима Горького, д. 40</t>
   </si>
   <si>
     <t>odn_revda@mail.ru</t>
   </si>
   <si>
     <t>Активное долголетие</t>
   </si>
   <si>
+    <t>Региональный Ресурсный центр Российского Союза Молодежи для СО НКО Свердловской области</t>
+  </si>
+  <si>
+    <t>г.Екатеринбург, ул. Малышева, д. 101, оф. 328</t>
+  </si>
+  <si>
+    <t>http://xn--80awbpbep.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>rsm_ural@mail.ru</t>
+  </si>
+  <si>
+    <t>Клуб руководителей и бухгалтеров СО НКО, "Дни НКО в ОБщественной палате Свердловской области", Дни НКО: муниципальный этап</t>
+  </si>
+  <si>
     <t>Благотворительный фонд местного сообщества "Первоуральск - 21 век"</t>
-  </si>
-[...1 lines deleted...]
-    <t>Специализированный ресурсный центр</t>
   </si>
   <si>
     <t>г. Первоуральск, ул. Ватутина 43, оф.</t>
   </si>
   <si>
     <t>http://f21vek.ru/</t>
   </si>
   <si>
     <t>fond21vek@mail.ru</t>
   </si>
   <si>
     <t>Межрегиональная общественная организация по содействию семьям с детьми в трудной жизненной ситуации "Аистенок"</t>
   </si>
   <si>
     <t>г. Екатеринбург, ул. Московская 25-а</t>
   </si>
   <si>
     <t>https://aistenok.org/</t>
   </si>
   <si>
     <t>aistenok-ekb@inbox.ru</t>
   </si>
   <si>
     <t>Городской благотворительный фонд "Благо"</t>
   </si>
@@ -488,66 +518,66 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="160.389404" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="167.387695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405273" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993408" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="23.422852" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.997559" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="124.969482" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="144.9646" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -589,144 +619,192 @@
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="E4"/>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
       <c r="F4" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="G4"/>
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="E6" t="s">
         <v>29</v>
       </c>
+      <c r="E6"/>
       <c r="F6" t="s">
         <v>30</v>
       </c>
-      <c r="G6"/>
+      <c r="G6" t="s">
+        <v>31</v>
+      </c>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7"/>
-      <c r="H7"/>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10"/>
+      <c r="H10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>