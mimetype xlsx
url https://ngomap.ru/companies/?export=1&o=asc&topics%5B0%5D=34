--- v0 (2025-12-01)
+++ v1 (2026-05-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -153,50 +153,62 @@
     <t>adspfo@mail.ru</t>
   </si>
   <si>
     <t>#Безбумаги</t>
   </si>
   <si>
     <t>Региональная общественная организация Ханты-Мансийского автономного округа - Югры "Центр поддержки семьи"</t>
   </si>
   <si>
     <t>Ханты-Мансийский АО</t>
   </si>
   <si>
     <t>Нижневартовск, ул. Интернациональная, 20-Б</t>
   </si>
   <si>
     <t>http://semeika.tilda.ws/</t>
   </si>
   <si>
     <t>semeika@ro.ru</t>
   </si>
   <si>
     <t>Экологическое просвещение и содействие оздоровлению природных ресурсов, Социально-благотворительный проект "Помоги продержаться", Фестиваль отцов, Фестиваль для семей, ожидающих рождения ребенка "Благовест"</t>
   </si>
   <si>
     <t>Обучение специалистов сферы семейного устройства и подготовки граждан, выразивших желание принять ребенка, оставшегося без попечения родителей</t>
+  </si>
+  <si>
+    <t>Центр развития социальных проектов Вельского района "ТРоПА"</t>
+  </si>
+  <si>
+    <t>165115 Архангельская обл., Вельский район, д. Горка Муравьевская, ул. Дорожная, д. 2-б.</t>
+  </si>
+  <si>
+    <t>nick.kudrin2012@yandex.ru</t>
+  </si>
+  <si>
+    <t>"Краш-Вояж", ДомА..., "Незнайка - фест" 1,2.</t>
   </si>
   <si>
     <t>Региональный ресурсный центр добровольчества "Волонтерский корпус Новосибирской области"</t>
   </si>
   <si>
     <t>Новосибирская область</t>
   </si>
   <si>
     <t>Новосибирск, Красный проспект 86/2, офис 401</t>
   </si>
   <si>
     <t>http://vknso.ru</t>
   </si>
   <si>
     <t>info@vknso.ru</t>
   </si>
   <si>
     <t>Ассоциация некоммерческих организаций "Союз волонтерских организаций и движений"</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>115162, г.Москва, ул.Шухова, д.17 корп.2</t>
   </si>
@@ -674,51 +686,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="196.951904" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535156" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="244.083252" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="168.530273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -881,294 +893,316 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>42</v>
       </c>
       <c r="E8" t="s">
         <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8" t="s">
         <v>45</v>
       </c>
       <c r="H8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
         <v>48</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9"/>
+      <c r="F9" t="s">
         <v>49</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" t="s">
         <v>50</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
         <v>52</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>53</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>54</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
         <v>58</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>59</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>60</v>
       </c>
-      <c r="F11" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G11"/>
+      <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12" t="s">
+        <v>63</v>
+      </c>
+      <c r="E12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" t="s">
+        <v>65</v>
+      </c>
+      <c r="G12" t="s">
         <v>66</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>67</v>
       </c>
-      <c r="F12" t="s">
-[...3 lines deleted...]
-      <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" t="s">
         <v>69</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
         <v>70</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>71</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>75</v>
       </c>
       <c r="E14" t="s">
         <v>76</v>
       </c>
       <c r="F14" t="s">
         <v>77</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>78</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>79</v>
       </c>
       <c r="E15" t="s">
         <v>80</v>
       </c>
       <c r="F15" t="s">
         <v>81</v>
       </c>
-      <c r="G15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
         <v>83</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="E16" t="s">
         <v>84</v>
       </c>
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>85</v>
       </c>
-      <c r="E16" t="s">
+      <c r="G16" t="s">
         <v>86</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16"/>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>89</v>
       </c>
       <c r="E17" t="s">
         <v>90</v>
       </c>
       <c r="F17" t="s">
         <v>91</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>92</v>
       </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>93</v>
       </c>
       <c r="E18" t="s">
         <v>94</v>
       </c>
       <c r="F18" t="s">
         <v>95</v>
       </c>
       <c r="G18"/>
-      <c r="H18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
         <v>97</v>
       </c>
-      <c r="B19" t="s">
-[...5 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>98</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>99</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G19"/>
+      <c r="H19" t="s">
         <v>100</v>
       </c>
-      <c r="G19"/>
-      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>102</v>
+      </c>
+      <c r="E20" t="s">
+        <v>103</v>
+      </c>
+      <c r="F20" t="s">
+        <v>104</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>