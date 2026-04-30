--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="699">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -1962,68 +1962,50 @@
     <t>35 реальных практик по работе с сообществами: бери и делай!, Создание и развитие общественного пространства на селе, Радиус Доверия: от аналитики к системной поддержке, Село в наших руках, Методы исследований сообществ</t>
   </si>
   <si>
     <t>Радиус доверия. Расширяем границы, Территориальный альянс, Скрепы сообществ Карелии</t>
   </si>
   <si>
     <t>Некоммерческая организация "Фонд поддержки гражданских инициатив"</t>
   </si>
   <si>
     <t>160035, г. Вологда, Советский пр., 35-а</t>
   </si>
   <si>
     <t>http://fpgi.ru/</t>
   </si>
   <si>
     <t>fond-pgi@yandex.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив Северного района Новосибирской области</t>
   </si>
   <si>
     <t>Новосибирская область; Северный р-он; с. Северное</t>
   </si>
   <si>
     <t>sevbibl@mail.ru</t>
-  </si>
-[...16 lines deleted...]
-    <t>Потенциал НКО на развитие Кузбасса, Некоммерческий сектор Кузбасса: устойчивое развитие, Общественные советы - ресурс для социально-экономического развития региона, Ресурсные возможности: поддержка общественных инициатив на муниципальном уровне</t>
   </si>
   <si>
     <t>ЧРОО «Центр Волонтёрских Объединений»</t>
   </si>
   <si>
     <t>г. Челябинск, ул. Сони Кривой 75А, 6 этаж, офис 608</t>
   </si>
   <si>
     <t>http://rescentr.ru/</t>
   </si>
   <si>
     <t>chel.nko@mail.ru</t>
   </si>
   <si>
     <t>Автономная Некоммерческая организация дополнительного профессионального образования и консалтинга "Развитие"</t>
   </si>
   <si>
     <t>690106, КРАЙ ПРИМОРСКИЙ, ГОРОД ВЛАДИВОСТОК, УЛИЦА НЕРЧИНСКАЯ, ДОМ 40</t>
   </si>
   <si>
     <t>https://1vit.org/</t>
   </si>
   <si>
     <t>svetlana.b219@gmail.com</t>
   </si>
@@ -2486,51 +2468,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H156"/>
+  <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="229.943848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="162.674561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="764.384766" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="456.459961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -5723,304 +5705,280 @@
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>647</v>
       </c>
       <c r="B145" t="s">
         <v>24</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
         <v>648</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
         <v>649</v>
       </c>
       <c r="G145"/>
       <c r="H145"/>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>650</v>
       </c>
       <c r="B146" t="s">
+        <v>163</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
         <v>651</v>
       </c>
-      <c r="C146" t="s">
-[...2 lines deleted...]
-      <c r="D146" t="s">
+      <c r="E146" t="s">
         <v>652</v>
       </c>
-      <c r="E146" t="s">
+      <c r="F146" t="s">
         <v>653</v>
       </c>
-      <c r="F146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G146"/>
-      <c r="H146" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146"/>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>654</v>
+      </c>
+      <c r="B147" t="s">
+        <v>159</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>655</v>
+      </c>
+      <c r="E147" t="s">
         <v>656</v>
       </c>
-      <c r="B147" t="s">
-[...5 lines deleted...]
-      <c r="D147" t="s">
+      <c r="F147" t="s">
         <v>657</v>
-      </c>
-[...4 lines deleted...]
-        <v>659</v>
       </c>
       <c r="G147"/>
       <c r="H147"/>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>658</v>
+      </c>
+      <c r="B148" t="s">
+        <v>659</v>
+      </c>
+      <c r="C148" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" t="s">
         <v>660</v>
       </c>
-      <c r="B148" t="s">
-[...5 lines deleted...]
-      <c r="D148" t="s">
+      <c r="E148" t="s">
         <v>661</v>
       </c>
-      <c r="E148" t="s">
+      <c r="F148" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
       <c r="G148"/>
       <c r="H148"/>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>663</v>
+      </c>
+      <c r="B149" t="s">
+        <v>77</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
         <v>664</v>
       </c>
-      <c r="B149" t="s">
+      <c r="E149" t="s">
         <v>665</v>
       </c>
-      <c r="C149" t="s">
-[...2 lines deleted...]
-      <c r="D149" t="s">
+      <c r="F149" t="s">
         <v>666</v>
       </c>
-      <c r="E149" t="s">
+      <c r="G149" t="s">
         <v>667</v>
       </c>
-      <c r="F149" t="s">
+      <c r="H149" t="s">
         <v>668</v>
       </c>
-      <c r="G149"/>
-      <c r="H149"/>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>669</v>
       </c>
       <c r="B150" t="s">
-        <v>77</v>
+        <v>425</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" t="s">
         <v>670</v>
       </c>
       <c r="E150" t="s">
         <v>671</v>
       </c>
       <c r="F150" t="s">
         <v>672</v>
       </c>
-      <c r="G150" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G150"/>
+      <c r="H150"/>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>673</v>
+      </c>
+      <c r="B151" t="s">
+        <v>563</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>674</v>
+      </c>
+      <c r="E151" t="s">
         <v>675</v>
       </c>
-      <c r="B151" t="s">
-[...5 lines deleted...]
-      <c r="D151" t="s">
+      <c r="F151" t="s">
         <v>676</v>
       </c>
-      <c r="E151" t="s">
+      <c r="G151" t="s">
         <v>677</v>
       </c>
-      <c r="F151" t="s">
-[...2 lines deleted...]
-      <c r="G151"/>
       <c r="H151"/>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>678</v>
+      </c>
+      <c r="B152" t="s">
+        <v>24</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
+        <v>492</v>
+      </c>
+      <c r="E152" t="s">
         <v>679</v>
       </c>
-      <c r="B152" t="s">
-[...5 lines deleted...]
-      <c r="D152" t="s">
+      <c r="F152" t="s">
         <v>680</v>
       </c>
-      <c r="E152" t="s">
+      <c r="G152"/>
+      <c r="H152" t="s">
         <v>681</v>
       </c>
-      <c r="F152" t="s">
-[...5 lines deleted...]
-      <c r="H152"/>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>682</v>
+      </c>
+      <c r="B153" t="s">
+        <v>634</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>683</v>
+      </c>
+      <c r="E153" t="s">
         <v>684</v>
       </c>
-      <c r="B153" t="s">
-[...8 lines deleted...]
-      <c r="E153" t="s">
+      <c r="F153" t="s">
         <v>685</v>
       </c>
-      <c r="F153" t="s">
+      <c r="G153" t="s">
         <v>686</v>
       </c>
-      <c r="G153"/>
       <c r="H153" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>688</v>
       </c>
       <c r="B154" t="s">
-        <v>634</v>
+        <v>209</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
         <v>689</v>
       </c>
       <c r="E154" t="s">
         <v>690</v>
       </c>
       <c r="F154" t="s">
         <v>691</v>
       </c>
       <c r="G154" t="s">
         <v>692</v>
       </c>
       <c r="H154" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>694</v>
       </c>
       <c r="B155" t="s">
-        <v>209</v>
+        <v>695</v>
       </c>
       <c r="C155" t="s">
         <v>10</v>
       </c>
       <c r="D155" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E155" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F155" t="s">
-        <v>697</v>
-[...1 lines deleted...]
-      <c r="G155" t="s">
         <v>698</v>
       </c>
-      <c r="H155" t="s">
-[...23 lines deleted...]
-      <c r="H156"/>
+      <c r="G155"/>
+      <c r="H155"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>