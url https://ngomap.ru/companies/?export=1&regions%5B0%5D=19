--- v0 (2025-10-13)
+++ v1 (2026-05-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
@@ -122,96 +122,85 @@
   <si>
     <t>Иркутская область, Ангарск г., кв-л 30-й, дом 4</t>
   </si>
   <si>
     <t>http://soc38.ru/</t>
   </si>
   <si>
     <t>fs905599@mail.ru</t>
   </si>
   <si>
     <t>Саянский благотворительный фонд местного сообщества</t>
   </si>
   <si>
     <t>666303, Иркутская область, город Саянск, мкр. Строителей, д. 24</t>
   </si>
   <si>
     <t>https://ok.ru/group/58224779657250</t>
   </si>
   <si>
     <t>surinapm@mail.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...5 lines deleted...]
-    </xf>
+  <cellXfs count="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -471,262 +460,230 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
-    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H1" sqref="H1"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <cols>
-[...8 lines deleted...]
-  </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="G2"/>
-      <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
-      <c r="E3"/>
       <c r="F3" t="s">
         <v>16</v>
       </c>
-      <c r="G3"/>
-      <c r="H3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="G4"/>
-      <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
-      <c r="G5"/>
-      <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
-      <c r="G6"/>
-      <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
-[...8 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Организации</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Maatwebsite</Company>
-  <Manager>Maatwebsite</Manager>
+  <Company/>
+  <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Maatwebsite</dc:creator>
+  <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>ngomap-ru-ngos</dc:title>
-[...3 lines deleted...]
-  <cp:category>Excel</cp:category>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
 </cp:coreProperties>
 </file>