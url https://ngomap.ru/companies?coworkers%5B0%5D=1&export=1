--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -185,65 +185,50 @@
   <si>
     <t>309370 Белгородская область г.Грайворон ул. Комсомольская, 21</t>
   </si>
   <si>
     <t>https://centrgraivoron.nko31.ru/</t>
   </si>
   <si>
     <t>lchetvergova.65@mail.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация «Камчатский краевой ресурсный центр добровольцев «серебряного» возраста «БлагоДарим»</t>
   </si>
   <si>
     <t>Камчатский край</t>
   </si>
   <si>
     <t>Специализированный ресурсный центр</t>
   </si>
   <si>
     <t>г. Петропавловск-Камчатский, пр-кт Карла Маркса 33/1</t>
   </si>
   <si>
     <t>dobroserebro41@yandex.ru</t>
   </si>
   <si>
-    <t>Проект "Третий сектор: бухгалтерия для НКО"</t>
-[...13 lines deleted...]
-  <si>
     <t>АНО Вектор помощи</t>
   </si>
   <si>
     <t>Хабаровский край</t>
   </si>
   <si>
     <t>Хабаровский край Верхнебуреинский район Новый Ургал 60 лет образования СССР д 2</t>
   </si>
   <si>
     <t>http://vektorpomoshi.ru/</t>
   </si>
   <si>
     <t>ano.vektorpomoshi@yandex.ru</t>
   </si>
   <si>
     <t>АНО "Эпоха Водолея"</t>
   </si>
   <si>
     <t>Оренбургская область</t>
   </si>
   <si>
     <t>г. Оренбург ул. Мало-Мельничная 36А - 55</t>
   </si>
   <si>
     <t>https://vk.com/aquarianage56</t>
@@ -351,65 +336,50 @@
     <t>Центр содействия развитию социально ориентированных некоммерческих организаций и добровольческих объединений "Под зонтом"</t>
   </si>
   <si>
     <t>628661, Ханты-Мансийский автономный округ - Югра, г. Покачи, ул. Комсомольская, д. 7, кв. 21</t>
   </si>
   <si>
     <t>https://clck.ru/PG6wF</t>
   </si>
   <si>
     <t>YPEM@yandex.ru</t>
   </si>
   <si>
     <t>Некоммерческая организация - Ассоциация "Национальная Ассоциация благотворительных организаций"</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>г. Москва</t>
   </si>
   <si>
     <t>http://nasbor.ru/</t>
   </si>
   <si>
     <t>hananashvili@mail.ru</t>
-  </si>
-[...13 lines deleted...]
-    <t>районный Фестиваль общественных инициатив</t>
   </si>
   <si>
     <t>МОО "Ресурсный центр поддержки общественных инициатив" Тогучинского района Новосибирской области</t>
   </si>
   <si>
     <t>Новосибирская область, г. Тогучин</t>
   </si>
   <si>
     <t>tmva@nso.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив Северного района Новосибирской области</t>
   </si>
   <si>
     <t>Новосибирская область; Северный р-он; с. Северное</t>
   </si>
   <si>
     <t>sevbibl@mail.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -731,51 +701,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -970,348 +940,305 @@
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
         <v>65</v>
       </c>
       <c r="F13" t="s">
         <v>66</v>
       </c>
+      <c r="G13" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F14" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="G14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>74</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>75</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>76</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
         <v>79</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" t="s">
+        <v>74</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" t="s">
         <v>83</v>
       </c>
-      <c r="B17" t="s">
-[...5 lines deleted...]
-      <c r="D17" t="s">
+      <c r="F17" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
         <v>86</v>
       </c>
-      <c r="B18" t="s">
-[...5 lines deleted...]
-      <c r="D18" t="s">
+      <c r="F18" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>89</v>
+      </c>
+      <c r="F19" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>92</v>
+      </c>
+      <c r="F20" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
         <v>96</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>97</v>
       </c>
       <c r="F21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>99</v>
       </c>
       <c r="B22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
         <v>100</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>101</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
         <v>104</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>108</v>
       </c>
       <c r="B24" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24" t="s">
+        <v>109</v>
+      </c>
+      <c r="F24" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>112</v>
+      </c>
+      <c r="F25" t="s">
         <v>113</v>
-      </c>
-[...50 lines deleted...]
-        <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>