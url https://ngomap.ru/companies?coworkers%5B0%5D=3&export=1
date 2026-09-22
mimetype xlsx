--- v1 (2026-08-06)
+++ v2 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -998,50 +998,65 @@
   <si>
     <t>http://www.civilmedia.ru</t>
   </si>
   <si>
     <t>info@civilmedia.ru</t>
   </si>
   <si>
     <t>Онлайн-справочник СО НКО Хабаровского края</t>
   </si>
   <si>
     <t>АНО Кировский центр поддержки некоммерческих организаций</t>
   </si>
   <si>
     <t>Кировская область</t>
   </si>
   <si>
     <t>610011, Россия, Кировская область, , город Киров,улица Кольцова, д. 11, к.72</t>
   </si>
   <si>
     <t>http://ngo-kirov.ru</t>
   </si>
   <si>
     <t>ngo-kirov@mail.ru</t>
   </si>
   <si>
+    <t>Центр развития НКО Ульяновской области</t>
+  </si>
+  <si>
+    <t>г. Ульяновск, ул. Радищева, д. 1, каб. 110</t>
+  </si>
+  <si>
+    <t>https://opuo.ru/nko/</t>
+  </si>
+  <si>
+    <t>opul-cp@yandex.ru</t>
+  </si>
+  <si>
+    <t>Практикумы "Отчетность НКО на портале Минюста", Подкаст "НКО. Путь к успеху", Ульяновский Клуб лидеров НКО</t>
+  </si>
+  <si>
     <t>Саратовский региональный общественный фонд поддержки гражданских иницитив "Общество и право"</t>
   </si>
   <si>
     <t>Саратовская область</t>
   </si>
   <si>
     <t>410012, г Саратов, ул. им. Горького А.М., д 34, литер Е</t>
   </si>
   <si>
     <t>http://srofpgi.ru</t>
   </si>
   <si>
     <t>rtn-elena@mail.ru</t>
   </si>
   <si>
     <t>Региональный информационно-ресурсный Фонд</t>
   </si>
   <si>
     <t>432063, г. Ульяновск, ул. Кирова, д. 28</t>
   </si>
   <si>
     <t>http://www.ul-rif.ru</t>
   </si>
   <si>
     <t>ul-rif@yandex.ru</t>
@@ -1154,57 +1169,57 @@
   <si>
     <t>consaltingperm@list.ru</t>
   </si>
   <si>
     <t>Санкт-Петербургская Региональная благотворительная общественная организация «Благотворительное общество "Невский Ангел"»</t>
   </si>
   <si>
     <t>196191, Санкт-Петербург, ул. Варшавская, д. 51, к.1, литер А,СПб ГКУ «Центр международных гуманитарных связей», помещение №16</t>
   </si>
   <si>
     <t>http://www.kdobru.ru/</t>
   </si>
   <si>
     <t>dobrovolec.spb@gmail.com</t>
   </si>
   <si>
     <t>«Вектор добровольчества - от поддержки к сотрудничеству», "ВЕКТОР ДОБРОВОЛЬЧЕСТВА - ЭФФЕКТИВНОСТЬ"</t>
   </si>
   <si>
     <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
   </si>
   <si>
     <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
   </si>
   <si>
-    <t>http://www.sluzhenye.org/</t>
+    <t>https://sluzhenye-nn.ru/</t>
   </si>
   <si>
     <t>sluzhenye@gmail.com</t>
   </si>
   <si>
-    <t>ОтЛИЧНОЕ ДЕЛО , Конкурс "Призвание-НКО" , Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
+    <t>ОтЛИЧНОЕ ДЕЛО, Конкурс "Призвание-НКО", Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
   </si>
   <si>
     <t>Стратегия ресурсной поддержки НКО Приволжья, Антикризисная ресурсная поддержка сети РЦ СО НКО Приволжья, Ресурсный калейдоскоп. Перезагрузка, Шире круг. Ресурсный калейдоскоп в глубинке приволжья, Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья, Программа «СО НКО Приволжья», НКО Приволжья. Снова вместе, Расширяем Круг Благотворителей, Партнёрство РЦ для НКО Приволжья</t>
   </si>
   <si>
     <t>Алтайская краевая общественная организация «Поддержка общественных инициатив»</t>
   </si>
   <si>
     <t>Алтайский край</t>
   </si>
   <si>
     <t>г. Барнаул, ул.Георгиева,21-89</t>
   </si>
   <si>
     <t>http://poialtai.ru/</t>
   </si>
   <si>
     <t>akoopoi@mail.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -1526,51 +1541,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H81"/>
+  <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2938,324 +2953,347 @@
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>323</v>
       </c>
       <c r="B68" t="s">
         <v>324</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
         <v>325</v>
       </c>
       <c r="E68" t="s">
         <v>326</v>
       </c>
       <c r="F68" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>328</v>
       </c>
       <c r="B69" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
         <v>329</v>
       </c>
-      <c r="C69" t="s">
-[...2 lines deleted...]
-      <c r="D69" t="s">
+      <c r="E69" t="s">
         <v>330</v>
       </c>
-      <c r="E69" t="s">
+      <c r="F69" t="s">
         <v>331</v>
       </c>
-      <c r="F69" t="s">
+      <c r="G69" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>333</v>
       </c>
       <c r="B70" t="s">
-        <v>150</v>
+        <v>334</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E70" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F70" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="G70" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>338</v>
       </c>
       <c r="B71" t="s">
-        <v>241</v>
+        <v>150</v>
       </c>
       <c r="C71" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
         <v>339</v>
       </c>
+      <c r="E71" t="s">
+        <v>340</v>
+      </c>
       <c r="F71" t="s">
-        <v>340</v>
+        <v>341</v>
+      </c>
+      <c r="G71" t="s">
+        <v>342</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B72" t="s">
-        <v>58</v>
+        <v>241</v>
       </c>
       <c r="C72" t="s">
         <v>43</v>
       </c>
       <c r="D72" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F72" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="H72" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>346</v>
       </c>
       <c r="B73" t="s">
-        <v>254</v>
+        <v>58</v>
       </c>
       <c r="C73" t="s">
         <v>43</v>
       </c>
       <c r="D73" t="s">
         <v>347</v>
       </c>
       <c r="E73" t="s">
         <v>348</v>
       </c>
       <c r="F73" t="s">
         <v>349</v>
       </c>
+      <c r="H73" t="s">
+        <v>350</v>
+      </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B74" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="C74" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D74" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E74" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F74" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="G74" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>355</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
         <v>356</v>
       </c>
-      <c r="B75" t="s">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="E75" t="s">
+        <v>357</v>
       </c>
       <c r="F75" t="s">
-        <v>357</v>
+        <v>358</v>
+      </c>
+      <c r="G75" t="s">
+        <v>359</v>
+      </c>
+      <c r="H75" t="s">
+        <v>360</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B76" t="s">
-        <v>359</v>
+        <v>121</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>121</v>
       </c>
       <c r="F76" t="s">
         <v>362</v>
       </c>
-      <c r="G76" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>363</v>
+      </c>
+      <c r="B77" t="s">
+        <v>364</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
         <v>365</v>
       </c>
-      <c r="B77" t="s">
-[...5 lines deleted...]
-      <c r="D77" t="s">
+      <c r="E77" t="s">
         <v>366</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77" t="s">
         <v>367</v>
       </c>
-      <c r="F77" t="s">
+      <c r="G77" t="s">
         <v>368</v>
+      </c>
+      <c r="H77" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B78" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="C78" t="s">
-        <v>151</v>
+        <v>43</v>
       </c>
       <c r="D78" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E78" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F78" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B79" t="s">
-        <v>121</v>
+        <v>272</v>
       </c>
       <c r="C79" t="s">
-        <v>43</v>
+        <v>151</v>
       </c>
       <c r="D79" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E79" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F79" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="H79" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>378</v>
       </c>
       <c r="B80" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
       <c r="C80" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D80" t="s">
         <v>379</v>
       </c>
       <c r="E80" t="s">
         <v>380</v>
       </c>
       <c r="F80" t="s">
         <v>381</v>
       </c>
-      <c r="G80" t="s">
+      <c r="H80" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>383</v>
+      </c>
+      <c r="B81" t="s">
+        <v>38</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
         <v>384</v>
       </c>
-      <c r="B81" t="s">
+      <c r="E81" t="s">
         <v>385</v>
       </c>
-      <c r="C81" t="s">
-[...2 lines deleted...]
-      <c r="D81" t="s">
+      <c r="F81" t="s">
         <v>386</v>
       </c>
-      <c r="E81" t="s">
+      <c r="G81" t="s">
         <v>387</v>
       </c>
-      <c r="F81" t="s">
+      <c r="H81" t="s">
         <v>388</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>389</v>
+      </c>
+      <c r="B82" t="s">
+        <v>390</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
+        <v>391</v>
+      </c>
+      <c r="E82" t="s">
+        <v>392</v>
+      </c>
+      <c r="F82" t="s">
+        <v>393</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>