--- v0 (2026-06-20)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -425,62 +425,50 @@
   <si>
     <t>Сопровождение НКО по сдаче отчетности и ведению бухгалтерского учета, Сопровождение регистрации НКО в Минюсте РФ, Продвижение НКО на информационном ресурсе orientir-runo.ru</t>
   </si>
   <si>
     <t>Система наставничества НКО по вопросам делопроизводства и бухгалтерского учета как эффективный инструмент устойчивого развития институтов гражданского общества</t>
   </si>
   <si>
     <t>АНО Центр стратегического планирования Удмуртской Республики</t>
   </si>
   <si>
     <t>Удмуртия</t>
   </si>
   <si>
     <t>426054, Удмуртская Республика, г. Ижевск, 9-я Подлесная ул., д. 34, кв. 4</t>
   </si>
   <si>
     <t>https://co-compound.ru/</t>
   </si>
   <si>
     <t>csp-ur@mail.ru</t>
   </si>
   <si>
     <t>Координационный центр СОслужение, Конкурс добрых активностей "ДА"</t>
   </si>
   <si>
-    <t>Ванинская районная социально-экологическая общественная организация "ПОБЕРЕЖЬЕ"</t>
-[...10 lines deleted...]
-  <si>
     <t>Автономная некоммерческая организация информационных услуг "Холл"</t>
   </si>
   <si>
     <t>Томская область</t>
   </si>
   <si>
     <t>Томск, пер. Шумихинский 9а</t>
   </si>
   <si>
     <t>https://ngohall.ru/</t>
   </si>
   <si>
     <t>info@ngohall.ru</t>
   </si>
   <si>
     <t>Анализ рисков, Диагностическая сессия для НКО</t>
   </si>
   <si>
     <t>Ресурсный центр НКО Хакасии</t>
   </si>
   <si>
     <t>Хакасия</t>
   </si>
   <si>
     <t>Республика Хакасия, г.Абакан, ул. Щетинкина, 18,</t>
@@ -698,68 +686,50 @@
   <si>
     <t>Новосибирская область</t>
   </si>
   <si>
     <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3, к.31</t>
   </si>
   <si>
     <t>http://siberiancenter.ru</t>
   </si>
   <si>
     <t>tatyana@siberiancenter.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив города Боготола</t>
   </si>
   <si>
     <t>662060, Красноярский край, город Боготол, ул. Интернациональная, 16</t>
   </si>
   <si>
     <t>http://cbs-bogotol.ru/rescen/</t>
   </si>
   <si>
     <t>resurs.bogotol@mail.ru</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
-[...16 lines deleted...]
-  <si>
     <t>Автономная некоммерческая культурно-просветительская организация "ТОЧКА РОСТА"</t>
   </si>
   <si>
     <t>Хабаровск, Саратовский переулок, кв. 4</t>
   </si>
   <si>
     <t>http://ngo27.ru/ru/</t>
   </si>
   <si>
     <t>ano.rosta@mail.ru</t>
   </si>
   <si>
     <t>Служба сопровождения гражданских инициатив: управление изменениями, Служба сопровождения гражданских инициатив: курс на устойчивость!</t>
   </si>
   <si>
     <t>Благотворительный фонд "Фонд развития города "Новый Ангарск"</t>
   </si>
   <si>
     <t>Иркутская область</t>
   </si>
   <si>
     <t>Иркутская область г. Ангарск 63 квартал д.3</t>
   </si>
   <si>
     <t>https://newangarsk.ru/</t>
@@ -962,162 +932,114 @@
   <si>
     <t>640020, г. Курган, ул. Красина 27, 1 этаж.</t>
   </si>
   <si>
     <t>https://rrc.ow-tour.ru/</t>
   </si>
   <si>
     <t>resurscentrkgn@rambler.ru</t>
   </si>
   <si>
     <t>Региональный Ресурсный центр Российского Союза Молодежи для СО НКО Свердловской области</t>
   </si>
   <si>
     <t>г.Екатеринбург, ул. Малышева, д. 101, оф. 328</t>
   </si>
   <si>
     <t>http://xn--80awbpbep.xn--p1ai/</t>
   </si>
   <si>
     <t>rsm_ural@mail.ru</t>
   </si>
   <si>
     <t>Клуб руководителей и бухгалтеров СО НКО, "Дни НКО в ОБщественной палате Свердловской области", Дни НКО: муниципальный этап</t>
   </si>
   <si>
-    <t>Региональная общественная организация "Центр поддержки и развития некоммерческих организаций Ямала"</t>
-[...19 lines deleted...]
-  <si>
     <t>Автономная некоммерческая организация "Дальневосточный институт содействия общественному развитию"</t>
   </si>
   <si>
     <t>Хабаровский край, город Хабаровск</t>
   </si>
   <si>
     <t>http://anodvisor-khv.ru/</t>
   </si>
   <si>
     <t>pechenuksp@mail.ru</t>
   </si>
   <si>
     <t>Благотворительный фонд местного сообщества "Первоуральск - 21 век"</t>
   </si>
   <si>
     <t>г. Первоуральск, ул. Ватутина 43, оф.</t>
   </si>
   <si>
     <t>http://f21vek.ru/</t>
   </si>
   <si>
     <t>fond21vek@mail.ru</t>
   </si>
   <si>
     <t>Красноярская региональная общественная организация "Ассоциация развития гражданского общества"</t>
   </si>
   <si>
     <t>Красноярский край, г.Железногорск, ул.Молодежная, 2</t>
   </si>
   <si>
     <t>http://kroo-argo.ru/</t>
   </si>
   <si>
     <t>kroo.argo@gmail.com</t>
   </si>
   <si>
-    <t>Автономная Некоммерческая Организация (по предоставлению социально-правовых услуг) "Открытая Альтернатива"</t>
-[...10 lines deleted...]
-  <si>
     <t>Автономная некоммерческая организация «Центр информационной поддержки развития Хабаровского края «Гражданские медиа»</t>
   </si>
   <si>
     <t>680000, КРАЙ ХАБАРОВСКИЙ, ГОРОД ХАБАРОВСК, БУЛЬВАР АМУРСКИЙ, ДОМ 16</t>
   </si>
   <si>
     <t>http://www.civilmedia.ru</t>
   </si>
   <si>
     <t>info@civilmedia.ru</t>
   </si>
   <si>
     <t>Онлайн-справочник СО НКО Хабаровского края</t>
   </si>
   <si>
     <t>АНО Кировский центр поддержки некоммерческих организаций</t>
   </si>
   <si>
     <t>Кировская область</t>
   </si>
   <si>
     <t>610011, Россия, Кировская область, , город Киров,улица Кольцова, д. 11, к.72</t>
   </si>
   <si>
     <t>http://ngo-kirov.ru</t>
   </si>
   <si>
     <t>ngo-kirov@mail.ru</t>
-  </si>
-[...13 lines deleted...]
-    <t>Ульяновский Клуб лидеров НКО</t>
   </si>
   <si>
     <t>Саратовский региональный общественный фонд поддержки гражданских иницитив "Общество и право"</t>
   </si>
   <si>
     <t>Саратовская область</t>
   </si>
   <si>
     <t>410012, г Саратов, ул. им. Горького А.М., д 34, литер Е</t>
   </si>
   <si>
     <t>http://srofpgi.ru</t>
   </si>
   <si>
     <t>rtn-elena@mail.ru</t>
   </si>
   <si>
     <t>Региональный информационно-ресурсный Фонд</t>
   </si>
   <si>
     <t>432063, г. Ульяновск, ул. Кирова, д. 28</t>
   </si>
   <si>
     <t>http://www.ul-rif.ru</t>
   </si>
@@ -1604,51 +1526,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H86"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2186,1269 +2108,1154 @@
       </c>
       <c r="B28" t="s">
         <v>132</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
         <v>133</v>
       </c>
       <c r="E28" t="s">
         <v>134</v>
       </c>
       <c r="F28" t="s">
         <v>135</v>
       </c>
       <c r="G28" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>137</v>
       </c>
       <c r="B29" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F29" t="s">
-        <v>140</v>
+        <v>141</v>
+      </c>
+      <c r="G29" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D31" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E31" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F31" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G31" t="s">
-        <v>152</v>
+        <v>155</v>
+      </c>
+      <c r="H31" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B32" t="s">
-        <v>154</v>
+        <v>42</v>
       </c>
       <c r="C32" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G32" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B33" t="s">
-        <v>42</v>
+        <v>163</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>162</v>
+        <v>164</v>
+      </c>
+      <c r="E33" t="s">
+        <v>165</v>
       </c>
       <c r="F33" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G33" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H33" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B34" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E34" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F34" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="H34" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>173</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D35" t="s">
         <v>174</v>
       </c>
       <c r="E35" t="s">
         <v>175</v>
       </c>
       <c r="F35" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>177</v>
       </c>
       <c r="B36" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="C36" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
         <v>178</v>
       </c>
       <c r="E36" t="s">
         <v>179</v>
       </c>
       <c r="F36" t="s">
         <v>180</v>
       </c>
+      <c r="H36" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B37" t="s">
-        <v>102</v>
+        <v>183</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E37" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F37" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B38" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="E38" t="s">
         <v>189</v>
       </c>
       <c r="F38" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>191</v>
       </c>
       <c r="B39" t="s">
         <v>192</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
         <v>193</v>
       </c>
       <c r="F39" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>195</v>
       </c>
       <c r="B40" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
         <v>196</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>197</v>
       </c>
       <c r="F40" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>199</v>
       </c>
       <c r="B41" t="s">
-        <v>62</v>
+        <v>200</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E41" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F41" t="s">
-        <v>202</v>
+        <v>203</v>
+      </c>
+      <c r="G41" t="s">
+        <v>204</v>
+      </c>
+      <c r="H41" t="s">
+        <v>205</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B42" t="s">
-        <v>204</v>
+        <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E42" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F42" t="s">
-        <v>207</v>
-[...4 lines deleted...]
-      <c r="H42" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>210</v>
       </c>
       <c r="B43" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E43" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F43" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B44" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E44" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F44" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B45" t="s">
-        <v>220</v>
+        <v>42</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
         <v>221</v>
       </c>
       <c r="E45" t="s">
         <v>222</v>
       </c>
       <c r="F45" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>224</v>
       </c>
       <c r="B46" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
         <v>225</v>
       </c>
       <c r="E46" t="s">
         <v>226</v>
       </c>
       <c r="F46" t="s">
         <v>227</v>
       </c>
+      <c r="H46" t="s">
+        <v>228</v>
+      </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B47" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D47" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E47" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F47" t="s">
-        <v>231</v>
-[...4 lines deleted...]
-      <c r="H47" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>234</v>
       </c>
       <c r="B48" t="s">
-        <v>58</v>
+        <v>192</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D48" t="s">
         <v>235</v>
       </c>
       <c r="E48" t="s">
         <v>236</v>
       </c>
       <c r="F48" t="s">
         <v>237</v>
       </c>
+      <c r="G48" t="s">
+        <v>238</v>
+      </c>
       <c r="H48" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B49" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C49" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E49" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F49" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B50" t="s">
-        <v>196</v>
+        <v>42</v>
       </c>
       <c r="C50" t="s">
-        <v>155</v>
+        <v>43</v>
       </c>
       <c r="D50" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E50" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F50" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="G50" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>249</v>
+      </c>
+      <c r="B51" t="s">
         <v>250</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
         <v>251</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="F51" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>253</v>
+      </c>
+      <c r="B52" t="s">
+        <v>254</v>
+      </c>
+      <c r="C52" t="s">
+        <v>151</v>
+      </c>
+      <c r="D52" t="s">
         <v>255</v>
       </c>
-      <c r="B52" t="s">
-[...5 lines deleted...]
-      <c r="D52" t="s">
+      <c r="E52" t="s">
         <v>256</v>
       </c>
-      <c r="E52" t="s">
+      <c r="F52" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>258</v>
+      </c>
+      <c r="B53" t="s">
         <v>259</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
         <v>260</v>
       </c>
-      <c r="C53" t="s">
-[...2 lines deleted...]
-      <c r="D53" t="s">
+      <c r="E53" t="s">
         <v>261</v>
       </c>
       <c r="F53" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>263</v>
       </c>
       <c r="B54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
         <v>264</v>
       </c>
-      <c r="C54" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+      <c r="F54" t="s">
         <v>265</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>266</v>
+      </c>
+      <c r="B55" t="s">
+        <v>267</v>
+      </c>
+      <c r="C55" t="s">
+        <v>43</v>
+      </c>
+      <c r="D55" t="s">
         <v>268</v>
       </c>
-      <c r="B55" t="s">
+      <c r="E55" t="s">
         <v>269</v>
       </c>
-      <c r="C55" t="s">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+      <c r="F55" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>271</v>
+      </c>
+      <c r="B56" t="s">
+        <v>272</v>
+      </c>
+      <c r="C56" t="s">
+        <v>43</v>
+      </c>
+      <c r="D56" t="s">
         <v>273</v>
       </c>
-      <c r="B56" t="s">
-[...5 lines deleted...]
-      <c r="D56" t="s">
+      <c r="E56" t="s">
         <v>274</v>
       </c>
       <c r="F56" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>276</v>
       </c>
       <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
         <v>277</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="E57" t="s">
         <v>278</v>
       </c>
-      <c r="E57" t="s">
+      <c r="F57" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>280</v>
+      </c>
+      <c r="B58" t="s">
         <v>281</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
         <v>282</v>
       </c>
-      <c r="C58" t="s">
-[...2 lines deleted...]
-      <c r="D58" t="s">
+      <c r="F58" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>284</v>
+      </c>
+      <c r="B59" t="s">
+        <v>285</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
         <v>286</v>
       </c>
-      <c r="B59" t="s">
-[...5 lines deleted...]
-      <c r="D59" t="s">
+      <c r="E59" t="s">
         <v>287</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>289</v>
+      </c>
+      <c r="B60" t="s">
+        <v>254</v>
+      </c>
+      <c r="C60" t="s">
+        <v>43</v>
+      </c>
+      <c r="D60" t="s">
         <v>290</v>
       </c>
-      <c r="B60" t="s">
+      <c r="E60" t="s">
         <v>291</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="F60" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>293</v>
+      </c>
+      <c r="B61" t="s">
+        <v>272</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
         <v>294</v>
       </c>
-      <c r="B61" t="s">
+      <c r="E61" t="s">
         <v>295</v>
       </c>
-      <c r="C61" t="s">
-[...2 lines deleted...]
-      <c r="D61" t="s">
+      <c r="F61" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>297</v>
+      </c>
+      <c r="B62" t="s">
+        <v>192</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>298</v>
+      </c>
+      <c r="E62" t="s">
         <v>299</v>
       </c>
-      <c r="B62" t="s">
-[...5 lines deleted...]
-      <c r="D62" t="s">
+      <c r="F62" t="s">
         <v>300</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>301</v>
+      </c>
+      <c r="B63" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>302</v>
+      </c>
+      <c r="E63" t="s">
         <v>303</v>
       </c>
-      <c r="B63" t="s">
-[...5 lines deleted...]
-      <c r="D63" t="s">
+      <c r="F63" t="s">
         <v>304</v>
       </c>
-      <c r="E63" t="s">
+      <c r="H63" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>306</v>
+      </c>
+      <c r="B64" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" t="s">
+        <v>43</v>
+      </c>
+      <c r="D64" t="s">
         <v>307</v>
       </c>
-      <c r="B64" t="s">
-[...5 lines deleted...]
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>308</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B65" t="s">
         <v>68</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D65" t="s">
+        <v>311</v>
+      </c>
+      <c r="E65" t="s">
         <v>312</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>314</v>
+      </c>
+      <c r="B66" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>315</v>
+      </c>
+      <c r="E66" t="s">
         <v>316</v>
       </c>
-      <c r="B66" t="s">
+      <c r="F66" t="s">
         <v>317</v>
-      </c>
-[...16 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B67" t="s">
         <v>58</v>
       </c>
       <c r="C67" t="s">
         <v>43</v>
       </c>
       <c r="D67" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="E67" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F67" t="s">
-        <v>326</v>
+        <v>321</v>
+      </c>
+      <c r="G67" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>323</v>
+      </c>
+      <c r="B68" t="s">
+        <v>324</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>325</v>
+      </c>
+      <c r="E68" t="s">
+        <v>326</v>
+      </c>
+      <c r="F68" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>328</v>
+      </c>
+      <c r="B69" t="s">
+        <v>329</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>330</v>
+      </c>
+      <c r="E69" t="s">
         <v>331</v>
       </c>
-      <c r="B69" t="s">
-[...5 lines deleted...]
-      <c r="D69" t="s">
+      <c r="F69" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>333</v>
+      </c>
+      <c r="B70" t="s">
+        <v>150</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>334</v>
+      </c>
+      <c r="E70" t="s">
         <v>335</v>
       </c>
-      <c r="B70" t="s">
-[...5 lines deleted...]
-      <c r="D70" t="s">
+      <c r="F70" t="s">
         <v>336</v>
       </c>
-      <c r="E70" t="s">
+      <c r="G70" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B71" t="s">
-        <v>58</v>
+        <v>241</v>
       </c>
       <c r="C71" t="s">
         <v>43</v>
       </c>
       <c r="D71" t="s">
+        <v>339</v>
+      </c>
+      <c r="F71" t="s">
         <v>340</v>
-      </c>
-[...7 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>341</v>
+      </c>
+      <c r="B72" t="s">
+        <v>58</v>
+      </c>
+      <c r="C72" t="s">
+        <v>43</v>
+      </c>
+      <c r="D72" t="s">
+        <v>342</v>
+      </c>
+      <c r="E72" t="s">
+        <v>343</v>
+      </c>
+      <c r="F72" t="s">
         <v>344</v>
       </c>
-      <c r="B72" t="s">
+      <c r="H72" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>346</v>
+      </c>
+      <c r="B73" t="s">
+        <v>254</v>
+      </c>
+      <c r="C73" t="s">
+        <v>43</v>
+      </c>
+      <c r="D73" t="s">
+        <v>347</v>
+      </c>
+      <c r="E73" t="s">
+        <v>348</v>
+      </c>
+      <c r="F73" t="s">
         <v>349</v>
-      </c>
-[...16 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>350</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>351</v>
+      </c>
+      <c r="E74" t="s">
+        <v>352</v>
+      </c>
+      <c r="F74" t="s">
+        <v>353</v>
+      </c>
+      <c r="G74" t="s">
         <v>354</v>
       </c>
-      <c r="B74" t="s">
+      <c r="H74" t="s">
         <v>355</v>
-      </c>
-[...10 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B75" t="s">
-        <v>154</v>
+        <v>121</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>121</v>
       </c>
       <c r="F75" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>357</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>358</v>
+      </c>
+      <c r="B76" t="s">
+        <v>359</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>360</v>
+      </c>
+      <c r="E76" t="s">
+        <v>361</v>
+      </c>
+      <c r="F76" t="s">
+        <v>362</v>
+      </c>
+      <c r="G76" t="s">
+        <v>363</v>
+      </c>
+      <c r="H76" t="s">
         <v>364</v>
-      </c>
-[...10 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B77" t="s">
-        <v>58</v>
+        <v>254</v>
       </c>
       <c r="C77" t="s">
         <v>43</v>
       </c>
       <c r="D77" t="s">
+        <v>366</v>
+      </c>
+      <c r="E77" t="s">
+        <v>367</v>
+      </c>
+      <c r="F77" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>369</v>
+      </c>
+      <c r="B78" t="s">
+        <v>272</v>
+      </c>
+      <c r="C78" t="s">
+        <v>151</v>
+      </c>
+      <c r="D78" t="s">
+        <v>370</v>
+      </c>
+      <c r="E78" t="s">
+        <v>371</v>
+      </c>
+      <c r="F78" t="s">
         <v>372</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>373</v>
+      </c>
+      <c r="B79" t="s">
+        <v>121</v>
+      </c>
+      <c r="C79" t="s">
+        <v>43</v>
+      </c>
+      <c r="D79" t="s">
+        <v>374</v>
+      </c>
+      <c r="E79" t="s">
+        <v>375</v>
+      </c>
+      <c r="F79" t="s">
         <v>376</v>
       </c>
-      <c r="B79" t="s">
-[...5 lines deleted...]
-      <c r="D79" t="s">
+      <c r="H79" t="s">
         <v>377</v>
-      </c>
-[...10 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>378</v>
+      </c>
+      <c r="B80" t="s">
+        <v>38</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
+        <v>379</v>
+      </c>
+      <c r="E80" t="s">
+        <v>380</v>
+      </c>
+      <c r="F80" t="s">
+        <v>381</v>
+      </c>
+      <c r="G80" t="s">
         <v>382</v>
       </c>
-      <c r="B80" t="s">
-[...8 lines deleted...]
-      <c r="F80" t="s">
+      <c r="H80" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>384</v>
       </c>
       <c r="B81" t="s">
         <v>385</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81" t="s">
         <v>386</v>
       </c>
       <c r="E81" t="s">
         <v>387</v>
       </c>
       <c r="F81" t="s">
         <v>388</v>
-      </c>
-[...113 lines deleted...]
-        <v>414</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>