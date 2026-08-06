--- v0 (2026-06-20)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -254,858 +254,780 @@
   <si>
     <t>http://www.ul-rif.ru</t>
   </si>
   <si>
     <t>ul-rif@yandex.ru</t>
   </si>
   <si>
     <t>Стрит-арт фестиваль «Контур», Факультет культурного волонтера, Ульяновский молодежный банк идей</t>
   </si>
   <si>
     <t>Саратовский региональный общественный фонд поддержки гражданских иницитив "Общество и право"</t>
   </si>
   <si>
     <t>Саратовская область</t>
   </si>
   <si>
     <t>410012, г Саратов, ул. им. Горького А.М., д 34, литер Е</t>
   </si>
   <si>
     <t>http://srofpgi.ru</t>
   </si>
   <si>
     <t>rtn-elena@mail.ru</t>
   </si>
   <si>
-    <t>Центр развития НКО Ульяновской области</t>
-[...13 lines deleted...]
-  <si>
     <t>АНО Кировский центр поддержки некоммерческих организаций</t>
   </si>
   <si>
     <t>Кировская область</t>
   </si>
   <si>
     <t>610011, Россия, Кировская область, , город Киров,улица Кольцова, д. 11, к.72</t>
   </si>
   <si>
     <t>http://ngo-kirov.ru</t>
   </si>
   <si>
     <t>ngo-kirov@mail.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация «Центр информационной поддержки развития Хабаровского края «Гражданские медиа»</t>
   </si>
   <si>
     <t>680000, КРАЙ ХАБАРОВСКИЙ, ГОРОД ХАБАРОВСК, БУЛЬВАР АМУРСКИЙ, ДОМ 16</t>
   </si>
   <si>
     <t>http://www.civilmedia.ru</t>
   </si>
   <si>
     <t>info@civilmedia.ru</t>
   </si>
   <si>
     <t>Онлайн-справочник СО НКО Хабаровского края</t>
   </si>
   <si>
-    <t>Автономная Некоммерческая Организация (по предоставлению социально-правовых услуг) "Открытая Альтернатива"</t>
+    <t>Красноярская региональная общественная организация "Ассоциация развития гражданского общества"</t>
+  </si>
+  <si>
+    <t>Красноярский край</t>
+  </si>
+  <si>
+    <t>Красноярский край, г.Железногорск, ул.Молодежная, 2</t>
+  </si>
+  <si>
+    <t>http://kroo-argo.ru/</t>
+  </si>
+  <si>
+    <t>kroo.argo@gmail.com</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд местного сообщества "Первоуральск - 21 век"</t>
+  </si>
+  <si>
+    <t>Свердловская область</t>
+  </si>
+  <si>
+    <t>г. Первоуральск, ул. Ватутина 43, оф.</t>
+  </si>
+  <si>
+    <t>http://f21vek.ru/</t>
+  </si>
+  <si>
+    <t>fond21vek@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Дальневосточный институт содействия общественному развитию"</t>
+  </si>
+  <si>
+    <t>Хабаровский край, город Хабаровск</t>
+  </si>
+  <si>
+    <t>http://anodvisor-khv.ru/</t>
+  </si>
+  <si>
+    <t>pechenuksp@mail.ru</t>
+  </si>
+  <si>
+    <t>Региональный Ресурсный центр Российского Союза Молодежи для СО НКО Свердловской области</t>
+  </si>
+  <si>
+    <t>г.Екатеринбург, ул. Малышева, д. 101, оф. 328</t>
+  </si>
+  <si>
+    <t>http://xn--80awbpbep.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>rsm_ural@mail.ru</t>
+  </si>
+  <si>
+    <t>Клуб руководителей и бухгалтеров СО НКО, "Дни НКО в ОБщественной палате Свердловской области", Дни НКО: муниципальный этап</t>
+  </si>
+  <si>
+    <t>Детская общественная организация Курганской области "Открытый мир"</t>
+  </si>
+  <si>
+    <t>Курганская область</t>
+  </si>
+  <si>
+    <t>640020, г. Курган, ул. Красина 27, 1 этаж.</t>
+  </si>
+  <si>
+    <t>https://rrc.ow-tour.ru/</t>
+  </si>
+  <si>
+    <t>resurscentrkgn@rambler.ru</t>
+  </si>
+  <si>
+    <t>Фонд поддержки местного сообщества "Территория успеха"</t>
+  </si>
+  <si>
+    <t>Пермский край, г. Краснокамск, ул. Энтузиастов, 24А</t>
+  </si>
+  <si>
+    <t>https://vk.com/fonduspeh</t>
+  </si>
+  <si>
+    <t>fonduspeh@mail.ru</t>
+  </si>
+  <si>
+    <t>D-Group.Social</t>
+  </si>
+  <si>
+    <t>Москва, Ленинградский проспект, 47с2, подъезд 2, офис 419</t>
+  </si>
+  <si>
+    <t>http://d-group.social/</t>
+  </si>
+  <si>
+    <t>office@d-group.social</t>
+  </si>
+  <si>
+    <t>Ресурсный центр НКО Ивановской области</t>
+  </si>
+  <si>
+    <t>Ивановская область</t>
+  </si>
+  <si>
+    <t>153025 г. Иваново, ул. Красной Армии 7А, каб. 104</t>
+  </si>
+  <si>
+    <t>http://nko37.ru</t>
+  </si>
+  <si>
+    <t>nko37ru@gmail.com</t>
+  </si>
+  <si>
+    <t>Ресурсный центр для НКО города Череповца</t>
+  </si>
+  <si>
+    <t>Вологодская область</t>
+  </si>
+  <si>
+    <t>Бул. Доменщиков, д. 32, каб. 10а</t>
+  </si>
+  <si>
+    <t>elenasmirnova-dkd@mail.ru</t>
+  </si>
+  <si>
+    <t>Смоленская региональная общественная организация «СОДЕЙСТВИЕ РАЗВИТИЮ ГРАЖДАНСКОГО ОБЩЕСТВА»</t>
+  </si>
+  <si>
+    <t>Смоленская область</t>
+  </si>
+  <si>
+    <t>г. Смоленск, проспект Гагарина, дом 45</t>
+  </si>
+  <si>
+    <t>http://nko67.ru/</t>
+  </si>
+  <si>
+    <t>smolenskcps@mail.ru</t>
+  </si>
+  <si>
+    <t>Пермская региональная общественная организация "Ассоциация социальных предпринимателей"</t>
+  </si>
+  <si>
+    <t>г.Пермь, ул.Революции,3/1</t>
+  </si>
+  <si>
+    <t>https://asp.org.ru</t>
+  </si>
+  <si>
+    <t>asp-perm2015@yandex.ru</t>
+  </si>
+  <si>
+    <t>Омская региональная общественная организация "Центр развития общественных инициатив"</t>
+  </si>
+  <si>
+    <t>Омская область</t>
+  </si>
+  <si>
+    <t>г.Омск ул. Красный путь, д.9, офис 327</t>
+  </si>
+  <si>
+    <t>https://www.omskngo.ru/</t>
+  </si>
+  <si>
+    <t>info@omskngo.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Ресурсный центр "Профи"</t>
+  </si>
+  <si>
+    <t>187340, Ленинградская область, г.Кировск, ул.Энергетиков, д.2, помещ.37,38</t>
+  </si>
+  <si>
+    <t>ano-rcprofi@mail.ru</t>
+  </si>
+  <si>
+    <t>АНО "Ресурсный центр поддержки СО НКО"</t>
+  </si>
+  <si>
+    <t>Севастополь</t>
+  </si>
+  <si>
+    <t>г. Севастополь, ул. Большая Морская, 34</t>
+  </si>
+  <si>
+    <t>https://www.rcnko.ru</t>
+  </si>
+  <si>
+    <t>resyrscentr_sevastopol@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Ресурсный центр в сфере национальных отношений"</t>
+  </si>
+  <si>
+    <t>г. Москва, Малый Гнездниковский пер., д. 12, стр.4</t>
+  </si>
+  <si>
+    <t>http://ресурсныйцентр-анр.рф</t>
+  </si>
+  <si>
+    <t>ierrc2017@gmail.com</t>
+  </si>
+  <si>
+    <t>РОО "Центр стратегического развития и проектной деятельности "Устойчивый Крым"</t>
+  </si>
+  <si>
+    <t>Крым</t>
+  </si>
+  <si>
+    <t>Республика Крым, г.Симферополь ул.Вилар 6</t>
+  </si>
+  <si>
+    <t>rc.action.crimea@gmail.com</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Межрегиональный ресурсный центр медиаграмотности и информационного сопровождения "Медиа-центр ИНИЦИАТИВА"</t>
+  </si>
+  <si>
+    <t>Красноярск</t>
+  </si>
+  <si>
+    <t>http://медиапарк24.рф</t>
+  </si>
+  <si>
+    <t>mediapark24@yandex.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр по поддержке СО НКО при Общественной палате Амурской области</t>
+  </si>
+  <si>
+    <t>г. Благовещенск, ул.Зейская, 211, каб. 108</t>
+  </si>
+  <si>
+    <t>http://nko28.ru/</t>
+  </si>
+  <si>
+    <t>Nko28@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Сибирский центр социального развития общества"</t>
+  </si>
+  <si>
+    <t>640037 Курганская область г. Курган ул. Амурская, 28</t>
+  </si>
+  <si>
+    <t>http://info.sibcentr45.ru/</t>
+  </si>
+  <si>
+    <t>os.kurgan@mail.ru</t>
+  </si>
+  <si>
+    <t>Радуга Зауралья, Будьте здоровы!</t>
+  </si>
+  <si>
+    <t>Попутчики</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд "Фонд развития города "Новый Ангарск"</t>
+  </si>
+  <si>
+    <t>Иркутская область</t>
+  </si>
+  <si>
+    <t>Иркутская область г. Ангарск 63 квартал д.3</t>
+  </si>
+  <si>
+    <t>https://newangarsk.ru/</t>
+  </si>
+  <si>
+    <t>fondnewang@yandex.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая культурно-просветительская организация "ТОЧКА РОСТА"</t>
+  </si>
+  <si>
+    <t>Хабаровск, Саратовский переулок, кв. 4</t>
+  </si>
+  <si>
+    <t>http://ngo27.ru/ru/</t>
+  </si>
+  <si>
+    <t>ano.rosta@mail.ru</t>
+  </si>
+  <si>
+    <t>Служба сопровождения гражданских инициатив: управление изменениями, Служба сопровождения гражданских инициатив: курс на устойчивость!</t>
+  </si>
+  <si>
+    <t>Ресурсный центр поддержки общественных инициатив города Боготола</t>
+  </si>
+  <si>
+    <t>662060, Красноярский край, город Боготол, ул. Интернациональная, 16</t>
+  </si>
+  <si>
+    <t>http://cbs-bogotol.ru/rescen/</t>
+  </si>
+  <si>
+    <t>resurs.bogotol@mail.ru</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд поддержки общественных инициатив "СИБИРСКИЙ"</t>
+  </si>
+  <si>
+    <t>Новосибирская область</t>
+  </si>
+  <si>
+    <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3, к.31</t>
+  </si>
+  <si>
+    <t>http://siberiancenter.ru</t>
+  </si>
+  <si>
+    <t>tatyana@siberiancenter.ru</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд развития местного сообщества "Добрый город"</t>
+  </si>
+  <si>
+    <t>Псковская область</t>
+  </si>
+  <si>
+    <t>Псков, ул. Ленина 7</t>
+  </si>
+  <si>
+    <t>http://dobro-pskov.ru</t>
+  </si>
+  <si>
+    <t>csdpr@csdpr.ru</t>
+  </si>
+  <si>
+    <t>Межрегиональная общественная организация экологического и патриотического просвещения "Чистые Игры"</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург, Петергоф, улица Шахматова</t>
+  </si>
+  <si>
+    <t>https://vk.com/sonko_cleangames</t>
+  </si>
+  <si>
+    <t>vera@cleangames.ru</t>
+  </si>
+  <si>
+    <t>Новгородская региональная общественная организация "Творческий центр "Территория успеха"</t>
+  </si>
+  <si>
+    <t>Новгородская область</t>
+  </si>
+  <si>
+    <t>174210 Новгородская область, г. Чудово, ул. Сергея Кузнецова, д.6 кв. 4</t>
+  </si>
+  <si>
+    <t>http://raduga53.ru</t>
+  </si>
+  <si>
+    <t>dolgopolowa.valentina2015@yandex.ru</t>
+  </si>
+  <si>
+    <t>Народный бюджет, Аракчеевский вестник, Думай! Решай! Действуй!, Семейный фестиваль "Папа,мама, я - дружная семья!"</t>
+  </si>
+  <si>
+    <t>Инициативная группа "Аракчеевский парк", Решаем Вместе!, Автопробег "Салют! Победа!"</t>
+  </si>
+  <si>
+    <t>АНО"РЦ поддержки СО НКО и ГИ ЛО" (Автономная некоммерческая организация "Ресурсный центр поддержки социально ориентированных некоммерческих организаций и гражданских инициатив Липецкой области")</t>
+  </si>
+  <si>
+    <t>Липецкая область</t>
+  </si>
+  <si>
+    <t>398024, г Липецк, ул. Советская, д.7, оф. 228</t>
+  </si>
+  <si>
+    <t>https://www.sonko48.ru</t>
+  </si>
+  <si>
+    <t>nko.centr48@yandex.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Уральский центр социального развития общества "Аура "</t>
+  </si>
+  <si>
+    <t>Курганская область, с. Альменево.</t>
+  </si>
+  <si>
+    <t>Ljusa8@mail.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр для СОНКО г. Ялуторовск, создан на базе АНО "Пристань Добрых Дел"</t>
+  </si>
+  <si>
+    <t>Тюменская область</t>
+  </si>
+  <si>
+    <t>г. Ялуторовск, ул. Ленина д. 28</t>
+  </si>
+  <si>
+    <t>37500rc@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономной некоммерческой организации Общественный ресурсный центр социального развития гражданских и общественных инициатив «Плесцы»</t>
+  </si>
+  <si>
+    <t>Архангельская область</t>
+  </si>
+  <si>
+    <t>Архангельская область, п.Плесецк, ул.Чапыгина д.27 , индекс 164262</t>
+  </si>
+  <si>
+    <t>http://nko.plescy2020.tilda.ws</t>
+  </si>
+  <si>
+    <t>petruninad@list.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Камчатский краевой центр поддержки социально ориентированных некоммерческих организаций"</t>
+  </si>
+  <si>
+    <t>Камчатский край</t>
+  </si>
+  <si>
+    <t>Россия, Камчатский край, Петропавловск-Камчатский, проспект Карла Маркса, 33/1</t>
+  </si>
+  <si>
+    <t>https://sonko41.ru/</t>
+  </si>
+  <si>
+    <t>nko-kamchatka@yandex.ru</t>
+  </si>
+  <si>
+    <t>Развитие общественно полезной деятельности объединений граждан в малых городах и сельских поселениях Камчатского края, Развитие местных сообществ в малых городах и сельских поселениях Камчатского края, Развитие сети ресурсной поддержки общественных инициатив в Камчатском крае, Камчатский университет НКО, Успешные НКО - путь к устойчивости, ЗвоНКО</t>
+  </si>
+  <si>
+    <t>Межрегиональная общественная организация "Центр поддержки общественных инициатив"</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург, Нахимова 20</t>
+  </si>
+  <si>
+    <t>https://cpoi.ru/</t>
+  </si>
+  <si>
+    <t>info@cpoi.ru</t>
+  </si>
+  <si>
+    <t>АВТОНОМНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "КОМПЛЕКСНЫЙ РЕСУРСНЫЙ ЦЕНТР НЕКОММЕРЧЕСКИХ ОРГАНИЗАЦИЙ"</t>
+  </si>
+  <si>
+    <t>Россия, 683032, Камчатский край, г Петропавловск-Камчатский, ул Ленинградская 13 оф.203</t>
+  </si>
+  <si>
+    <t>https://krc-nko.ru/</t>
+  </si>
+  <si>
+    <t>krc-nko41@yandex.ru</t>
+  </si>
+  <si>
+    <t>Ростовское региональное общественное Движение в поддержку социального развития "Социальный ресурсный центр"</t>
+  </si>
+  <si>
+    <t>Ростовская область</t>
+  </si>
+  <si>
+    <t>346780, Ростовская область, г. Азов, ул. Пирогова, 10, к. 51</t>
+  </si>
+  <si>
+    <t>https://rrosrz.ru/</t>
+  </si>
+  <si>
+    <t>srz-rostov@mail.ru</t>
+  </si>
+  <si>
+    <t>Международное сотрудничество, Социальная защита населения в сфере жилищно-коммунального хозяйства, Развитие гражданской активности органов территориального общественного самоуправления</t>
+  </si>
+  <si>
+    <t>Развитие общественных инициатив на юге Ростовской области</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Центр по содействию и развитию общественных инициатив «Шаги к успеху»</t>
+  </si>
+  <si>
+    <t>Красноярский край, г.Боготол, пер.1-й Садовый,24</t>
+  </si>
+  <si>
+    <t>anorsi@yandex.ru</t>
+  </si>
+  <si>
+    <t>Ярмарка - презентация общественных организаций, Успешный лидер НКО</t>
+  </si>
+  <si>
+    <t>ПроУспех. Изучаем. Применяем.Развиваем.</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация по развитию гражданского общества "РЕСУРС"</t>
+  </si>
+  <si>
+    <t>432017, г. Ульяновск, ул. Льва Толстого, 54/13, офис 5</t>
+  </si>
+  <si>
+    <t>http://nko73.ru/</t>
+  </si>
+  <si>
+    <t>anoresurs@yandex.ru</t>
+  </si>
+  <si>
+    <t>Секреты оценки</t>
+  </si>
+  <si>
+    <t>Регион общественной заботы, Секреты оценки</t>
+  </si>
+  <si>
+    <t>Ресурсный центр НКО Хакасии</t>
+  </si>
+  <si>
+    <t>Хакасия</t>
+  </si>
+  <si>
+    <t>Республика Хакасия, г.Абакан, ул. Щетинкина, 18,</t>
+  </si>
+  <si>
+    <t>https://oprh.ru/resursnyy-tsentr-nko/</t>
+  </si>
+  <si>
+    <t>rc19nko@yandex.ru</t>
+  </si>
+  <si>
+    <t>Республиканский конкурс "Общественное признание", Выставка-ярмарка социальной активности «Мозаика добрых дел»</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация информационных услуг "Холл"</t>
+  </si>
+  <si>
+    <t>Томская область</t>
+  </si>
+  <si>
+    <t>Томск, пер. Шумихинский 9а</t>
+  </si>
+  <si>
+    <t>https://ngohall.ru/</t>
+  </si>
+  <si>
+    <t>info@ngohall.ru</t>
+  </si>
+  <si>
+    <t>Анализ рисков, Диагностическая сессия для НКО</t>
+  </si>
+  <si>
+    <t>АНО Центр стратегического планирования Удмуртской Республики</t>
+  </si>
+  <si>
+    <t>Удмуртия</t>
+  </si>
+  <si>
+    <t>426054, Удмуртская Республика, г. Ижевск, 9-я Подлесная ул., д. 34, кв. 4</t>
+  </si>
+  <si>
+    <t>https://co-compound.ru/</t>
+  </si>
+  <si>
+    <t>csp-ur@mail.ru</t>
+  </si>
+  <si>
+    <t>Координационный центр СОслужение, Конкурс добрых активностей "ДА"</t>
+  </si>
+  <si>
+    <t>Ассоциация - Ресурсный центр содействия развитию некоммерческих организаций "Ассоциация консультантов, финансистов и аудиторов"</t>
+  </si>
+  <si>
+    <t>Саха (Якутия)</t>
+  </si>
+  <si>
+    <t>677000, г. Якутск, пр. Ленина 4, корп.2, оф. 106</t>
+  </si>
+  <si>
+    <t>acfa_np@mail.ru</t>
+  </si>
+  <si>
+    <t>Сопровождение НКО по сдаче отчетности и ведению бухгалтерского учета, Сопровождение регистрации НКО в Минюсте РФ, Продвижение НКО на информационном ресурсе orientir-runo.ru</t>
+  </si>
+  <si>
+    <t>Система наставничества НКО по вопросам делопроизводства и бухгалтерского учета как эффективный инструмент устойчивого развития институтов гражданского общества</t>
+  </si>
+  <si>
+    <t>Бременские консультанты</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург, ул. Парашютная, д. 42, к.2</t>
+  </si>
+  <si>
+    <t>https://www.bremenconsultants.ru</t>
+  </si>
+  <si>
+    <t>we@bremenconsultants.ru</t>
+  </si>
+  <si>
+    <t>Региональная общественная молодежная организация поддержки и развития социально значимых инициатив Красноярского края "Перспектива"</t>
+  </si>
+  <si>
+    <t>Красноярский край, Краснотуранский район, с. Краснотуранск, ул. Ленина, 63</t>
+  </si>
+  <si>
+    <t>cms-rc@yandex.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Центр управленческих кадров"</t>
+  </si>
+  <si>
+    <t>Белгородская область</t>
+  </si>
+  <si>
+    <t>308015, г.Белгород, ул.Победы, 85, корп.17</t>
+  </si>
+  <si>
+    <t>https://cuk.nko31.ru</t>
+  </si>
+  <si>
+    <t>c.u.k@yandex.ru</t>
+  </si>
+  <si>
+    <t>Кейс-конференция "Социальное предпринимательство социальное проектирование в НКО"</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Муниципальный институт развития некоммерческих организаций" АНО "МИР НКО"</t>
+  </si>
+  <si>
+    <t>Белгородская область, город Старый Оскол, м-н Макаренко, д.16</t>
+  </si>
+  <si>
+    <t>https://mir.nko31.ru/</t>
+  </si>
+  <si>
+    <t>mir.nko@mail.ru</t>
+  </si>
+  <si>
+    <t>КЛУБ НКО, Экосистема НКО. Партнерство</t>
+  </si>
+  <si>
+    <t>Экосистема НКО "Партнерство", «Ресурсный центр «МИР НКО»</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Методический и информационно-аналитический ресурсный центр некоммерческих организаций "ЭРА"</t>
+  </si>
+  <si>
+    <t>683038 г. Петропавловск-Камчатский, пр-кт Циолковского, д.23, кв. 44</t>
+  </si>
+  <si>
+    <t>mir-center.era@mail.ru</t>
+  </si>
+  <si>
+    <t>ЭРА компетенций, Мобильна студия "ПроДействие": искусство созидать, Мобильная студия "ПроДействие": искусство созидать"</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Центр социальных инициатив «Единство»</t>
+  </si>
+  <si>
+    <t>30964, Белгородская область, г. Новый Оскол, ул. Красноармейская, д. 2</t>
+  </si>
+  <si>
+    <t>https://edinstvo.nko31.ru/</t>
+  </si>
+  <si>
+    <t>n-noskoled@rambler.ru</t>
+  </si>
+  <si>
+    <t>Муниципальный ресурсный центр для НКО Корочанского района</t>
+  </si>
+  <si>
+    <t>Белгородская обл, г Короча, пл Васильева, д 13</t>
+  </si>
+  <si>
+    <t>http://usznkorocha.ru/</t>
+  </si>
+  <si>
+    <t>o.vodyakha18@gmail.com</t>
+  </si>
+  <si>
+    <t>АВТОНОМНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ РАЗВИТИЯ ГРАЖДАНСКОГО ОБЩЕСТВА И ПОДДЕРЖКИ НЕКОММЕРЧЕСКОГО СЕКТОРА "НКО.ПРО"</t>
+  </si>
+  <si>
+    <t>Татарстан</t>
+  </si>
+  <si>
+    <t>Татарстан Респ, г.о. город Казань, г Казань, ул Николая Ершова, д. 49В, помещ. 1005, офис 31Б</t>
+  </si>
+  <si>
+    <t>https://nkort.ru/</t>
+  </si>
+  <si>
+    <t>a.khanbikov@inbox.ru</t>
+  </si>
+  <si>
+    <t>АВТОНОМНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕСУРСНЫЙ ЦЕНТР СОЦИАЛЬНО ОРИЕНТИРОВАННЫХ НЕКОММЕРЧЕСКИХ ОРГАНИЗАЦИЙ "ГОРИЗОНТ"</t>
+  </si>
+  <si>
+    <t>Республика Татарстан, город Набережные Челны, Зеленая ул., д. 19</t>
+  </si>
+  <si>
+    <t>oryzhova@anogorizont.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация “Эко культура и технологии” (АНО ЭКИТ)</t>
   </si>
   <si>
     <t>Самарская область</t>
-  </si>
-[...757 lines deleted...]
-    <t>Автономная некоммерческая организация “Эко культура и технологии” (АНО ЭКИТ)</t>
   </si>
   <si>
     <t>Самара пр. Ленина 10</t>
   </si>
   <si>
     <t>https://xn--h1adz5b.xn--p1ai/</t>
   </si>
   <si>
     <t>serg.mtg@gmail.com</t>
   </si>
   <si>
     <t>АНО "Центр правовой и психологической помощи "Ориентир"</t>
   </si>
   <si>
     <t>Ханты-Мансийский АО</t>
   </si>
   <si>
     <t>Ханты - Мансийский автономный округ - Югра, г. Лангепас, ул. Дружбы Народов, д.27/1</t>
   </si>
   <si>
     <t>orientir_nko@mail.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация «Центр культурного и социального развития «Партнёр»</t>
   </si>
@@ -1604,51 +1526,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H86"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1924,1531 +1846,1416 @@
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
       <c r="F14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F15" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="G15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" t="s">
         <v>86</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>87</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>88</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F17" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="G17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
         <v>97</v>
       </c>
       <c r="E18" t="s">
         <v>98</v>
       </c>
       <c r="F18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" t="s">
         <v>101</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>102</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" t="s">
+        <v>96</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
         <v>105</v>
       </c>
-      <c r="B20" t="s">
+      <c r="E20" t="s">
         <v>106</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="F20" t="s">
         <v>107</v>
       </c>
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" t="s">
         <v>110</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>111</v>
       </c>
       <c r="E21" t="s">
         <v>112</v>
       </c>
       <c r="F21" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>114</v>
       </c>
       <c r="B22" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
         <v>115</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>116</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" t="s">
+        <v>120</v>
+      </c>
+      <c r="F23" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24" t="s">
+        <v>123</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>124</v>
+      </c>
+      <c r="E24" t="s">
+        <v>125</v>
+      </c>
+      <c r="F24" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F25" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B26" t="s">
+        <v>132</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>133</v>
+      </c>
+      <c r="E26" t="s">
+        <v>134</v>
+      </c>
+      <c r="F26" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>136</v>
+      </c>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" t="s">
+        <v>137</v>
+      </c>
+      <c r="E27" t="s">
+        <v>138</v>
+      </c>
+      <c r="F27" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>140</v>
+      </c>
+      <c r="B28" t="s">
+        <v>141</v>
+      </c>
+      <c r="C28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" t="s">
+        <v>142</v>
+      </c>
+      <c r="E28" t="s">
+        <v>143</v>
+      </c>
+      <c r="F28" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>49</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F29" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B30" t="s">
-        <v>29</v>
+        <v>149</v>
       </c>
       <c r="C30" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E30" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F30" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B31" t="s">
-        <v>158</v>
+        <v>35</v>
       </c>
       <c r="C31" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D31" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E31" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="F31" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B32" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="F32" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B33" t="s">
-        <v>166</v>
+        <v>91</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D33" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E33" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="F33" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B34" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="C34" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="E34" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="F34" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>169</v>
+      </c>
+      <c r="B35" t="s">
+        <v>110</v>
+      </c>
+      <c r="C35" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" t="s">
+        <v>170</v>
+      </c>
+      <c r="E35" t="s">
+        <v>171</v>
+      </c>
+      <c r="F35" t="s">
+        <v>172</v>
+      </c>
+      <c r="G35" t="s">
+        <v>173</v>
+      </c>
+      <c r="H35" t="s">
         <v>174</v>
-      </c>
-[...10 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="C36" t="s">
         <v>23</v>
       </c>
       <c r="D36" t="s">
+        <v>177</v>
+      </c>
+      <c r="E36" t="s">
+        <v>178</v>
+      </c>
+      <c r="F36" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>180</v>
+      </c>
+      <c r="B37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>181</v>
+      </c>
+      <c r="E37" t="s">
         <v>182</v>
       </c>
-      <c r="B37" t="s">
-[...5 lines deleted...]
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>183</v>
       </c>
-      <c r="E37" t="s">
+      <c r="H37" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>185</v>
+      </c>
+      <c r="B38" t="s">
+        <v>91</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
         <v>186</v>
       </c>
-      <c r="B38" t="s">
-[...5 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>187</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>189</v>
+      </c>
+      <c r="B39" t="s">
+        <v>190</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>191</v>
+      </c>
+      <c r="E39" t="s">
         <v>192</v>
       </c>
-      <c r="B39" t="s">
+      <c r="F39" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>194</v>
+      </c>
+      <c r="B40" t="s">
+        <v>195</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>196</v>
+      </c>
+      <c r="E40" t="s">
         <v>197</v>
       </c>
-      <c r="B40" t="s">
-[...5 lines deleted...]
-      <c r="D40" t="s">
+      <c r="F40" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>199</v>
+      </c>
+      <c r="B41" t="s">
+        <v>49</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>200</v>
+      </c>
+      <c r="E41" t="s">
+        <v>201</v>
+      </c>
+      <c r="F41" t="s">
         <v>202</v>
-      </c>
-[...19 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B42" t="s">
+        <v>204</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>205</v>
+      </c>
+      <c r="E42" t="s">
+        <v>206</v>
+      </c>
+      <c r="F42" t="s">
+        <v>207</v>
+      </c>
+      <c r="G42" t="s">
         <v>208</v>
       </c>
-      <c r="B42" t="s">
-[...5 lines deleted...]
-      <c r="D42" t="s">
+      <c r="H42" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>210</v>
+      </c>
+      <c r="B43" t="s">
+        <v>211</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
         <v>212</v>
       </c>
-      <c r="B43" t="s">
+      <c r="E43" t="s">
         <v>213</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="F43" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>215</v>
+      </c>
+      <c r="B44" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>216</v>
+      </c>
+      <c r="F44" t="s">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B45" t="s">
-        <v>49</v>
+        <v>219</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F45" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>222</v>
+      </c>
+      <c r="B46" t="s">
+        <v>223</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>224</v>
+      </c>
+      <c r="E46" t="s">
+        <v>225</v>
+      </c>
+      <c r="F46" t="s">
         <v>226</v>
-      </c>
-[...19 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B47" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="E47" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="F47" t="s">
-        <v>237</v>
+        <v>231</v>
+      </c>
+      <c r="H47" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B48" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D48" t="s">
-        <v>239</v>
+        <v>234</v>
+      </c>
+      <c r="E48" t="s">
+        <v>235</v>
       </c>
       <c r="F48" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B49" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>243</v>
+        <v>238</v>
+      </c>
+      <c r="E49" t="s">
+        <v>239</v>
       </c>
       <c r="F49" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>241</v>
+      </c>
+      <c r="B50" t="s">
+        <v>242</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>243</v>
+      </c>
+      <c r="E50" t="s">
+        <v>244</v>
+      </c>
+      <c r="F50" t="s">
         <v>245</v>
       </c>
-      <c r="B50" t="s">
+      <c r="G50" t="s">
         <v>246</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="H50" t="s">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>248</v>
+      </c>
+      <c r="B51" t="s">
+        <v>91</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>249</v>
+      </c>
+      <c r="F51" t="s">
         <v>250</v>
       </c>
-      <c r="B51" t="s">
+      <c r="G51" t="s">
         <v>251</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="H51" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>253</v>
+      </c>
+      <c r="B52" t="s">
+        <v>70</v>
+      </c>
+      <c r="C52" t="s">
+        <v>30</v>
+      </c>
+      <c r="D52" t="s">
+        <v>254</v>
+      </c>
+      <c r="E52" t="s">
+        <v>255</v>
+      </c>
+      <c r="F52" t="s">
         <v>256</v>
       </c>
-      <c r="B52" t="s">
-[...5 lines deleted...]
-      <c r="D52" t="s">
+      <c r="G52" t="s">
         <v>257</v>
       </c>
-      <c r="E52" t="s">
+      <c r="H52" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>259</v>
+      </c>
+      <c r="B53" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" t="s">
         <v>261</v>
       </c>
       <c r="E53" t="s">
         <v>262</v>
       </c>
       <c r="F53" t="s">
         <v>263</v>
       </c>
+      <c r="G53" t="s">
+        <v>264</v>
+      </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B54" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E54" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F54" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G54" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="H54" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>271</v>
       </c>
       <c r="B55" t="s">
-        <v>101</v>
+        <v>272</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>272</v>
+        <v>273</v>
+      </c>
+      <c r="E55" t="s">
+        <v>274</v>
       </c>
       <c r="F55" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="G55" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B56" t="s">
-        <v>70</v>
+        <v>278</v>
       </c>
       <c r="C56" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F56" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G56" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H56" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B57" t="s">
-        <v>283</v>
+        <v>22</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D57" t="s">
         <v>284</v>
       </c>
       <c r="E57" t="s">
         <v>285</v>
       </c>
       <c r="F57" t="s">
         <v>286</v>
       </c>
-      <c r="G57" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>287</v>
+      </c>
+      <c r="B58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
         <v>288</v>
       </c>
-      <c r="B58" t="s">
+      <c r="F58" t="s">
         <v>289</v>
-      </c>
-[...13 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>290</v>
+      </c>
+      <c r="B59" t="s">
+        <v>291</v>
+      </c>
+      <c r="C59" t="s">
+        <v>23</v>
+      </c>
+      <c r="D59" t="s">
+        <v>292</v>
+      </c>
+      <c r="E59" t="s">
+        <v>293</v>
+      </c>
+      <c r="F59" t="s">
         <v>294</v>
       </c>
-      <c r="B59" t="s">
-[...5 lines deleted...]
-      <c r="D59" t="s">
+      <c r="H59" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>296</v>
+      </c>
+      <c r="B60" t="s">
+        <v>291</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>297</v>
+      </c>
+      <c r="E60" t="s">
         <v>298</v>
       </c>
-      <c r="B60" t="s">
+      <c r="F60" t="s">
         <v>299</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="G60" t="s">
         <v>300</v>
       </c>
-      <c r="E60" t="s">
+      <c r="H60" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>302</v>
+      </c>
+      <c r="B61" t="s">
+        <v>228</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>303</v>
+      </c>
+      <c r="F61" t="s">
         <v>304</v>
       </c>
-      <c r="B61" t="s">
+      <c r="H61" t="s">
         <v>305</v>
-      </c>
-[...13 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B62" t="s">
-        <v>22</v>
+        <v>291</v>
       </c>
       <c r="C62" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="E62" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="F62" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B63" t="s">
-        <v>101</v>
+        <v>291</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D63" t="s">
-        <v>315</v>
+        <v>311</v>
+      </c>
+      <c r="E63" t="s">
+        <v>312</v>
       </c>
       <c r="F63" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B64" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C64" t="s">
         <v>23</v>
       </c>
       <c r="D64" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E64" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F64" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B65" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F65" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>321</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B66" t="s">
-        <v>251</v>
+        <v>323</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D66" t="s">
-        <v>330</v>
+        <v>324</v>
+      </c>
+      <c r="E66" t="s">
+        <v>325</v>
       </c>
       <c r="F66" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="B67" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="F67" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B68" t="s">
-        <v>318</v>
+        <v>291</v>
       </c>
       <c r="C68" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="E68" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="F68" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B69" t="s">
-        <v>342</v>
+        <v>96</v>
       </c>
       <c r="C69" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="E69" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="F69" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="B70" t="s">
+        <v>211</v>
+      </c>
+      <c r="C70" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70" t="s">
+        <v>340</v>
+      </c>
+      <c r="E70" t="s">
+        <v>341</v>
+      </c>
+      <c r="F70" t="s">
         <v>342</v>
       </c>
-      <c r="C70" t="s">
-[...6 lines deleted...]
-        <v>348</v>
+      <c r="G70" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B71" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="C71" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="F71" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="B72" t="s">
-        <v>354</v>
+        <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>355</v>
+        <v>348</v>
+      </c>
+      <c r="E72" t="s">
+        <v>349</v>
       </c>
       <c r="F72" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="B73" t="s">
-        <v>318</v>
+        <v>352</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D73" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="E73" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="F73" t="s">
-        <v>360</v>
+        <v>355</v>
+      </c>
+      <c r="G73" t="s">
+        <v>356</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B74" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="C74" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D74" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="E74" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="F74" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B75" t="s">
-        <v>234</v>
+        <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D75" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="F75" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>363</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="B76" t="s">
-        <v>60</v>
+        <v>291</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="F76" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B77" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="E77" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="F77" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B78" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="C78" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="E78" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F78" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>375</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B79" t="s">
-        <v>101</v>
+        <v>377</v>
       </c>
       <c r="C79" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D79" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="E79" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="F79" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="B80" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>388</v>
+        <v>382</v>
+      </c>
+      <c r="E80" t="s">
+        <v>383</v>
       </c>
       <c r="F80" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B81" t="s">
-        <v>318</v>
+        <v>132</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81" t="s">
-        <v>391</v>
+        <v>386</v>
+      </c>
+      <c r="E81" t="s">
+        <v>387</v>
       </c>
       <c r="F81" t="s">
-        <v>392</v>
-[...99 lines deleted...]
-        <v>414</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>