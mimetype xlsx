--- v0 (2026-06-20)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -744,62 +744,50 @@
     <t>ЧРОО «Центр Волонтёрских Объединений»</t>
   </si>
   <si>
     <t>Челябинская область</t>
   </si>
   <si>
     <t>г. Челябинск, ул. Сони Кривой 75А, 6 этаж, офис 608</t>
   </si>
   <si>
     <t>http://rescentr.ru/</t>
   </si>
   <si>
     <t>chel.nko@mail.ru</t>
   </si>
   <si>
     <t>Автономная Некоммерческая организация дополнительного профессионального образования и консалтинга "Развитие"</t>
   </si>
   <si>
     <t>690106, КРАЙ ПРИМОРСКИЙ, ГОРОД ВЛАДИВОСТОК, УЛИЦА НЕРЧИНСКАЯ, ДОМ 40</t>
   </si>
   <si>
     <t>https://1vit.org/</t>
   </si>
   <si>
     <t>svetlana.b219@gmail.com</t>
-  </si>
-[...10 lines deleted...]
-    <t>bclub-ngo2014@mail.ru</t>
   </si>
   <si>
     <t>Благотворительный фонд «Созвездие сердец»</t>
   </si>
   <si>
     <t>г. Новосибирск, ул. Геодезическая, д. 4/1, этаж 2.</t>
   </si>
   <si>
     <t>http://sozvezdieserdec.ru/</t>
   </si>
   <si>
     <t>info@SozvezdieSerdec.ru</t>
   </si>
   <si>
     <t>АНО "Ресурсный центр поддержки некоммерческих организаций и гражданских инициатив"</t>
   </si>
   <si>
     <t>Ярославская область</t>
   </si>
   <si>
     <t>Ярославль, ул. Трефолева, 12, офисы №5, №6</t>
   </si>
   <si>
     <t>https://nko76.ru/</t>
   </si>
@@ -1199,51 +1187,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H55"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2214,198 +2202,178 @@
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>240</v>
       </c>
       <c r="B48" t="s">
         <v>164</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
         <v>241</v>
       </c>
       <c r="E48" t="s">
         <v>242</v>
       </c>
       <c r="F48" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>244</v>
       </c>
       <c r="B49" t="s">
-        <v>74</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
         <v>21</v>
       </c>
       <c r="D49" t="s">
         <v>245</v>
       </c>
       <c r="E49" t="s">
         <v>246</v>
       </c>
       <c r="F49" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>248</v>
       </c>
       <c r="B50" t="s">
-        <v>175</v>
+        <v>249</v>
       </c>
       <c r="C50" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E50" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F50" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B51" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E51" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F51" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B52" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D52" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E52" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F52" t="s">
-        <v>261</v>
+        <v>262</v>
+      </c>
+      <c r="G52" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B53" t="s">
-        <v>263</v>
+        <v>50</v>
       </c>
       <c r="C53" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E53" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F53" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G53" t="s">
-        <v>267</v>
+        <v>268</v>
+      </c>
+      <c r="H53" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B54" t="s">
-        <v>50</v>
+        <v>180</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E54" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="F54" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="G54" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H54" t="s">
-        <v>273</v>
-[...12 lines deleted...]
-      <c r="D55" t="s">
         <v>275</v>
-      </c>
-[...10 lines deleted...]
-        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>