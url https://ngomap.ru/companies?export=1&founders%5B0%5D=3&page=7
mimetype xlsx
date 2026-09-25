--- v0 (2026-05-23)
+++ v1 (2026-09-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="878">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="834">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -689,62 +689,50 @@
   <si>
     <t>mir-center.era@mail.ru</t>
   </si>
   <si>
     <t>ЭРА компетенций, Мобильна студия "ПроДействие": искусство созидать, Мобильная студия "ПроДействие": искусство созидать"</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Муниципальный институт развития некоммерческих организаций" АНО "МИР НКО"</t>
   </si>
   <si>
     <t>Белгородская область, город Старый Оскол, м-н Макаренко, д.16</t>
   </si>
   <si>
     <t>https://mir.nko31.ru/</t>
   </si>
   <si>
     <t>mir.nko@mail.ru</t>
   </si>
   <si>
     <t>КЛУБ НКО, Экосистема НКО. Партнерство</t>
   </si>
   <si>
     <t>Экосистема НКО "Партнерство", «Ресурсный центр «МИР НКО»</t>
   </si>
   <si>
-    <t>Проект "Третий сектор: бухгалтерия для НКО"</t>
-[...10 lines deleted...]
-  <si>
     <t>Автономная некоммерческая организация "Центр управленческих кадров"</t>
   </si>
   <si>
     <t>308015, г.Белгород, ул.Победы, 85, корп.17</t>
   </si>
   <si>
     <t>https://cuk.nko31.ru</t>
   </si>
   <si>
     <t>c.u.k@yandex.ru</t>
   </si>
   <si>
     <t>Кейс-конференция "Социальное предпринимательство социальное проектирование в НКО"</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки НКО "Вместе"</t>
   </si>
   <si>
     <t>188561, Ленинградская обл., Сланцевский р-н, г. Сланцы, ул. Ломоносова, д. 25/1, кв. 2</t>
   </si>
   <si>
     <t>https://rescentr47.ru/</t>
   </si>
   <si>
     <t>ano.rc.vmeste@gmail.com</t>
@@ -761,68 +749,50 @@
   <si>
     <t>http://ecopatriot.ru/</t>
   </si>
   <si>
     <t>ano.epi@mail.ru</t>
   </si>
   <si>
     <t>По карте памяти шагая, ЭКОПАТРИОТ</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация правовой и учебно-методической поддержки социальных инициатив «Правовой ресурсный центр «Третий сектор»</t>
   </si>
   <si>
     <t>Свердловская область, г. Екатеринбург, ул. Хохрякова, 104, офис 318</t>
   </si>
   <si>
     <t>https://ural-nko.ru</t>
   </si>
   <si>
     <t>ural-nko@mail.ru</t>
   </si>
   <si>
     <t>Образовательный центр "Факультет НКО", Журнал "Руководитель НКО", Конкурс "Информационная открытость НКО"</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
-[...16 lines deleted...]
-  <si>
     <t>АНО Вектор помощи</t>
   </si>
   <si>
     <t>Хабаровский край Верхнебуреинский район Новый Ургал 60 лет образования СССР д 2</t>
   </si>
   <si>
     <t>http://vektorpomoshi.ru/</t>
   </si>
   <si>
     <t>ano.vektorpomoshi@yandex.ru</t>
   </si>
   <si>
     <t>Региональная общественная молодежная организация поддержки и развития социально значимых инициатив Красноярского края "Перспектива"</t>
   </si>
   <si>
     <t>Красноярский край, Краснотуранский район, с. Краснотуранск, ул. Ленина, 63</t>
   </si>
   <si>
     <t>cms-rc@yandex.ru</t>
   </si>
   <si>
     <t>Бременские консультанты</t>
   </si>
   <si>
     <t>Санкт-Петербург, ул. Парашютная, д. 42, к.2</t>
@@ -875,62 +845,50 @@
   <si>
     <t>Ижевск, ул. Красногеройская 63б</t>
   </si>
   <si>
     <t>https://kreativniy.com</t>
   </si>
   <si>
     <t>kreativkapital@gmail.com</t>
   </si>
   <si>
     <t>Ассоциация «Все вместе»</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>129090, г. Москва, Протопоповский пер, д. 25, стр.1</t>
   </si>
   <si>
     <t>https://wse-wmeste.ru/</t>
   </si>
   <si>
     <t>info@wse-wmeste.ru</t>
   </si>
   <si>
-    <t>Ванинская районная социально-экологическая общественная организация "ПОБЕРЕЖЬЕ"</t>
-[...10 lines deleted...]
-  <si>
     <t>Региональная общественная организация Ханты-Мансийского автономного округа - Югры "Центр поддержки семьи"</t>
   </si>
   <si>
     <t>Нижневартовск, ул. Интернациональная, 20-Б</t>
   </si>
   <si>
     <t>http://semeika.tilda.ws/</t>
   </si>
   <si>
     <t>semeika@ro.ru</t>
   </si>
   <si>
     <t>Экологическое просвещение и содействие оздоровлению природных ресурсов, Социально-благотворительный проект "Помоги продержаться", Фестиваль отцов, Фестиваль для семей, ожидающих рождения ребенка "Благовест"</t>
   </si>
   <si>
     <t>Обучение специалистов сферы семейного устройства и подготовки граждан, выразивших желание принять ребенка, оставшегося без попечения родителей</t>
   </si>
   <si>
     <t>АНО РЦ Октябрьского района</t>
   </si>
   <si>
     <t>628126, АВТОНОМНЫЙ ОКРУГ ХАНТЫ-МАНСИЙСКИЙ АВТОНОМНЫЙ ОКРУГ - ЮГРА, РАЙОН ОКТЯБРЬСКИЙ, ПОСЕЛОК ГОРОДСКОГО ТИПА ПРИОБЬЕ, УЛИЦА Югорская д.5</t>
   </si>
   <si>
     <t>anorts2021@mail.ru</t>
@@ -1598,68 +1556,50 @@
   <si>
     <t>Ассоциация «Информационно-аналитический Центр развития гражданских инициатив» (НП «ИнА-Центр»)</t>
   </si>
   <si>
     <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3</t>
   </si>
   <si>
     <t>http://xn--80akhucsn3a.xn--p1ai/</t>
   </si>
   <si>
     <t>inacenter@scisc.ru</t>
   </si>
   <si>
     <t>Благотворительный фонд поддержки общественных инициатив "СИБИРСКИЙ"</t>
   </si>
   <si>
     <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3, к.31</t>
   </si>
   <si>
     <t>http://siberiancenter.ru</t>
   </si>
   <si>
     <t>tatyana@siberiancenter.ru</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
-[...16 lines deleted...]
-  <si>
     <t>Автономная некоммерческая культурно-просветительская организация "ТОЧКА РОСТА"</t>
   </si>
   <si>
     <t>Хабаровск, Саратовский переулок, кв. 4</t>
   </si>
   <si>
     <t>http://ngo27.ru/ru/</t>
   </si>
   <si>
     <t>ano.rosta@mail.ru</t>
   </si>
   <si>
     <t>Служба сопровождения гражданских инициатив: управление изменениями, Служба сопровождения гражданских инициатив: курс на устойчивость!</t>
   </si>
   <si>
     <t>Фонд целевого капитала Пермского университета</t>
   </si>
   <si>
     <t>г. Пермь, ул. Букирева 15</t>
   </si>
   <si>
     <t>https://fond.psu.ru</t>
   </si>
   <si>
     <t>endowment@psu.ru</t>
@@ -2006,83 +1946,50 @@
   <si>
     <t>Некоммерческая организация - Ассоциация "Национальная Ассоциация благотворительных организаций"</t>
   </si>
   <si>
     <t>г. Москва</t>
   </si>
   <si>
     <t>http://nasbor.ru/</t>
   </si>
   <si>
     <t>hananashvili@mail.ru</t>
   </si>
   <si>
     <t>Некоммерческое партнерство "Альянс фондов местных сообществ Пермского края"</t>
   </si>
   <si>
     <t>614990, г.Пермь, ул. Советская, 51а</t>
   </si>
   <si>
     <t>http://fmspk.org/</t>
   </si>
   <si>
     <t>consaltingperm@list.ru</t>
   </si>
   <si>
-    <t>Региональная общественная организация "Центр поддержки и развития некоммерческих организаций Ямала"</t>
-[...31 lines deleted...]
-  <si>
     <t>Автономная некоммерческая организация "Дальневосточный институт содействия общественному развитию"</t>
   </si>
   <si>
     <t>Хабаровский край, город Хабаровск</t>
   </si>
   <si>
     <t>http://anodvisor-khv.ru/</t>
   </si>
   <si>
     <t>pechenuksp@mail.ru</t>
   </si>
   <si>
     <t>Благотворительный фонд местного сообщества "Первоуральск - 21 век"</t>
   </si>
   <si>
     <t>г. Первоуральск, ул. Ватутина 43, оф.</t>
   </si>
   <si>
     <t>http://f21vek.ru/</t>
   </si>
   <si>
     <t>fond21vek@mail.ru</t>
   </si>
   <si>
     <t>Соликамская городская общественная организация инвалидов "ЛУЧ"</t>
@@ -2099,62 +2006,50 @@
   <si>
     <t>Красноярская региональная общественная организация "Ассоциация развития гражданского общества"</t>
   </si>
   <si>
     <t>Красноярский край, г.Железногорск, ул.Молодежная, 2</t>
   </si>
   <si>
     <t>http://kroo-argo.ru/</t>
   </si>
   <si>
     <t>kroo.argo@gmail.com</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки некоммерческих организаций Воронежской области «Воронежский Дом НКО»</t>
   </si>
   <si>
     <t>394036 г. Воронеж, ул. 25 Октября, д.45, 6 этаж</t>
   </si>
   <si>
     <t>http://nkovrn.ru/</t>
   </si>
   <si>
     <t>rcnko@mail.ru</t>
   </si>
   <si>
-    <t>Автономная Некоммерческая Организация (по предоставлению социально-правовых услуг) "Открытая Альтернатива"</t>
-[...10 lines deleted...]
-  <si>
     <t>АНО «Информационная культура»</t>
   </si>
   <si>
     <t>Москва, Малый Кисельный переулок, дом 1/9, офис 402</t>
   </si>
   <si>
     <t>https://www.infoculture.ru/</t>
   </si>
   <si>
     <t>infoculture@infoculture.ru</t>
   </si>
   <si>
     <t>Исследования НКО</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Общественный центр социальных инициатив"</t>
   </si>
   <si>
     <t>347810 Россия, Ростовская обл., г. Каменск-Шахтинский, пр. К. Маркса, д. 28, к. 9</t>
   </si>
   <si>
     <t>https://anoocsi.ru/</t>
   </si>
   <si>
     <t>anoocsi@yandex.ru</t>
@@ -2447,132 +2342,105 @@
   <si>
     <t>НО «Благотворительный фонд «Даунсайд Ап»</t>
   </si>
   <si>
     <t>105043, Москва, 3-я Парковая 14А</t>
   </si>
   <si>
     <t>https://downsideup.org/ru</t>
   </si>
   <si>
     <t>info@downsideup.org</t>
   </si>
   <si>
     <t>Автономная Некоммерческая организация дополнительного профессионального образования и консалтинга "Развитие"</t>
   </si>
   <si>
     <t>690106, КРАЙ ПРИМОРСКИЙ, ГОРОД ВЛАДИВОСТОК, УЛИЦА НЕРЧИНСКАЯ, ДОМ 40</t>
   </si>
   <si>
     <t>https://1vit.org/</t>
   </si>
   <si>
     <t>svetlana.b219@gmail.com</t>
   </si>
   <si>
-    <t>Благотворительный фонд "Дорога к дому"</t>
-[...13 lines deleted...]
-  <si>
     <t>Санкт-Петербургская Региональная благотворительная общественная организация «Благотворительное общество "Невский Ангел"»</t>
   </si>
   <si>
     <t>196191, Санкт-Петербург, ул. Варшавская, д. 51, к.1, литер А,СПб ГКУ «Центр международных гуманитарных связей», помещение №16</t>
   </si>
   <si>
     <t>http://www.kdobru.ru/</t>
   </si>
   <si>
     <t>dobrovolec.spb@gmail.com</t>
   </si>
   <si>
     <t>«Вектор добровольчества - от поддержки к сотрудничеству», "ВЕКТОР ДОБРОВОЛЬЧЕСТВА - ЭФФЕКТИВНОСТЬ"</t>
   </si>
   <si>
-    <t>Ассоциация «Клуб бухгалтеров и аудиторов некоммерческих организаций»</t>
-[...10 lines deleted...]
-  <si>
     <t>Благотворительный фонд «Созвездие сердец»</t>
   </si>
   <si>
     <t>г. Новосибирск, ул. Геодезическая, д. 4/1, этаж 2.</t>
   </si>
   <si>
     <t>http://sozvezdieserdec.ru/</t>
   </si>
   <si>
     <t>info@SozvezdieSerdec.ru</t>
   </si>
   <si>
     <t>АНО "Ресурсный центр поддержки некоммерческих организаций и гражданских инициатив"</t>
   </si>
   <si>
     <t>Ярославская область</t>
   </si>
   <si>
     <t>Ярославль, ул. Трефолева, 12, офисы №5, №6</t>
   </si>
   <si>
     <t>https://nko76.ru/</t>
   </si>
   <si>
     <t>nko@nko76.ru</t>
   </si>
   <si>
     <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
   </si>
   <si>
     <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
   </si>
   <si>
-    <t>http://www.sluzhenye.org/</t>
+    <t>https://sluzhenye-nn.ru/</t>
   </si>
   <si>
     <t>sluzhenye@gmail.com</t>
   </si>
   <si>
-    <t>ОтЛИЧНОЕ ДЕЛО , Конкурс "Призвание-НКО" , Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
+    <t>ОтЛИЧНОЕ ДЕЛО, Конкурс "Призвание-НКО", Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
   </si>
   <si>
     <t>Стратегия ресурсной поддержки НКО Приволжья, Антикризисная ресурсная поддержка сети РЦ СО НКО Приволжья, Ресурсный калейдоскоп. Перезагрузка, Шире круг. Ресурсный калейдоскоп в глубинке приволжья, Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья, Программа «СО НКО Приволжья», НКО Приволжья. Снова вместе, Расширяем Круг Благотворителей, Партнёрство РЦ для НКО Приволжья</t>
   </si>
   <si>
     <t>Благотворительный Фонд развития города Тюмени</t>
   </si>
   <si>
     <t>625048, г. Тюмень, ул. Малыгина 51</t>
   </si>
   <si>
     <t>http://www.cftyumen.ru/</t>
   </si>
   <si>
     <t>info@cftyumen.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация «Центр развития социально-культурных инициатив и благотворительности «БлагоСфера»»</t>
   </si>
   <si>
     <t>Москва, 1-й Боткинский проезд, д. 7 стр. 1</t>
   </si>
   <si>
     <t>http://blagosfera.space</t>
   </si>
@@ -2993,51 +2861,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H193"/>
+  <dimension ref="A1:H184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3984,3072 +3852,2868 @@
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
         <v>220</v>
       </c>
       <c r="E48" t="s">
         <v>221</v>
       </c>
       <c r="F48" t="s">
         <v>222</v>
       </c>
       <c r="G48" t="s">
         <v>223</v>
       </c>
       <c r="H48" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>225</v>
       </c>
       <c r="B49" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="C49" t="s">
         <v>40</v>
       </c>
       <c r="D49" t="s">
         <v>226</v>
       </c>
       <c r="E49" t="s">
         <v>227</v>
       </c>
       <c r="F49" t="s">
         <v>228</v>
       </c>
+      <c r="H49" t="s">
+        <v>229</v>
+      </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B50" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E50" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F50" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="H50" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>234</v>
       </c>
       <c r="B51" t="s">
-        <v>24</v>
+        <v>235</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D51" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E51" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F51" t="s">
-        <v>237</v>
+        <v>238</v>
+      </c>
+      <c r="G51" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B52" t="s">
-        <v>239</v>
+        <v>143</v>
       </c>
       <c r="C52" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="D52" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E52" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F52" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G52" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B53" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E53" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F53" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="G53" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>249</v>
       </c>
       <c r="B54" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
         <v>250</v>
       </c>
-      <c r="E54" t="s">
+      <c r="F54" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>252</v>
+      </c>
+      <c r="B55" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55" t="s">
+        <v>253</v>
+      </c>
+      <c r="E55" t="s">
+        <v>254</v>
+      </c>
+      <c r="F55" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>256</v>
+      </c>
+      <c r="B56" t="s">
+        <v>257</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>258</v>
+      </c>
+      <c r="F56" t="s">
         <v>259</v>
       </c>
-      <c r="B56" t="s">
-[...5 lines deleted...]
-      <c r="D56" t="s">
+      <c r="G56" t="s">
         <v>260</v>
       </c>
-      <c r="F56" t="s">
+      <c r="H56" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>262</v>
       </c>
       <c r="B57" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="C57" t="s">
         <v>40</v>
       </c>
       <c r="D57" t="s">
         <v>263</v>
       </c>
       <c r="E57" t="s">
         <v>264</v>
       </c>
       <c r="F57" t="s">
         <v>265</v>
       </c>
+      <c r="H57" t="s">
+        <v>266</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B58" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>268</v>
+        <v>269</v>
+      </c>
+      <c r="E58" t="s">
+        <v>270</v>
       </c>
       <c r="F58" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="H58" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>272</v>
       </c>
       <c r="B59" t="s">
-        <v>75</v>
+        <v>273</v>
       </c>
       <c r="C59" t="s">
         <v>40</v>
       </c>
       <c r="D59" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E59" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F59" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="H59" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>277</v>
       </c>
       <c r="B60" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" t="s">
+        <v>61</v>
+      </c>
+      <c r="D60" t="s">
         <v>278</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>279</v>
       </c>
-      <c r="E60" t="s">
+      <c r="F60" t="s">
         <v>280</v>
       </c>
-      <c r="F60" t="s">
+      <c r="G60" t="s">
         <v>281</v>
+      </c>
+      <c r="H60" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B61" t="s">
-        <v>283</v>
+        <v>125</v>
       </c>
       <c r="C61" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D61" t="s">
         <v>284</v>
       </c>
-      <c r="E61" t="s">
+      <c r="F61" t="s">
         <v>285</v>
       </c>
-      <c r="F61" t="s">
+      <c r="G61" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>287</v>
       </c>
       <c r="B62" t="s">
-        <v>130</v>
+        <v>288</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E62" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F62" t="s">
-        <v>290</v>
+        <v>291</v>
+      </c>
+      <c r="G62" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B63" t="s">
-        <v>125</v>
+        <v>294</v>
       </c>
       <c r="C63" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D63" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E63" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="F63" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="G63" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B64" t="s">
-        <v>125</v>
+        <v>300</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>298</v>
+        <v>301</v>
+      </c>
+      <c r="E64" t="s">
+        <v>302</v>
       </c>
       <c r="F64" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B65" t="s">
-        <v>302</v>
+        <v>273</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D65" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E65" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F65" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>307</v>
+      </c>
+      <c r="H65" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B66" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D66" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F66" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="G66" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>313</v>
       </c>
       <c r="B67" t="s">
         <v>314</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D67" t="s">
         <v>315</v>
       </c>
       <c r="E67" t="s">
         <v>316</v>
       </c>
       <c r="F67" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>318</v>
       </c>
       <c r="B68" t="s">
-        <v>283</v>
+        <v>319</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="D68" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E68" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F68" t="s">
-        <v>321</v>
+        <v>322</v>
+      </c>
+      <c r="G68" t="s">
+        <v>323</v>
       </c>
       <c r="H68" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B69" t="s">
-        <v>324</v>
+        <v>83</v>
       </c>
       <c r="C69" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F69" t="s">
-        <v>326</v>
+        <v>327</v>
+      </c>
+      <c r="G69" t="s">
+        <v>328</v>
+      </c>
+      <c r="H69" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B70" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E70" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="F70" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B71" t="s">
-        <v>333</v>
+        <v>235</v>
       </c>
       <c r="C71" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E71" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F71" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="G71" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H71" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B72" t="s">
-        <v>83</v>
+        <v>314</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>340</v>
+        <v>342</v>
+      </c>
+      <c r="E72" t="s">
+        <v>343</v>
       </c>
       <c r="F72" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="G72" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H72" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B73" t="s">
-        <v>345</v>
+        <v>273</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D73" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F73" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B74" t="s">
-        <v>239</v>
+        <v>314</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E74" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F74" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="G74" t="s">
         <v>353</v>
       </c>
       <c r="H74" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>355</v>
       </c>
       <c r="B75" t="s">
-        <v>328</v>
+        <v>273</v>
       </c>
       <c r="C75" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D75" t="s">
         <v>356</v>
       </c>
       <c r="E75" t="s">
         <v>357</v>
       </c>
       <c r="F75" t="s">
         <v>358</v>
       </c>
-      <c r="G75" t="s">
+      <c r="H75" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>360</v>
+      </c>
+      <c r="B76" t="s">
+        <v>212</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
         <v>361</v>
       </c>
-      <c r="B76" t="s">
-[...5 lines deleted...]
-      <c r="D76" t="s">
+      <c r="E76" t="s">
         <v>362</v>
       </c>
       <c r="F76" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>364</v>
       </c>
       <c r="B77" t="s">
-        <v>328</v>
+        <v>165</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
         <v>365</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77" t="s">
         <v>366</v>
       </c>
-      <c r="F77" t="s">
+      <c r="H77" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B78" t="s">
-        <v>283</v>
+        <v>120</v>
       </c>
       <c r="C78" t="s">
         <v>40</v>
       </c>
       <c r="D78" t="s">
+        <v>369</v>
+      </c>
+      <c r="E78" t="s">
         <v>370</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B79" t="s">
         <v>212</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
+        <v>373</v>
+      </c>
+      <c r="E79" t="s">
+        <v>374</v>
+      </c>
+      <c r="F79" t="s">
         <v>375</v>
       </c>
-      <c r="E79" t="s">
+      <c r="H79" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B80" t="s">
         <v>165</v>
       </c>
       <c r="C80" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D80" t="s">
+        <v>378</v>
+      </c>
+      <c r="F80" t="s">
         <v>379</v>
       </c>
-      <c r="F80" t="s">
+      <c r="G80" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>381</v>
+      </c>
+      <c r="B81" t="s">
         <v>382</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D81" t="s">
         <v>383</v>
       </c>
       <c r="E81" t="s">
         <v>384</v>
       </c>
       <c r="F81" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>386</v>
       </c>
       <c r="B82" t="s">
-        <v>212</v>
+        <v>165</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" t="s">
         <v>387</v>
       </c>
       <c r="E82" t="s">
         <v>388</v>
       </c>
       <c r="F82" t="s">
         <v>389</v>
       </c>
-      <c r="H82" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>390</v>
+      </c>
+      <c r="B83" t="s">
         <v>391</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D83" t="s">
         <v>392</v>
       </c>
+      <c r="E83" t="s">
+        <v>393</v>
+      </c>
       <c r="F83" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="G83" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>395</v>
       </c>
       <c r="B84" t="s">
         <v>396</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" t="s">
         <v>397</v>
       </c>
-      <c r="E84" t="s">
+      <c r="F84" t="s">
         <v>398</v>
       </c>
-      <c r="F84" t="s">
+      <c r="G84" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>400</v>
       </c>
       <c r="B85" t="s">
-        <v>165</v>
+        <v>88</v>
       </c>
       <c r="C85" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D85" t="s">
         <v>401</v>
       </c>
       <c r="E85" t="s">
         <v>402</v>
       </c>
       <c r="F85" t="s">
         <v>403</v>
       </c>
+      <c r="H85" t="s">
+        <v>404</v>
+      </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B86" t="s">
-        <v>405</v>
+        <v>273</v>
       </c>
       <c r="C86" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D86" t="s">
         <v>406</v>
       </c>
       <c r="E86" t="s">
         <v>407</v>
       </c>
       <c r="F86" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>409</v>
       </c>
       <c r="B87" t="s">
+        <v>273</v>
+      </c>
+      <c r="C87" t="s">
+        <v>61</v>
+      </c>
+      <c r="D87" t="s">
         <v>410</v>
       </c>
-      <c r="C87" t="s">
-[...2 lines deleted...]
-      <c r="D87" t="s">
+      <c r="E87" t="s">
         <v>411</v>
       </c>
       <c r="F87" t="s">
         <v>412</v>
       </c>
-      <c r="G87" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>413</v>
+      </c>
+      <c r="B88" t="s">
         <v>414</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D88" t="s">
         <v>415</v>
       </c>
       <c r="E88" t="s">
         <v>416</v>
       </c>
       <c r="F88" t="s">
         <v>417</v>
       </c>
-      <c r="H88" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B89" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C89" t="s">
         <v>40</v>
       </c>
       <c r="D89" t="s">
+        <v>419</v>
+      </c>
+      <c r="E89" t="s">
         <v>420</v>
       </c>
-      <c r="E89" t="s">
+      <c r="F89" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>422</v>
+      </c>
+      <c r="B90" t="s">
+        <v>273</v>
+      </c>
+      <c r="C90" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90" t="s">
         <v>423</v>
       </c>
-      <c r="B90" t="s">
-[...5 lines deleted...]
-      <c r="D90" t="s">
+      <c r="E90" t="s">
         <v>424</v>
       </c>
-      <c r="E90" t="s">
+      <c r="F90" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>426</v>
+      </c>
+      <c r="B91" t="s">
+        <v>56</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
         <v>427</v>
       </c>
-      <c r="B91" t="s">
+      <c r="E91" t="s">
         <v>428</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+      <c r="F91" t="s">
         <v>429</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>430</v>
+      </c>
+      <c r="B92" t="s">
+        <v>431</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
         <v>432</v>
       </c>
-      <c r="B92" t="s">
-[...5 lines deleted...]
-      <c r="D92" t="s">
+      <c r="E92" t="s">
         <v>433</v>
       </c>
-      <c r="E92" t="s">
+      <c r="F92" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>435</v>
+      </c>
+      <c r="B93" t="s">
         <v>436</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D93" t="s">
         <v>437</v>
       </c>
-      <c r="E93" t="s">
+      <c r="F93" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>439</v>
+      </c>
+      <c r="B94" t="s">
+        <v>125</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
         <v>440</v>
       </c>
-      <c r="B94" t="s">
-[...5 lines deleted...]
-      <c r="D94" t="s">
+      <c r="F94" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>442</v>
+      </c>
+      <c r="B95" t="s">
+        <v>125</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>443</v>
+      </c>
+      <c r="F95" t="s">
         <v>444</v>
-      </c>
-[...13 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B96" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D96" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="F96" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B97" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F97" t="s">
-        <v>455</v>
+        <v>451</v>
+      </c>
+      <c r="G97" t="s">
+        <v>452</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>453</v>
+      </c>
+      <c r="B98" t="s">
+        <v>454</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>455</v>
+      </c>
+      <c r="F98" t="s">
         <v>456</v>
-      </c>
-[...10 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>457</v>
+      </c>
+      <c r="B99" t="s">
+        <v>396</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>458</v>
+      </c>
+      <c r="E99" t="s">
         <v>459</v>
       </c>
-      <c r="B99" t="s">
+      <c r="F99" t="s">
         <v>460</v>
-      </c>
-[...7 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>461</v>
+      </c>
+      <c r="B100" t="s">
+        <v>60</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>462</v>
+      </c>
+      <c r="E100" t="s">
         <v>463</v>
       </c>
-      <c r="B100" t="s">
-[...5 lines deleted...]
-      <c r="D100" t="s">
+      <c r="F100" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>465</v>
+      </c>
+      <c r="B101" t="s">
+        <v>466</v>
+      </c>
+      <c r="C101" t="s">
+        <v>40</v>
+      </c>
+      <c r="D101" t="s">
         <v>467</v>
       </c>
-      <c r="B101" t="s">
+      <c r="E101" t="s">
         <v>468</v>
       </c>
-      <c r="C101" t="s">
-[...2 lines deleted...]
-      <c r="D101" t="s">
+      <c r="F101" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>470</v>
+      </c>
+      <c r="B102" t="s">
+        <v>257</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
         <v>471</v>
       </c>
-      <c r="B102" t="s">
-[...5 lines deleted...]
-      <c r="D102" t="s">
+      <c r="E102" t="s">
         <v>472</v>
       </c>
-      <c r="E102" t="s">
+      <c r="F102" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>474</v>
+      </c>
+      <c r="B103" t="s">
+        <v>130</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
         <v>475</v>
       </c>
-      <c r="B103" t="s">
-[...5 lines deleted...]
-      <c r="D103" t="s">
+      <c r="F103" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>477</v>
+      </c>
+      <c r="B104" t="s">
+        <v>130</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
+        <v>478</v>
+      </c>
+      <c r="F104" t="s">
         <v>479</v>
-      </c>
-[...13 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>480</v>
+      </c>
+      <c r="B105" t="s">
+        <v>481</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>482</v>
+      </c>
+      <c r="E105" t="s">
+        <v>483</v>
+      </c>
+      <c r="F105" t="s">
         <v>484</v>
-      </c>
-[...13 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>485</v>
+      </c>
+      <c r="B106" t="s">
+        <v>165</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>486</v>
+      </c>
+      <c r="E106" t="s">
+        <v>487</v>
+      </c>
+      <c r="F106" t="s">
         <v>488</v>
       </c>
-      <c r="B106" t="s">
-[...5 lines deleted...]
-      <c r="D106" t="s">
+      <c r="H106" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>490</v>
+      </c>
+      <c r="B107" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
         <v>492</v>
       </c>
+      <c r="E107" t="s">
+        <v>493</v>
+      </c>
       <c r="F107" t="s">
-        <v>493</v>
+        <v>494</v>
+      </c>
+      <c r="G107" t="s">
+        <v>495</v>
+      </c>
+      <c r="H107" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B108" t="s">
-        <v>495</v>
+        <v>24</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E108" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F108" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B109" t="s">
-        <v>165</v>
+        <v>502</v>
       </c>
       <c r="C109" t="s">
         <v>10</v>
       </c>
       <c r="D109" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E109" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="F109" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B110" t="s">
-        <v>505</v>
+        <v>396</v>
       </c>
       <c r="C110" t="s">
         <v>10</v>
       </c>
       <c r="D110" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E110" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F110" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="G110" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>510</v>
+      </c>
+      <c r="B111" t="s">
+        <v>396</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
         <v>511</v>
       </c>
-      <c r="B111" t="s">
-[...5 lines deleted...]
-      <c r="D111" t="s">
+      <c r="E111" t="s">
         <v>512</v>
       </c>
-      <c r="E111" t="s">
+      <c r="F111" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>514</v>
+      </c>
+      <c r="B112" t="s">
+        <v>130</v>
+      </c>
+      <c r="C112" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" t="s">
         <v>515</v>
       </c>
-      <c r="B112" t="s">
+      <c r="E112" t="s">
         <v>516</v>
       </c>
-      <c r="C112" t="s">
-[...2 lines deleted...]
-      <c r="D112" t="s">
+      <c r="F112" t="s">
         <v>517</v>
       </c>
-      <c r="E112" t="s">
+      <c r="H112" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>519</v>
+      </c>
+      <c r="B113" t="s">
+        <v>310</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113" t="s">
         <v>520</v>
       </c>
-      <c r="B113" t="s">
-[...5 lines deleted...]
-      <c r="D113" t="s">
+      <c r="E113" t="s">
         <v>521</v>
       </c>
-      <c r="E113" t="s">
+      <c r="F113" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>523</v>
+      </c>
+      <c r="B114" t="s">
+        <v>130</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
         <v>524</v>
       </c>
-      <c r="B114" t="s">
-[...5 lines deleted...]
-      <c r="D114" t="s">
+      <c r="F114" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>526</v>
+      </c>
+      <c r="B115" t="s">
+        <v>454</v>
+      </c>
+      <c r="C115" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115" t="s">
+        <v>527</v>
+      </c>
+      <c r="E115" t="s">
         <v>528</v>
       </c>
-      <c r="B115" t="s">
-[...5 lines deleted...]
-      <c r="D115" t="s">
+      <c r="F115" t="s">
         <v>529</v>
-      </c>
-[...10 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B116" t="s">
-        <v>130</v>
+        <v>331</v>
       </c>
       <c r="C116" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D116" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="E116" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="F116" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>533</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="B117" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="C117" t="s">
         <v>40</v>
       </c>
       <c r="D117" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="E117" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="F117" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>538</v>
+      </c>
+      <c r="B118" t="s">
+        <v>454</v>
+      </c>
+      <c r="C118" t="s">
+        <v>61</v>
+      </c>
+      <c r="D118" t="s">
+        <v>539</v>
+      </c>
+      <c r="E118" t="s">
+        <v>540</v>
+      </c>
+      <c r="F118" t="s">
+        <v>541</v>
+      </c>
+      <c r="G118" t="s">
+        <v>542</v>
+      </c>
+      <c r="H118" t="s">
         <v>543</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B119" t="s">
-        <v>468</v>
+        <v>83</v>
       </c>
       <c r="C119" t="s">
         <v>40</v>
       </c>
       <c r="D119" t="s">
+        <v>545</v>
+      </c>
+      <c r="E119" t="s">
+        <v>546</v>
+      </c>
+      <c r="F119" t="s">
         <v>547</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>548</v>
+      </c>
+      <c r="B120" t="s">
+        <v>331</v>
+      </c>
+      <c r="C120" t="s">
+        <v>61</v>
+      </c>
+      <c r="D120" t="s">
+        <v>549</v>
+      </c>
+      <c r="E120" t="s">
         <v>550</v>
       </c>
-      <c r="B120" t="s">
-[...5 lines deleted...]
-      <c r="D120" t="s">
+      <c r="F120" t="s">
         <v>551</v>
-      </c>
-[...4 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>552</v>
+      </c>
+      <c r="B121" t="s">
+        <v>553</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
         <v>554</v>
       </c>
-      <c r="B121" t="s">
-[...5 lines deleted...]
-      <c r="D121" t="s">
+      <c r="F121" t="s">
         <v>555</v>
-      </c>
-[...4 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B122" t="s">
-        <v>468</v>
+        <v>273</v>
       </c>
       <c r="C122" t="s">
         <v>61</v>
       </c>
       <c r="D122" t="s">
+        <v>557</v>
+      </c>
+      <c r="E122" t="s">
+        <v>558</v>
+      </c>
+      <c r="F122" t="s">
         <v>559</v>
-      </c>
-[...10 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="B123" t="s">
-        <v>83</v>
+        <v>319</v>
       </c>
       <c r="C123" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="D123" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E123" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="F123" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B124" t="s">
-        <v>345</v>
+        <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D124" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E124" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="F124" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B125" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F125" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="B126" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
       <c r="C126" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="F126" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="B127" t="s">
-        <v>333</v>
+        <v>576</v>
       </c>
       <c r="C127" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="D127" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="E127" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="F127" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>580</v>
+      </c>
+      <c r="B128" t="s">
+        <v>581</v>
+      </c>
+      <c r="C128" t="s">
+        <v>40</v>
+      </c>
+      <c r="D128" t="s">
+        <v>582</v>
+      </c>
+      <c r="E128" t="s">
+        <v>583</v>
+      </c>
+      <c r="F128" t="s">
         <v>584</v>
-      </c>
-[...13 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>585</v>
+      </c>
+      <c r="B129" t="s">
+        <v>310</v>
+      </c>
+      <c r="C129" t="s">
+        <v>40</v>
+      </c>
+      <c r="D129" t="s">
+        <v>586</v>
+      </c>
+      <c r="E129" t="s">
+        <v>587</v>
+      </c>
+      <c r="F129" t="s">
         <v>588</v>
-      </c>
-[...10 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>589</v>
+      </c>
+      <c r="B130" t="s">
+        <v>19</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>590</v>
+      </c>
+      <c r="E130" t="s">
+        <v>591</v>
+      </c>
+      <c r="F130" t="s">
         <v>592</v>
-      </c>
-[...10 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B131" t="s">
-        <v>596</v>
+        <v>83</v>
       </c>
       <c r="C131" t="s">
         <v>40</v>
       </c>
       <c r="D131" t="s">
+        <v>594</v>
+      </c>
+      <c r="E131" t="s">
+        <v>595</v>
+      </c>
+      <c r="F131" t="s">
+        <v>596</v>
+      </c>
+      <c r="G131" t="s">
         <v>597</v>
       </c>
-      <c r="E131" t="s">
+      <c r="H131" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>599</v>
+      </c>
+      <c r="B132" t="s">
         <v>600</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
         <v>601</v>
       </c>
-      <c r="C132" t="s">
-[...2 lines deleted...]
-      <c r="D132" t="s">
+      <c r="E132" t="s">
         <v>602</v>
       </c>
-      <c r="E132" t="s">
+      <c r="F132" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>604</v>
+      </c>
+      <c r="B133" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="C133" t="s">
         <v>40</v>
       </c>
       <c r="D133" t="s">
         <v>606</v>
       </c>
       <c r="E133" t="s">
         <v>607</v>
       </c>
       <c r="F133" t="s">
         <v>608</v>
       </c>
+      <c r="G133" t="s">
+        <v>609</v>
+      </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B134" t="s">
-        <v>19</v>
+        <v>273</v>
       </c>
       <c r="C134" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D134" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E134" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F134" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B135" t="s">
-        <v>83</v>
+        <v>125</v>
       </c>
       <c r="C135" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E135" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F135" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="G135" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>618</v>
+      </c>
+      <c r="B136" t="s">
+        <v>100</v>
+      </c>
+      <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
         <v>619</v>
       </c>
-      <c r="B136" t="s">
+      <c r="E136" t="s">
         <v>620</v>
       </c>
-      <c r="C136" t="s">
-[...2 lines deleted...]
-      <c r="D136" t="s">
+      <c r="F136" t="s">
         <v>621</v>
       </c>
-      <c r="E136" t="s">
+      <c r="H136" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B137" t="s">
-        <v>625</v>
+        <v>120</v>
       </c>
       <c r="C137" t="s">
         <v>40</v>
       </c>
       <c r="D137" t="s">
+        <v>624</v>
+      </c>
+      <c r="E137" t="s">
+        <v>625</v>
+      </c>
+      <c r="F137" t="s">
         <v>626</v>
       </c>
-      <c r="E137" t="s">
+      <c r="G137" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>628</v>
+      </c>
+      <c r="B138" t="s">
+        <v>310</v>
+      </c>
+      <c r="C138" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" t="s">
+        <v>629</v>
+      </c>
+      <c r="E138" t="s">
         <v>630</v>
       </c>
-      <c r="B138" t="s">
-[...5 lines deleted...]
-      <c r="D138" t="s">
+      <c r="F138" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>632</v>
+      </c>
+      <c r="B139" t="s">
+        <v>454</v>
+      </c>
+      <c r="C139" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" t="s">
+        <v>633</v>
+      </c>
+      <c r="E139" t="s">
         <v>634</v>
       </c>
-      <c r="B139" t="s">
-[...5 lines deleted...]
-      <c r="D139" t="s">
+      <c r="F139" t="s">
         <v>635</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>636</v>
+      </c>
+      <c r="B140" t="s">
+        <v>273</v>
+      </c>
+      <c r="C140" t="s">
+        <v>40</v>
+      </c>
+      <c r="D140" t="s">
+        <v>637</v>
+      </c>
+      <c r="E140" t="s">
         <v>638</v>
       </c>
-      <c r="B140" t="s">
-[...5 lines deleted...]
-      <c r="D140" t="s">
+      <c r="F140" t="s">
         <v>639</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B141" t="s">
-        <v>120</v>
+        <v>310</v>
       </c>
       <c r="C141" t="s">
         <v>40</v>
       </c>
       <c r="D141" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="E141" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="F141" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>643</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="B142" t="s">
-        <v>324</v>
+        <v>130</v>
       </c>
       <c r="C142" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D142" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="E142" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="F142" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B143" t="s">
-        <v>468</v>
+        <v>143</v>
       </c>
       <c r="C143" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D143" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E143" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F143" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="B144" t="s">
-        <v>283</v>
+        <v>310</v>
       </c>
       <c r="C144" t="s">
         <v>40</v>
       </c>
       <c r="D144" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="E144" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="F144" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="B145" t="s">
-        <v>324</v>
+        <v>83</v>
       </c>
       <c r="C145" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E145" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F145" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="B146" t="s">
-        <v>405</v>
+        <v>29</v>
       </c>
       <c r="C146" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D146" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E146" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F146" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>669</v>
+        <v>663</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="B147" t="s">
-        <v>410</v>
+        <v>273</v>
       </c>
       <c r="C147" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D147" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="E147" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="F147" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>667</v>
+      </c>
+      <c r="H147" t="s">
+        <v>668</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="B148" t="s">
-        <v>130</v>
+        <v>314</v>
       </c>
       <c r="C148" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="E148" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="F148" t="s">
-        <v>678</v>
+        <v>672</v>
+      </c>
+      <c r="G148" t="s">
+        <v>673</v>
+      </c>
+      <c r="H148" t="s">
+        <v>674</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="B149" t="s">
-        <v>143</v>
+        <v>396</v>
       </c>
       <c r="C149" t="s">
         <v>40</v>
       </c>
       <c r="D149" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="F149" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="B150" t="s">
-        <v>324</v>
+        <v>130</v>
       </c>
       <c r="C150" t="s">
         <v>40</v>
       </c>
       <c r="D150" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="E150" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="F150" t="s">
-        <v>686</v>
+        <v>681</v>
+      </c>
+      <c r="G150" t="s">
+        <v>682</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="B151" t="s">
-        <v>83</v>
+        <v>605</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="E151" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="F151" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>687</v>
+      </c>
+      <c r="B152" t="s">
+        <v>688</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
+        <v>689</v>
+      </c>
+      <c r="E152" t="s">
+        <v>690</v>
+      </c>
+      <c r="F152" t="s">
         <v>691</v>
-      </c>
-[...13 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>692</v>
+      </c>
+      <c r="B153" t="s">
+        <v>319</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>693</v>
+      </c>
+      <c r="E153" t="s">
+        <v>694</v>
+      </c>
+      <c r="F153" t="s">
         <v>695</v>
       </c>
-      <c r="B153" t="s">
-[...5 lines deleted...]
-      <c r="D153" t="s">
+      <c r="G153" t="s">
         <v>696</v>
-      </c>
-[...4 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="B154" t="s">
-        <v>283</v>
+        <v>569</v>
       </c>
       <c r="C154" t="s">
         <v>40</v>
       </c>
       <c r="D154" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="F154" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>699</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>700</v>
+      </c>
+      <c r="B155" t="s">
+        <v>130</v>
+      </c>
+      <c r="C155" t="s">
+        <v>40</v>
+      </c>
+      <c r="D155" t="s">
+        <v>701</v>
+      </c>
+      <c r="E155" t="s">
+        <v>702</v>
+      </c>
+      <c r="F155" t="s">
+        <v>703</v>
+      </c>
+      <c r="H155" t="s">
         <v>704</v>
-      </c>
-[...19 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="B156" t="s">
-        <v>410</v>
+        <v>273</v>
       </c>
       <c r="C156" t="s">
         <v>40</v>
       </c>
       <c r="D156" t="s">
-        <v>711</v>
+        <v>706</v>
+      </c>
+      <c r="E156" t="s">
+        <v>707</v>
       </c>
       <c r="F156" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="B157" t="s">
-        <v>130</v>
+        <v>310</v>
       </c>
       <c r="C157" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="D157" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="E157" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="F157" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>712</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>713</v>
+      </c>
+      <c r="B158" t="s">
+        <v>24</v>
+      </c>
+      <c r="C158" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" t="s">
+        <v>714</v>
+      </c>
+      <c r="E158" t="s">
+        <v>715</v>
+      </c>
+      <c r="F158" t="s">
+        <v>716</v>
+      </c>
+      <c r="G158" t="s">
+        <v>717</v>
+      </c>
+      <c r="H158" t="s">
         <v>718</v>
-      </c>
-[...13 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>719</v>
+      </c>
+      <c r="B159" t="s">
+        <v>165</v>
+      </c>
+      <c r="C159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" t="s">
+        <v>720</v>
+      </c>
+      <c r="E159" t="s">
+        <v>721</v>
+      </c>
+      <c r="F159" t="s">
         <v>722</v>
       </c>
-      <c r="B159" t="s">
+      <c r="H159" t="s">
         <v>723</v>
-      </c>
-[...10 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>724</v>
+      </c>
+      <c r="B160" t="s">
+        <v>75</v>
+      </c>
+      <c r="C160" t="s">
+        <v>40</v>
+      </c>
+      <c r="D160" t="s">
+        <v>725</v>
+      </c>
+      <c r="E160" t="s">
+        <v>726</v>
+      </c>
+      <c r="F160" t="s">
         <v>727</v>
-      </c>
-[...16 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="B161" t="s">
-        <v>589</v>
+        <v>120</v>
       </c>
       <c r="C161" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D161" t="s">
-        <v>733</v>
+        <v>120</v>
       </c>
       <c r="F161" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>730</v>
+      </c>
+      <c r="B162" t="s">
+        <v>731</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" t="s">
+        <v>732</v>
+      </c>
+      <c r="E162" t="s">
+        <v>733</v>
+      </c>
+      <c r="F162" t="s">
+        <v>734</v>
+      </c>
+      <c r="G162" t="s">
         <v>735</v>
       </c>
-      <c r="B162" t="s">
-[...5 lines deleted...]
-      <c r="D162" t="s">
+      <c r="H162" t="s">
         <v>736</v>
-      </c>
-[...7 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="B163" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C163" t="s">
         <v>40</v>
       </c>
       <c r="D163" t="s">
+        <v>738</v>
+      </c>
+      <c r="E163" t="s">
+        <v>739</v>
+      </c>
+      <c r="F163" t="s">
+        <v>740</v>
+      </c>
+      <c r="H163" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>742</v>
+      </c>
+      <c r="B164" t="s">
+        <v>743</v>
+      </c>
+      <c r="C164" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" t="s">
         <v>744</v>
       </c>
-      <c r="B164" t="s">
-[...5 lines deleted...]
-      <c r="D164" t="s">
+      <c r="E164" t="s">
         <v>745</v>
       </c>
-      <c r="E164" t="s">
+      <c r="F164" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>747</v>
+      </c>
+      <c r="B165" t="s">
+        <v>688</v>
+      </c>
+      <c r="C165" t="s">
+        <v>40</v>
+      </c>
+      <c r="D165" t="s">
         <v>748</v>
       </c>
-      <c r="B165" t="s">
-[...5 lines deleted...]
-      <c r="D165" t="s">
+      <c r="E165" t="s">
         <v>749</v>
       </c>
-      <c r="E165" t="s">
+      <c r="F165" t="s">
         <v>750</v>
-      </c>
-[...7 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="B166" t="s">
-        <v>165</v>
+        <v>396</v>
       </c>
       <c r="C166" t="s">
         <v>10</v>
       </c>
       <c r="D166" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="F166" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="B167" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="C167" t="s">
         <v>40</v>
       </c>
       <c r="D167" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="F167" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
       <c r="B168" t="s">
-        <v>120</v>
+        <v>273</v>
       </c>
       <c r="C168" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D168" t="s">
-        <v>120</v>
+        <v>758</v>
+      </c>
+      <c r="E168" t="s">
+        <v>759</v>
       </c>
       <c r="F168" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="B169" t="s">
-        <v>766</v>
+        <v>310</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D169" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="E169" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="F169" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>771</v>
+        <v>643</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>772</v>
+        <v>764</v>
       </c>
       <c r="B170" t="s">
-        <v>283</v>
+        <v>446</v>
       </c>
       <c r="C170" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D170" t="s">
-        <v>773</v>
+        <v>765</v>
       </c>
       <c r="E170" t="s">
-        <v>774</v>
+        <v>766</v>
       </c>
       <c r="F170" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>767</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="B171" t="s">
-        <v>778</v>
+        <v>273</v>
       </c>
       <c r="C171" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D171" t="s">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="E171" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
       <c r="F171" t="s">
-        <v>781</v>
+        <v>771</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>782</v>
+        <v>772</v>
       </c>
       <c r="B172" t="s">
-        <v>723</v>
+        <v>481</v>
       </c>
       <c r="C172" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D172" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="E172" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="F172" t="s">
-        <v>785</v>
+        <v>775</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="B173" t="s">
-        <v>410</v>
+        <v>120</v>
       </c>
       <c r="C173" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D173" t="s">
-        <v>787</v>
+        <v>777</v>
+      </c>
+      <c r="E173" t="s">
+        <v>778</v>
       </c>
       <c r="F173" t="s">
-        <v>788</v>
+        <v>779</v>
+      </c>
+      <c r="H173" t="s">
+        <v>780</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="B174" t="s">
-        <v>94</v>
+        <v>396</v>
       </c>
       <c r="C174" t="s">
         <v>40</v>
       </c>
       <c r="D174" t="s">
-        <v>790</v>
+        <v>782</v>
+      </c>
+      <c r="E174" t="s">
+        <v>783</v>
       </c>
       <c r="F174" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="B175" t="s">
-        <v>283</v>
+        <v>786</v>
       </c>
       <c r="C175" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D175" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="E175" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F175" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
       <c r="B176" t="s">
-        <v>324</v>
+        <v>75</v>
       </c>
       <c r="C176" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D176" t="s">
-        <v>797</v>
+        <v>791</v>
       </c>
       <c r="E176" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F176" t="s">
-        <v>663</v>
+        <v>793</v>
+      </c>
+      <c r="G176" t="s">
+        <v>794</v>
+      </c>
+      <c r="H176" t="s">
+        <v>795</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>796</v>
+      </c>
+      <c r="B177" t="s">
+        <v>436</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>797</v>
+      </c>
+      <c r="E177" t="s">
+        <v>798</v>
+      </c>
+      <c r="F177" t="s">
         <v>799</v>
-      </c>
-[...13 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>800</v>
+      </c>
+      <c r="B178" t="s">
+        <v>273</v>
+      </c>
+      <c r="C178" t="s">
+        <v>40</v>
+      </c>
+      <c r="D178" t="s">
+        <v>801</v>
+      </c>
+      <c r="E178" t="s">
+        <v>802</v>
+      </c>
+      <c r="F178" t="s">
         <v>803</v>
-      </c>
-[...13 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>804</v>
+      </c>
+      <c r="B179" t="s">
+        <v>310</v>
+      </c>
+      <c r="C179" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" t="s">
+        <v>805</v>
+      </c>
+      <c r="E179" t="s">
+        <v>806</v>
+      </c>
+      <c r="F179" t="s">
         <v>807</v>
       </c>
-      <c r="B179" t="s">
-[...5 lines deleted...]
-      <c r="D179" t="s">
+      <c r="G179" t="s">
         <v>808</v>
-      </c>
-[...4 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>809</v>
+      </c>
+      <c r="B180" t="s">
+        <v>396</v>
+      </c>
+      <c r="C180" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" t="s">
+        <v>507</v>
+      </c>
+      <c r="E180" t="s">
+        <v>810</v>
+      </c>
+      <c r="F180" t="s">
         <v>811</v>
       </c>
-      <c r="B180" t="s">
-[...5 lines deleted...]
-      <c r="D180" t="s">
+      <c r="H180" t="s">
         <v>812</v>
-      </c>
-[...7 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="B181" t="s">
-        <v>120</v>
+        <v>502</v>
       </c>
       <c r="C181" t="s">
         <v>40</v>
       </c>
       <c r="D181" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="E181" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="F181" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>505</v>
+      </c>
+      <c r="G181" t="s">
+        <v>816</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>817</v>
+      </c>
+      <c r="B182" t="s">
+        <v>120</v>
+      </c>
+      <c r="C182" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" t="s">
+        <v>818</v>
+      </c>
+      <c r="E182" t="s">
+        <v>819</v>
+      </c>
+      <c r="F182" t="s">
+        <v>820</v>
+      </c>
+      <c r="G182" t="s">
         <v>821</v>
       </c>
-      <c r="B182" t="s">
-[...5 lines deleted...]
-      <c r="D182" t="s">
+      <c r="H182" t="s">
         <v>822</v>
-      </c>
-[...4 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>823</v>
+      </c>
+      <c r="B183" t="s">
+        <v>83</v>
+      </c>
+      <c r="C183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" t="s">
+        <v>824</v>
+      </c>
+      <c r="E183" t="s">
         <v>825</v>
       </c>
-      <c r="B183" t="s">
-[...5 lines deleted...]
-      <c r="D183" t="s">
+      <c r="F183" t="s">
         <v>826</v>
       </c>
-      <c r="E183" t="s">
+      <c r="G183" t="s">
         <v>827</v>
       </c>
-      <c r="F183" t="s">
+      <c r="H183" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>829</v>
       </c>
       <c r="B184" t="s">
         <v>830</v>
       </c>
       <c r="C184" t="s">
         <v>10</v>
       </c>
       <c r="D184" t="s">
         <v>831</v>
       </c>
       <c r="E184" t="s">
         <v>832</v>
       </c>
       <c r="F184" t="s">
         <v>833</v>
-      </c>
-[...205 lines deleted...]
-        <v>877</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>