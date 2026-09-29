--- v0 (2026-05-28)
+++ v1 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="339">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -579,62 +579,50 @@
     <t>https://vk.com/aquarianage56</t>
   </si>
   <si>
     <t>medi10@yandex.ru</t>
   </si>
   <si>
     <t>Дайте нам совет, Образовательный марафон для лидеров НКО, НКО PR-агент, Митапы позитивных изменений, Марафон верификаций</t>
   </si>
   <si>
     <t>Региональная общественная организация Ханты-Мансийского автономного округа - Югры "Центр поддержки семьи"</t>
   </si>
   <si>
     <t>Нижневартовск, ул. Интернациональная, 20-Б</t>
   </si>
   <si>
     <t>http://semeika.tilda.ws/</t>
   </si>
   <si>
     <t>semeika@ro.ru</t>
   </si>
   <si>
     <t>Экологическое просвещение и содействие оздоровлению природных ресурсов, Социально-благотворительный проект "Помоги продержаться", Фестиваль отцов, Фестиваль для семей, ожидающих рождения ребенка "Благовест"</t>
   </si>
   <si>
     <t>Обучение специалистов сферы семейного устройства и подготовки граждан, выразивших желание принять ребенка, оставшегося без попечения родителей</t>
-  </si>
-[...10 lines deleted...]
-    <t>the-coast@yandex.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Центр поддержки социально значимых проектов "Меняющие мир"</t>
   </si>
   <si>
     <t>Нижегородская область</t>
   </si>
   <si>
     <t>Нижегородская область Дзержинск Циолковского 82-20</t>
   </si>
   <si>
     <t>https://changingtheworld.ru</t>
   </si>
   <si>
     <t>adspfo@mail.ru</t>
   </si>
   <si>
     <t>#Безбумаги</t>
   </si>
   <si>
     <t>Бременские консультанты</t>
   </si>
   <si>
     <t>Санкт-Петербург, ул. Парашютная, д. 42, к.2</t>
   </si>
@@ -1388,51 +1376,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H76"/>
+  <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2195,760 +2183,740 @@
       </c>
       <c r="C40" t="s">
         <v>103</v>
       </c>
       <c r="D40" t="s">
         <v>184</v>
       </c>
       <c r="E40" t="s">
         <v>185</v>
       </c>
       <c r="F40" t="s">
         <v>186</v>
       </c>
       <c r="G40" t="s">
         <v>187</v>
       </c>
       <c r="H40" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>189</v>
       </c>
       <c r="B41" t="s">
-        <v>65</v>
+        <v>190</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E41" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F41" t="s">
-        <v>192</v>
+        <v>193</v>
+      </c>
+      <c r="H41" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B42" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E42" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F42" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="H42" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>199</v>
       </c>
       <c r="B43" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
         <v>200</v>
       </c>
-      <c r="E43" t="s">
+      <c r="F43" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>202</v>
+      </c>
+      <c r="B44" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
         <v>203</v>
       </c>
-      <c r="B44" t="s">
-[...5 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>204</v>
       </c>
       <c r="F44" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>206</v>
       </c>
       <c r="B45" t="s">
-        <v>65</v>
+        <v>207</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D45" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E45" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F45" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B46" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C46" t="s">
         <v>103</v>
       </c>
       <c r="D46" t="s">
         <v>212</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F46" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B47" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C47" t="s">
         <v>103</v>
       </c>
       <c r="D47" t="s">
+        <v>215</v>
+      </c>
+      <c r="E47" t="s">
         <v>216</v>
       </c>
       <c r="F47" t="s">
         <v>217</v>
       </c>
+      <c r="G47" t="s">
+        <v>218</v>
+      </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B48" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C48" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E48" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F48" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>223</v>
+      </c>
+      <c r="H48" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B49" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E49" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F49" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="H49" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>229</v>
       </c>
       <c r="B50" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
         <v>230</v>
       </c>
       <c r="E50" t="s">
         <v>231</v>
       </c>
       <c r="F50" t="s">
         <v>232</v>
       </c>
+      <c r="G50" t="s">
+        <v>233</v>
+      </c>
+      <c r="H50" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B51" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D51" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E51" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F51" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-      <c r="H51" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>239</v>
       </c>
       <c r="B52" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C52" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
         <v>240</v>
       </c>
       <c r="E52" t="s">
         <v>241</v>
       </c>
       <c r="F52" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>243</v>
       </c>
       <c r="B53" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" t="s">
         <v>244</v>
       </c>
       <c r="E53" t="s">
         <v>245</v>
       </c>
       <c r="F53" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>247</v>
       </c>
       <c r="B54" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C54" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D54" t="s">
         <v>248</v>
       </c>
       <c r="E54" t="s">
         <v>249</v>
       </c>
       <c r="F54" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>251</v>
       </c>
       <c r="B55" t="s">
-        <v>224</v>
+        <v>252</v>
       </c>
       <c r="C55" t="s">
         <v>16</v>
       </c>
       <c r="D55" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E55" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F55" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B56" t="s">
-        <v>256</v>
+        <v>134</v>
       </c>
       <c r="C56" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D56" t="s">
         <v>257</v>
       </c>
       <c r="E56" t="s">
         <v>258</v>
       </c>
       <c r="F56" t="s">
         <v>259</v>
       </c>
+      <c r="G56" t="s">
+        <v>260</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B57" t="s">
         <v>134</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="E57" t="s">
         <v>262</v>
       </c>
       <c r="F57" t="s">
         <v>263</v>
       </c>
-      <c r="G57" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>264</v>
+      </c>
+      <c r="B58" t="s">
+        <v>252</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
         <v>265</v>
       </c>
-      <c r="B58" t="s">
-[...5 lines deleted...]
-      <c r="D58" t="s">
+      <c r="F58" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>267</v>
+      </c>
+      <c r="B59" t="s">
         <v>268</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D59" t="s">
         <v>269</v>
       </c>
+      <c r="E59" t="s">
+        <v>270</v>
+      </c>
       <c r="F59" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B60" t="s">
-        <v>272</v>
+        <v>134</v>
       </c>
       <c r="C60" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="D60" t="s">
         <v>273</v>
       </c>
       <c r="E60" t="s">
         <v>274</v>
       </c>
       <c r="F60" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>276</v>
       </c>
       <c r="B61" t="s">
-        <v>134</v>
+        <v>277</v>
       </c>
       <c r="C61" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="D61" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E61" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F61" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B62" t="s">
-        <v>281</v>
+        <v>220</v>
       </c>
       <c r="C62" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
         <v>282</v>
       </c>
       <c r="E62" t="s">
         <v>283</v>
       </c>
       <c r="F62" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>285</v>
       </c>
       <c r="B63" t="s">
-        <v>224</v>
+        <v>286</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="E63" t="s">
         <v>287</v>
       </c>
       <c r="F63" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>289</v>
       </c>
       <c r="B64" t="s">
         <v>290</v>
       </c>
       <c r="C64" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D64" t="s">
         <v>291</v>
       </c>
+      <c r="E64" t="s">
+        <v>292</v>
+      </c>
       <c r="F64" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B65" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E65" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F65" t="s">
-        <v>297</v>
+        <v>298</v>
+      </c>
+      <c r="G65" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B66" t="s">
-        <v>299</v>
+        <v>268</v>
       </c>
       <c r="C66" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D66" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E66" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F66" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="G66" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>304</v>
       </c>
       <c r="B67" t="s">
-        <v>272</v>
+        <v>134</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" t="s">
         <v>305</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>307</v>
+      </c>
+      <c r="B68" t="s">
+        <v>220</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
         <v>308</v>
       </c>
-      <c r="B68" t="s">
-[...5 lines deleted...]
-      <c r="D68" t="s">
+      <c r="E68" t="s">
         <v>309</v>
       </c>
       <c r="F68" t="s">
         <v>310</v>
       </c>
+      <c r="H68" t="s">
+        <v>311</v>
+      </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B69" t="s">
-        <v>224</v>
+        <v>89</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E69" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F69" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="H69" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>316</v>
       </c>
       <c r="B70" t="s">
         <v>89</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D70" t="s">
         <v>317</v>
       </c>
       <c r="E70" t="s">
         <v>318</v>
       </c>
       <c r="F70" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>320</v>
       </c>
       <c r="B71" t="s">
-        <v>89</v>
+        <v>220</v>
       </c>
       <c r="C71" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
         <v>321</v>
       </c>
-      <c r="E71" t="s">
+      <c r="F71" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>323</v>
+      </c>
+      <c r="B72" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
         <v>325</v>
       </c>
+      <c r="E72" t="s">
+        <v>326</v>
+      </c>
       <c r="F72" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B73" t="s">
-        <v>328</v>
+        <v>43</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D73" t="s">
         <v>329</v>
       </c>
-      <c r="E73" t="s">
+      <c r="F73" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>331</v>
+      </c>
+      <c r="B74" t="s">
+        <v>52</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
         <v>332</v>
       </c>
-      <c r="B74" t="s">
-[...5 lines deleted...]
-      <c r="D74" t="s">
+      <c r="F74" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>334</v>
+      </c>
+      <c r="B75" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
         <v>336</v>
       </c>
+      <c r="E75" t="s">
+        <v>337</v>
+      </c>
       <c r="F75" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      <c r="A76" t="s">
         <v>338</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>