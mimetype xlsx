--- v0 (2026-06-15)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -161,71 +161,50 @@
   <si>
     <t>Псковская область</t>
   </si>
   <si>
     <t>Псков, ул. Конная 2</t>
   </si>
   <si>
     <t>sodeistvie903@yandex.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Методический и информационно-аналитический ресурсный центр некоммерческих организаций "ЭРА"</t>
   </si>
   <si>
     <t>Камчатский край</t>
   </si>
   <si>
     <t>683038 г. Петропавловск-Камчатский, пр-кт Циолковского, д.23, кв. 44</t>
   </si>
   <si>
     <t>mir-center.era@mail.ru</t>
   </si>
   <si>
     <t>ЭРА компетенций, Мобильна студия "ПроДействие": искусство созидать, Мобильная студия "ПроДействие": искусство созидать"</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
-[...19 lines deleted...]
-  <si>
     <t>АНО РЦ Октябрьского района</t>
   </si>
   <si>
     <t>Ханты-Мансийский АО</t>
   </si>
   <si>
     <t>628126, АВТОНОМНЫЙ ОКРУГ ХАНТЫ-МАНСИЙСКИЙ АВТОНОМНЫЙ ОКРУГ - ЮГРА, РАЙОН ОКТЯБРЬСКИЙ, ПОСЕЛОК ГОРОДСКОГО ТИПА ПРИОБЬЕ, УЛИЦА Югорская д.5</t>
   </si>
   <si>
     <t>anorts2021@mail.ru</t>
   </si>
   <si>
     <t>Ресурсный центр Октябрьского района - мастерская развития, ШОК (школа общественных коммуникаций) для НКО</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки гражданского общества Адыгеи</t>
   </si>
   <si>
     <t>Республика Адыгея</t>
   </si>
   <si>
     <t>Республика Адыгея, город Майкоп, улица Карла Маркса, 33</t>
   </si>
   <si>
     <t>https://nko01.ru/</t>
@@ -426,68 +405,50 @@
     <t>Владимирская область</t>
   </si>
   <si>
     <t>Владимир, ул. Дзержинского, д. 5, каб. 9</t>
   </si>
   <si>
     <t>http://ngo33.ru/</t>
   </si>
   <si>
     <t>ngo33@yandex.ru</t>
   </si>
   <si>
     <t>Школа социального проектирования, Развитие ресурсного центра поддержки социально ориентированных некоммерческих организаций Владимирской области, Создание акселератора социальных проектов «ДА!НКО» на территории Владимирской области на базе Дома НКО</t>
   </si>
   <si>
     <t>Фонд поддержки местного сообщества "Территория успеха"</t>
   </si>
   <si>
     <t>Пермский край, г. Краснокамск, ул. Энтузиастов, 24А</t>
   </si>
   <si>
     <t>https://vk.com/fonduspeh</t>
   </si>
   <si>
     <t>fonduspeh@mail.ru</t>
-  </si>
-[...16 lines deleted...]
-    <t>Инкубатор для НКО Ямала, Инкубатор для НКО Ямала. Версия 2.0, Ямальская Школа Амбассадоров Некммерческого Сектора, Инкубатор для НКО Ямала. Развитие</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Дальневосточный институт содействия общественному развитию"</t>
   </si>
   <si>
     <t>Специализированный ресурсный центр</t>
   </si>
   <si>
     <t>Хабаровский край, город Хабаровск</t>
   </si>
   <si>
     <t>http://anodvisor-khv.ru/</t>
   </si>
   <si>
     <t>pechenuksp@mail.ru</t>
   </si>
   <si>
     <t>Региональный информационно-ресурсный Фонд</t>
   </si>
   <si>
     <t>432063, г. Ульяновск, ул. Кирова, д. 28</t>
   </si>
   <si>
     <t>http://www.ul-rif.ru</t>
   </si>
@@ -854,51 +815,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1064,511 +1025,459 @@
         <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>51</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>52</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
         <v>57</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13" t="s">
+        <v>65</v>
+      </c>
+      <c r="E13" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" t="s">
         <v>68</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>70</v>
       </c>
       <c r="B14" t="s">
         <v>71</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>72</v>
       </c>
       <c r="E14" t="s">
         <v>73</v>
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" t="s">
         <v>75</v>
       </c>
       <c r="H14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>79</v>
       </c>
       <c r="E15" t="s">
         <v>80</v>
       </c>
       <c r="F15" t="s">
         <v>81</v>
       </c>
-      <c r="G15" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
         <v>84</v>
       </c>
-      <c r="B16" t="s">
+      <c r="E16" t="s">
         <v>85</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
         <v>89</v>
       </c>
-      <c r="B17" t="s">
+      <c r="E17" t="s">
         <v>90</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="F17" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" t="s">
         <v>94</v>
       </c>
-      <c r="B18" t="s">
+      <c r="F18" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" t="s">
+        <v>97</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>98</v>
+      </c>
+      <c r="E19" t="s">
         <v>99</v>
       </c>
-      <c r="B19" t="s">
-[...5 lines deleted...]
-      <c r="D19" t="s">
+      <c r="F19" t="s">
         <v>100</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" t="s">
         <v>103</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
         <v>104</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>105</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>107</v>
+      </c>
+      <c r="B21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C21" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" t="s">
         <v>109</v>
       </c>
-      <c r="B21" t="s">
+      <c r="E21" t="s">
         <v>110</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="F21" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" t="s">
+        <v>113</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
         <v>114</v>
       </c>
-      <c r="B22" t="s">
+      <c r="F22" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" t="s">
+        <v>117</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>118</v>
+      </c>
+      <c r="E23" t="s">
         <v>119</v>
       </c>
-      <c r="B23" t="s">
+      <c r="F23" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24" t="s">
+        <v>122</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
         <v>123</v>
       </c>
-      <c r="B24" t="s">
+      <c r="E24" t="s">
         <v>124</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="F24" t="s">
         <v>125</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
         <v>128</v>
       </c>
-      <c r="B25" t="s">
+      <c r="E25" t="s">
         <v>129</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="F25" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B26" t="s">
+        <v>97</v>
+      </c>
+      <c r="C26" t="s">
+        <v>132</v>
+      </c>
+      <c r="D26" t="s">
+        <v>133</v>
+      </c>
+      <c r="E26" t="s">
         <v>134</v>
       </c>
-      <c r="B26" t="s">
-[...5 lines deleted...]
-      <c r="D26" t="s">
+      <c r="F26" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>136</v>
+      </c>
+      <c r="B27" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>137</v>
+      </c>
+      <c r="E27" t="s">
         <v>138</v>
       </c>
-      <c r="B27" t="s">
-[...5 lines deleted...]
-      <c r="D27" t="s">
+      <c r="F27" t="s">
         <v>139</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>141</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>142</v>
+      </c>
+      <c r="E28" t="s">
+        <v>143</v>
+      </c>
+      <c r="F28" t="s">
         <v>144</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="G28" t="s">
         <v>145</v>
       </c>
-      <c r="D28" t="s">
+      <c r="H28" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>147</v>
+      </c>
+      <c r="B29" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" t="s">
+        <v>148</v>
+      </c>
+      <c r="E29" t="s">
         <v>149</v>
       </c>
-      <c r="B29" t="s">
-[...5 lines deleted...]
-      <c r="D29" t="s">
+      <c r="F29" t="s">
         <v>150</v>
       </c>
-      <c r="E29" t="s">
+      <c r="H29" t="s">
         <v>151</v>
-      </c>
-[...53 lines deleted...]
-        <v>164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>