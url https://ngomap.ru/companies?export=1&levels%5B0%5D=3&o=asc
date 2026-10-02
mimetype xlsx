--- v1 (2026-08-15)
+++ v2 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -158,57 +158,57 @@
   <si>
     <t>Благотворительный Фонд развития города Тюмени</t>
   </si>
   <si>
     <t>Тюменская область</t>
   </si>
   <si>
     <t>625048, г. Тюмень, ул. Малыгина 51</t>
   </si>
   <si>
     <t>http://www.cftyumen.ru/</t>
   </si>
   <si>
     <t>info@cftyumen.ru</t>
   </si>
   <si>
     <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
   </si>
   <si>
     <t>Нижегородская область</t>
   </si>
   <si>
     <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
   </si>
   <si>
-    <t>http://www.sluzhenye.org/</t>
+    <t>https://sluzhenye-nn.ru/</t>
   </si>
   <si>
     <t>sluzhenye@gmail.com</t>
   </si>
   <si>
-    <t>ОтЛИЧНОЕ ДЕЛО , Конкурс "Призвание-НКО" , Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
+    <t>ОтЛИЧНОЕ ДЕЛО, Конкурс "Призвание-НКО", Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
   </si>
   <si>
     <t>Стратегия ресурсной поддержки НКО Приволжья, Антикризисная ресурсная поддержка сети РЦ СО НКО Приволжья, Ресурсный калейдоскоп. Перезагрузка, Шире круг. Ресурсный калейдоскоп в глубинке приволжья, Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья, Программа «СО НКО Приволжья», НКО Приволжья. Снова вместе, Расширяем Круг Благотворителей, Партнёрство РЦ для НКО Приволжья</t>
   </si>
   <si>
     <t>АНО "Ресурсный центр поддержки некоммерческих организаций и гражданских инициатив"</t>
   </si>
   <si>
     <t>Ярославская область</t>
   </si>
   <si>
     <t>Ярославль, ул. Трефолева, 12, офисы №5, №6</t>
   </si>
   <si>
     <t>https://nko76.ru/</t>
   </si>
   <si>
     <t>nko@nko76.ru</t>
   </si>
   <si>
     <t>Санкт-Петербургская Региональная благотворительная общественная организация «Благотворительное общество "Невский Ангел"»</t>
   </si>
   <si>
     <t>Специализированный ресурсный центр</t>
   </si>
@@ -303,50 +303,68 @@
     <t>163000, Архангельск, улица Попова, дом 18 (1 подъезд, 4 этаж)</t>
   </si>
   <si>
     <t>https://ngogarant.ru/</t>
   </si>
   <si>
     <t>garant@ngo-garant.ru</t>
   </si>
   <si>
     <t>Школа тренеров некоммерческого сектора, Школа для тренеров некоммерческого сектора: расширяем профессиональное сообщество, Сила вместе: ресурс для ресурсных центров</t>
   </si>
   <si>
     <t>Саратовский региональный общественный фонд поддержки гражданских иницитив "Общество и право"</t>
   </si>
   <si>
     <t>Саратовская область</t>
   </si>
   <si>
     <t>410012, г Саратов, ул. им. Горького А.М., д 34, литер Е</t>
   </si>
   <si>
     <t>http://srofpgi.ru</t>
   </si>
   <si>
     <t>rtn-elena@mail.ru</t>
+  </si>
+  <si>
+    <t>Центр развития НКО Ульяновской области</t>
+  </si>
+  <si>
+    <t>Ульяновская область</t>
+  </si>
+  <si>
+    <t>г. Ульяновск, ул. Радищева, д. 1, каб. 110</t>
+  </si>
+  <si>
+    <t>https://opuo.ru/nko/</t>
+  </si>
+  <si>
+    <t>opul-cp@yandex.ru</t>
+  </si>
+  <si>
+    <t>Практикумы "Отчетность НКО на портале Минюста", Подкаст "НКО. Путь к успеху", Ульяновский Клуб лидеров НКО</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Общественный центр социальных инициатив"</t>
   </si>
   <si>
     <t>Ростовская область</t>
   </si>
   <si>
     <t>347810 Россия, Ростовская обл., г. Каменск-Шахтинский, пр. К. Маркса, д. 28, к. 9</t>
   </si>
   <si>
     <t>https://anoocsi.ru/</t>
   </si>
   <si>
     <t>anoocsi@yandex.ru</t>
   </si>
   <si>
     <t>Поддержка социально ориентированных некоммерческих организаций (СО НКО) и развитие институтов гражданского общества</t>
   </si>
   <si>
     <t>Точка роста НКО: Донбасс</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки некоммерческих организаций Воронежской области «Воронежский Дом НКО»</t>
   </si>
@@ -1013,51 +1031,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1408,562 +1426,585 @@
         <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>97</v>
       </c>
       <c r="B17" t="s">
         <v>98</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>99</v>
       </c>
       <c r="E17" t="s">
         <v>100</v>
       </c>
       <c r="F17" t="s">
         <v>101</v>
       </c>
       <c r="G17" t="s">
         <v>102</v>
       </c>
-      <c r="H17" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" t="s">
         <v>104</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
         <v>105</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>106</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" t="s">
         <v>107</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>108</v>
+      </c>
+      <c r="H18" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F19" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H19" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>115</v>
       </c>
       <c r="B20" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F20" t="s">
-        <v>118</v>
+        <v>119</v>
+      </c>
+      <c r="H20" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F21" t="s">
-        <v>67</v>
+        <v>124</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E22" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F22" t="s">
-        <v>125</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B23" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>133</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F24" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B25" t="s">
-        <v>136</v>
+        <v>74</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="G25" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>141</v>
       </c>
       <c r="B26" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G26" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="H26" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>147</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D27" t="s">
         <v>148</v>
       </c>
       <c r="E27" t="s">
         <v>149</v>
       </c>
       <c r="F27" t="s">
         <v>150</v>
       </c>
+      <c r="G27" t="s">
+        <v>151</v>
+      </c>
+      <c r="H27" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28" t="s">
         <v>29</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>30</v>
+        <v>154</v>
       </c>
       <c r="E28" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F28" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>155</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F29" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>160</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
         <v>161</v>
       </c>
       <c r="E30" t="s">
         <v>162</v>
       </c>
       <c r="F30" t="s">
         <v>163</v>
       </c>
+      <c r="H30" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>166</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E31" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F31" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B32" t="s">
         <v>74</v>
       </c>
       <c r="C32" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E32" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F32" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B33" t="s">
         <v>74</v>
       </c>
       <c r="C33" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D33" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E33" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F33" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D34" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E34" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F34" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B35" t="s">
-        <v>182</v>
+        <v>104</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
         <v>183</v>
       </c>
       <c r="E35" t="s">
         <v>184</v>
       </c>
       <c r="F35" t="s">
         <v>185</v>
       </c>
+      <c r="H35" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B36" t="s">
-        <v>110</v>
+        <v>188</v>
       </c>
       <c r="C36" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E36" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F36" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B37" t="s">
-        <v>46</v>
+        <v>116</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D37" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E37" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F37" t="s">
-        <v>194</v>
+        <v>195</v>
+      </c>
+      <c r="G37" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B38" t="s">
-        <v>196</v>
+        <v>46</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E38" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F38" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B39" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E39" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F39" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="H39" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>206</v>
       </c>
       <c r="B40" t="s">
         <v>207</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
         <v>208</v>
       </c>
       <c r="E40" t="s">
         <v>209</v>
       </c>
       <c r="F40" t="s">
         <v>210</v>
       </c>
+      <c r="H40" t="s">
+        <v>211</v>
+      </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B41" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>214</v>
+      </c>
+      <c r="E41" t="s">
+        <v>215</v>
+      </c>
+      <c r="F41" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B42" t="s">
+        <v>218</v>
+      </c>
+      <c r="C42" t="s">
         <v>58</v>
       </c>
-      <c r="D41" t="s">
-[...12 lines deleted...]
-        <v>217</v>
+      <c r="D42" t="s">
+        <v>219</v>
+      </c>
+      <c r="E42" t="s">
+        <v>220</v>
+      </c>
+      <c r="F42" t="s">
+        <v>221</v>
+      </c>
+      <c r="G42" t="s">
+        <v>222</v>
+      </c>
+      <c r="H42" t="s">
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>