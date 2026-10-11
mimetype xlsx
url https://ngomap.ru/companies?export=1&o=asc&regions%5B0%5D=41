--- v0 (2026-05-28)
+++ v1 (2026-10-11)
@@ -50,57 +50,57 @@
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
     <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
   </si>
   <si>
     <t>Нижегородская область</t>
   </si>
   <si>
     <t>Универсальный ресурсный центр</t>
   </si>
   <si>
     <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
   </si>
   <si>
-    <t>http://www.sluzhenye.org/</t>
+    <t>https://sluzhenye-nn.ru/</t>
   </si>
   <si>
     <t>sluzhenye@gmail.com</t>
   </si>
   <si>
-    <t>ОтЛИЧНОЕ ДЕЛО , Конкурс "Призвание-НКО" , Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
+    <t>ОтЛИЧНОЕ ДЕЛО, Конкурс "Призвание-НКО", Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
   </si>
   <si>
     <t>Стратегия ресурсной поддержки НКО Приволжья, Антикризисная ресурсная поддержка сети РЦ СО НКО Приволжья, Ресурсный калейдоскоп. Перезагрузка, Шире круг. Ресурсный калейдоскоп в глубинке приволжья, Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья, Программа «СО НКО Приволжья», НКО Приволжья. Снова вместе, Расширяем Круг Благотворителей, Партнёрство РЦ для НКО Приволжья</t>
   </si>
   <si>
     <t>Областная общественная организация "Нижегородская служба добровольцев"</t>
   </si>
   <si>
     <t>Специализированный ресурсный центр</t>
   </si>
   <si>
     <t>г. Нижний Новгород, ул. Пискунова, дом 27, 3 этаж</t>
   </si>
   <si>
     <t>http://nnvs.ru/</t>
   </si>
   <si>
     <t>nnvs.rc@gmail.com</t>
   </si>
   <si>
     <t>Нижегородский региональный благотворительный фонд "Земля нижегородская"</t>
   </si>
   <si>
     <t>603001, Нижний Новгород, Нижневолжская набережная, 7/2, офис 22</t>
   </si>