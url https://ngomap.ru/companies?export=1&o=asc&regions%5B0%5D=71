--- v0 (2026-06-29)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -129,62 +129,50 @@
     <t>http://ngo27.ru/ru/</t>
   </si>
   <si>
     <t>ano.rosta@mail.ru</t>
   </si>
   <si>
     <t>Служба сопровождения гражданских инициатив: управление изменениями, Служба сопровождения гражданских инициатив: курс на устойчивость!</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Городской ресурсный центр поддержки гражданских инициатив города Комсомольска-на-Амуре"</t>
   </si>
   <si>
     <t>Хабаровский край, г. Комсомольск-на-Амуре, ул. Вокзальная, 80/3, оф. 114</t>
   </si>
   <si>
     <t>rc_kms@mail.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Межмуниципальный ресурсный центр поддержки общественных инициатив "Опора"</t>
   </si>
   <si>
     <t>ул. Приморская, д.17, кв.1 п.Де-Кастри Ульчский район Хабаровский край</t>
   </si>
   <si>
     <t>opora.ano@bk.ru</t>
-  </si>
-[...10 lines deleted...]
-    <t>the-coast@yandex.ru</t>
   </si>
   <si>
     <t>АНО Вектор помощи</t>
   </si>
   <si>
     <t>Хабаровский край Верхнебуреинский район Новый Ургал 60 лет образования СССР д 2</t>
   </si>
   <si>
     <t>http://vektorpomoshi.ru/</t>
   </si>
   <si>
     <t>ano.vektorpomoshi@yandex.ru</t>
   </si>
   <si>
     <t>Общественная организация Хабаровского края центр общественных инициатив "Нижнеамурье"</t>
   </si>
   <si>
     <t>Адрес Хабаровский край, г Николаевск-на-Амуре, ул М.Горького, д 60</t>
   </si>
   <si>
     <t>kasatkina1967@mail.ru</t>
   </si>
   <si>
     <t>Фонд «Краевой центр развития гражданских инициатив и социально ориентированных некоммерческих организаций»</t>
   </si>
@@ -521,51 +509,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -728,92 +716,72 @@
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>49</v>
-      </c>
-[...18 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>