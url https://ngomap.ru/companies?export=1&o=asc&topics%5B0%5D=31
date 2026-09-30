--- v1 (2026-06-29)
+++ v2 (2026-09-30)
@@ -12,164 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
-    <t>Благотворительный фонд "Дорога к дому"</t>
-[...2 lines deleted...]
-    <t>Вологодская область</t>
+    <t>Автономная некоммерческая организация "Эволюция и Филантропия"</t>
+  </si>
+  <si>
+    <t>Москва</t>
+  </si>
+  <si>
+    <t>Специализированный ресурсный центр</t>
+  </si>
+  <si>
+    <t>г Москва, Электрический пер, д 3/10 стр 1, оф 520</t>
+  </si>
+  <si>
+    <t>http://ep.org.ru/</t>
+  </si>
+  <si>
+    <t>info@ep.org.ru</t>
+  </si>
+  <si>
+    <t>Некоммерческое партнерство "Альянс фондов местных сообществ Пермского края"</t>
+  </si>
+  <si>
+    <t>Пермский край</t>
+  </si>
+  <si>
+    <t>614990, г.Пермь, ул. Советская, 51а</t>
+  </si>
+  <si>
+    <t>http://fmspk.org/</t>
+  </si>
+  <si>
+    <t>consaltingperm@list.ru</t>
+  </si>
+  <si>
+    <t>Некоммерческая организация - Ассоциация "Национальная Ассоциация благотворительных организаций"</t>
+  </si>
+  <si>
+    <t>г. Москва</t>
+  </si>
+  <si>
+    <t>http://nasbor.ru/</t>
+  </si>
+  <si>
+    <t>hananashvili@mail.ru</t>
+  </si>
+  <si>
+    <t>НП "Ассоциация благотворительных организаций РБ"</t>
+  </si>
+  <si>
+    <t>Республика Башкортостан</t>
+  </si>
+  <si>
+    <t>450531 Алексеевка, ул. 50 лет Победы 40|1</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/blagolubim.ural</t>
+  </si>
+  <si>
+    <t>afinasultanova@mail.ru</t>
+  </si>
+  <si>
+    <t>«Республиканский центр развития и поддержки общественных и социальных городских и сельских инициатив, СОНКО, НКО Республики Башкортостан «ТЕРРИТОРИЯ РОСТА»</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация по развитию гражданского общества "РЕСУРС"</t>
+  </si>
+  <si>
+    <t>Ульяновская область</t>
   </si>
   <si>
     <t>Отраслевой ресурсный центр</t>
-  </si>
-[...79 lines deleted...]
-    <t>Ульяновская область</t>
   </si>
   <si>
     <t>432017, г. Ульяновск, ул. Льва Толстого, 54/13, офис 5</t>
   </si>
   <si>
     <t>http://nko73.ru/</t>
   </si>
   <si>
     <t>anoresurs@yandex.ru</t>
   </si>
   <si>
     <t>Секреты оценки</t>
   </si>
   <si>
     <t>Регион общественной заботы, Секреты оценки</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -488,51 +470,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -541,161 +523,138 @@
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="F4" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...5 lines deleted...]
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
+      <c r="G6" t="s">
+        <v>35</v>
+      </c>
       <c r="H6" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="A7" t="s">
         <v>36</v>
-      </c>
-[...19 lines deleted...]
-        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>