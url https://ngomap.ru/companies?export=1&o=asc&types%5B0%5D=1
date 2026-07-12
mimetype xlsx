--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="699">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="693">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -669,68 +669,50 @@
     <t>Хабаровская региональная общественная организация "Центр общественных инициатив "Ладъ"</t>
   </si>
   <si>
     <t>Хабаровский край</t>
   </si>
   <si>
     <t>г. Хабаровск, ул. Слободская, д. 21, кв. 23</t>
   </si>
   <si>
     <t>324643@list.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая культурно-просветительская организация "ТОЧКА РОСТА"</t>
   </si>
   <si>
     <t>Хабаровск, Саратовский переулок, кв. 4</t>
   </si>
   <si>
     <t>http://ngo27.ru/ru/</t>
   </si>
   <si>
     <t>ano.rosta@mail.ru</t>
   </si>
   <si>
     <t>Служба сопровождения гражданских инициатив: управление изменениями, Служба сопровождения гражданских инициатив: курс на устойчивость!</t>
-  </si>
-[...16 lines deleted...]
-    <t>«Ресурсы.Есть», «Сервис ресурсных решений для НКО», "Время делиться", "Черновик будущего"</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив города Боготола</t>
   </si>
   <si>
     <t>662060, Красноярский край, город Боготол, ул. Интернациональная, 16</t>
   </si>
   <si>
     <t>http://cbs-bogotol.ru/rescen/</t>
   </si>
   <si>
     <t>resurs.bogotol@mail.ru</t>
   </si>
   <si>
     <t>Благотворительный фонд поддержки общественных инициатив "СИБИРСКИЙ"</t>
   </si>
   <si>
     <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3, к.31</t>
   </si>
   <si>
     <t>http://siberiancenter.ru</t>
   </si>
   <si>
     <t>tatyana@siberiancenter.ru</t>
   </si>
@@ -2456,51 +2438,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H155"/>
+  <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3363,2309 +3345,2283 @@
       </c>
       <c r="B42" t="s">
         <v>211</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
         <v>215</v>
       </c>
       <c r="E42" t="s">
         <v>216</v>
       </c>
       <c r="F42" t="s">
         <v>217</v>
       </c>
       <c r="H42" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>219</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
         <v>220</v>
       </c>
       <c r="E43" t="s">
         <v>221</v>
       </c>
       <c r="F43" t="s">
         <v>222</v>
       </c>
-      <c r="G43" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>223</v>
+      </c>
+      <c r="B44" t="s">
+        <v>29</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>224</v>
+      </c>
+      <c r="E44" t="s">
         <v>225</v>
       </c>
-      <c r="B44" t="s">
-[...5 lines deleted...]
-      <c r="D44" t="s">
+      <c r="F44" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B45" t="s">
         <v>29</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>230</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F45" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>230</v>
+      </c>
+      <c r="B46" t="s">
+        <v>231</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>232</v>
+      </c>
+      <c r="E46" t="s">
         <v>233</v>
       </c>
-      <c r="B46" t="s">
-[...8 lines deleted...]
-      <c r="E46" t="s">
+      <c r="F46" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>235</v>
+      </c>
+      <c r="B47" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
         <v>236</v>
       </c>
-      <c r="B47" t="s">
+      <c r="E47" t="s">
         <v>237</v>
       </c>
-      <c r="C47" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="F47" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>239</v>
+      </c>
+      <c r="B48" t="s">
+        <v>240</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
         <v>241</v>
       </c>
-      <c r="B48" t="s">
-[...5 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>242</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>243</v>
       </c>
-      <c r="F48" t="s">
+      <c r="G48" t="s">
         <v>244</v>
+      </c>
+      <c r="H48" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B49" t="s">
-        <v>246</v>
+        <v>85</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>247</v>
       </c>
       <c r="E49" t="s">
         <v>248</v>
       </c>
       <c r="F49" t="s">
         <v>249</v>
       </c>
-      <c r="G49" t="s">
+      <c r="H49" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>251</v>
+      </c>
+      <c r="B50" t="s">
+        <v>58</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
         <v>252</v>
       </c>
-      <c r="B50" t="s">
-[...5 lines deleted...]
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>253</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>255</v>
+      </c>
+      <c r="B51" t="s">
+        <v>211</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>256</v>
+      </c>
+      <c r="F51" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B52" t="s">
         <v>211</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="F52" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>261</v>
+      </c>
+      <c r="B53" t="s">
+        <v>262</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>263</v>
+      </c>
+      <c r="E53" t="s">
         <v>264</v>
       </c>
-      <c r="B53" t="s">
-[...5 lines deleted...]
-      <c r="D53" t="s">
+      <c r="F53" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>266</v>
+      </c>
+      <c r="B54" t="s">
         <v>267</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
         <v>268</v>
       </c>
-      <c r="C54" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+      <c r="E54" t="s">
         <v>269</v>
       </c>
-      <c r="E54" t="s">
+      <c r="F54" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>271</v>
+      </c>
+      <c r="B55" t="s">
         <v>272</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
         <v>273</v>
       </c>
-      <c r="C55" t="s">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+      <c r="E55" t="s">
         <v>274</v>
       </c>
-      <c r="E55" t="s">
+      <c r="F55" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>276</v>
+      </c>
+      <c r="B56" t="s">
+        <v>29</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
         <v>277</v>
       </c>
-      <c r="B56" t="s">
+      <c r="E56" t="s">
         <v>278</v>
       </c>
-      <c r="C56" t="s">
-[...2 lines deleted...]
-      <c r="D56" t="s">
+      <c r="F56" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>280</v>
+      </c>
+      <c r="B57" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>281</v>
+      </c>
+      <c r="F57" t="s">
         <v>282</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B58" t="s">
-        <v>41</v>
+        <v>153</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="F58" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>286</v>
+      </c>
+      <c r="B59" t="s">
+        <v>147</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>287</v>
+      </c>
+      <c r="F59" t="s">
+        <v>288</v>
+      </c>
+      <c r="G59" t="s">
         <v>289</v>
-      </c>
-[...10 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>290</v>
+      </c>
+      <c r="B60" t="s">
+        <v>168</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>291</v>
+      </c>
+      <c r="F60" t="s">
         <v>292</v>
-      </c>
-[...13 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B61" t="s">
         <v>168</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="F61" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B62" t="s">
-        <v>168</v>
+        <v>41</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="F62" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>299</v>
+      </c>
+      <c r="B63" t="s">
+        <v>300</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>301</v>
+      </c>
+      <c r="E63" t="s">
         <v>302</v>
       </c>
-      <c r="B63" t="s">
-[...5 lines deleted...]
-      <c r="D63" t="s">
+      <c r="F63" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>304</v>
+      </c>
+      <c r="B64" t="s">
         <v>305</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
         <v>306</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>307</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>309</v>
+      </c>
+      <c r="B65" t="s">
+        <v>206</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
         <v>310</v>
       </c>
-      <c r="B65" t="s">
+      <c r="E65" t="s">
         <v>311</v>
       </c>
-      <c r="C65" t="s">
-[...2 lines deleted...]
-      <c r="D65" t="s">
+      <c r="F65" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>313</v>
+      </c>
+      <c r="B66" t="s">
+        <v>314</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
         <v>315</v>
       </c>
-      <c r="B66" t="s">
-[...5 lines deleted...]
-      <c r="D66" t="s">
+      <c r="E66" t="s">
         <v>316</v>
       </c>
-      <c r="E66" t="s">
+      <c r="F66" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>318</v>
+      </c>
+      <c r="B67" t="s">
+        <v>29</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
         <v>319</v>
       </c>
-      <c r="B67" t="s">
+      <c r="E67" t="s">
         <v>320</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67" t="s">
+      <c r="F67" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B68" t="s">
         <v>29</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
+        <v>323</v>
+      </c>
+      <c r="F68" t="s">
+        <v>324</v>
+      </c>
+      <c r="G68" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B69" t="s">
         <v>29</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F69" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>329</v>
+      </c>
+      <c r="B70" t="s">
+        <v>140</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>330</v>
+      </c>
+      <c r="E70" t="s">
+        <v>331</v>
+      </c>
+      <c r="F70" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>333</v>
+      </c>
+      <c r="B71" t="s">
+        <v>85</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>334</v>
+      </c>
+      <c r="E71" t="s">
         <v>335</v>
       </c>
-      <c r="B71" t="s">
-[...5 lines deleted...]
-      <c r="D71" t="s">
+      <c r="F71" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>337</v>
+      </c>
+      <c r="B72" t="s">
+        <v>338</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
         <v>339</v>
       </c>
-      <c r="B72" t="s">
-[...5 lines deleted...]
-      <c r="D72" t="s">
+      <c r="E72" t="s">
         <v>340</v>
       </c>
-      <c r="E72" t="s">
+      <c r="F72" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>342</v>
+      </c>
+      <c r="B73" t="s">
         <v>343</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
         <v>344</v>
       </c>
-      <c r="C73" t="s">
-[...2 lines deleted...]
-      <c r="D73" t="s">
+      <c r="E73" t="s">
         <v>345</v>
       </c>
-      <c r="E73" t="s">
+      <c r="F73" t="s">
         <v>346</v>
       </c>
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>348</v>
       </c>
       <c r="B74" t="s">
         <v>349</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
         <v>350</v>
       </c>
-      <c r="E74" t="s">
+      <c r="F74" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>352</v>
+      </c>
+      <c r="B75" t="s">
+        <v>85</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>353</v>
+      </c>
+      <c r="F75" t="s">
         <v>354</v>
       </c>
-      <c r="B75" t="s">
+      <c r="H75" t="s">
         <v>355</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>356</v>
+      </c>
+      <c r="B76" t="s">
+        <v>343</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>357</v>
+      </c>
+      <c r="E76" t="s">
         <v>358</v>
       </c>
-      <c r="B76" t="s">
-[...5 lines deleted...]
-      <c r="D76" t="s">
+      <c r="F76" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>360</v>
+      </c>
+      <c r="B77" t="s">
+        <v>119</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>361</v>
+      </c>
+      <c r="E77" t="s">
         <v>362</v>
       </c>
-      <c r="B77" t="s">
-[...5 lines deleted...]
-      <c r="D77" t="s">
+      <c r="F77" t="s">
         <v>363</v>
       </c>
-      <c r="E77" t="s">
+      <c r="H77" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B78" t="s">
         <v>119</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
+        <v>366</v>
+      </c>
+      <c r="E78" t="s">
         <v>367</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>368</v>
       </c>
-      <c r="F78" t="s">
+      <c r="G78" t="s">
         <v>369</v>
       </c>
       <c r="H78" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>371</v>
       </c>
       <c r="B79" t="s">
-        <v>119</v>
+        <v>372</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E79" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F79" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G79" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H79" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B80" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E80" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F80" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="G80" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>383</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
         <v>384</v>
       </c>
-      <c r="B81" t="s">
+      <c r="F81" t="s">
         <v>385</v>
       </c>
-      <c r="C81" t="s">
-[...2 lines deleted...]
-      <c r="D81" t="s">
+      <c r="G81" t="s">
         <v>386</v>
       </c>
-      <c r="E81" t="s">
+      <c r="H81" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>388</v>
+      </c>
+      <c r="B82" t="s">
+        <v>63</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
         <v>389</v>
       </c>
-      <c r="B82" t="s">
-[...5 lines deleted...]
-      <c r="D82" t="s">
+      <c r="E82" t="s">
         <v>390</v>
       </c>
       <c r="F82" t="s">
         <v>391</v>
       </c>
-      <c r="G82" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>392</v>
+      </c>
+      <c r="B83" t="s">
+        <v>393</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
         <v>394</v>
       </c>
-      <c r="B83" t="s">
-[...5 lines deleted...]
-      <c r="D83" t="s">
+      <c r="E83" t="s">
         <v>395</v>
       </c>
-      <c r="E83" t="s">
+      <c r="F83" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>397</v>
+      </c>
+      <c r="B84" t="s">
+        <v>300</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
         <v>398</v>
       </c>
-      <c r="B84" t="s">
+      <c r="E84" t="s">
         <v>399</v>
       </c>
-      <c r="C84" t="s">
-[...2 lines deleted...]
-      <c r="D84" t="s">
+      <c r="F84" t="s">
         <v>400</v>
       </c>
-      <c r="E84" t="s">
+      <c r="G84" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>402</v>
+      </c>
+      <c r="B85" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
         <v>404</v>
       </c>
       <c r="E85" t="s">
         <v>405</v>
       </c>
       <c r="F85" t="s">
         <v>406</v>
       </c>
-      <c r="G85" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>407</v>
+      </c>
+      <c r="B86" t="s">
         <v>408</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
         <v>409</v>
       </c>
-      <c r="C86" t="s">
-[...2 lines deleted...]
-      <c r="D86" t="s">
+      <c r="E86" t="s">
         <v>410</v>
       </c>
-      <c r="E86" t="s">
+      <c r="F86" t="s">
         <v>411</v>
       </c>
-      <c r="F86" t="s">
+      <c r="G86" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>413</v>
       </c>
       <c r="B87" t="s">
         <v>414</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" t="s">
         <v>415</v>
       </c>
       <c r="E87" t="s">
         <v>416</v>
       </c>
       <c r="F87" t="s">
         <v>417</v>
       </c>
       <c r="G87" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>419</v>
       </c>
       <c r="B88" t="s">
+        <v>168</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
         <v>420</v>
       </c>
-      <c r="C88" t="s">
-[...2 lines deleted...]
-      <c r="D88" t="s">
+      <c r="F88" t="s">
         <v>421</v>
       </c>
-      <c r="E88" t="s">
+      <c r="G88" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>423</v>
+      </c>
+      <c r="B89" t="s">
+        <v>424</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
         <v>425</v>
       </c>
-      <c r="B89" t="s">
-[...5 lines deleted...]
-      <c r="D89" t="s">
+      <c r="E89" t="s">
         <v>426</v>
       </c>
       <c r="F89" t="s">
         <v>427</v>
       </c>
-      <c r="G89" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>428</v>
+      </c>
+      <c r="B90" t="s">
+        <v>211</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
         <v>429</v>
       </c>
-      <c r="B90" t="s">
+      <c r="E90" t="s">
         <v>430</v>
       </c>
-      <c r="C90" t="s">
-[...2 lines deleted...]
-      <c r="D90" t="s">
+      <c r="F90" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>432</v>
+      </c>
+      <c r="B91" t="s">
+        <v>433</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
         <v>434</v>
       </c>
-      <c r="B91" t="s">
-[...5 lines deleted...]
-      <c r="D91" t="s">
+      <c r="E91" t="s">
         <v>435</v>
       </c>
-      <c r="E91" t="s">
+      <c r="F91" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>437</v>
+      </c>
+      <c r="B92" t="s">
+        <v>433</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
         <v>438</v>
       </c>
-      <c r="B92" t="s">
+      <c r="E92" t="s">
         <v>439</v>
       </c>
-      <c r="C92" t="s">
-[...2 lines deleted...]
-      <c r="D92" t="s">
+      <c r="F92" t="s">
         <v>440</v>
       </c>
-      <c r="E92" t="s">
+      <c r="G92" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>442</v>
+      </c>
+      <c r="B93" t="s">
+        <v>267</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
         <v>443</v>
       </c>
-      <c r="B93" t="s">
-[...5 lines deleted...]
-      <c r="D93" t="s">
+      <c r="F93" t="s">
         <v>444</v>
       </c>
-      <c r="E93" t="s">
+      <c r="G93" t="s">
         <v>445</v>
       </c>
-      <c r="F93" t="s">
+      <c r="H93" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>447</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
         <v>448</v>
       </c>
-      <c r="B94" t="s">
-[...5 lines deleted...]
-      <c r="D94" t="s">
+      <c r="F94" t="s">
         <v>449</v>
-      </c>
-[...7 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>450</v>
+      </c>
+      <c r="B95" t="s">
+        <v>211</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>451</v>
+      </c>
+      <c r="E95" t="s">
+        <v>452</v>
+      </c>
+      <c r="F95" t="s">
         <v>453</v>
-      </c>
-[...10 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>454</v>
+      </c>
+      <c r="B96" t="s">
+        <v>305</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>455</v>
+      </c>
+      <c r="E96" t="s">
         <v>456</v>
       </c>
-      <c r="B96" t="s">
-[...5 lines deleted...]
-      <c r="D96" t="s">
+      <c r="F96" t="s">
         <v>457</v>
       </c>
-      <c r="E96" t="s">
+      <c r="G96" t="s">
         <v>458</v>
       </c>
-      <c r="F96" t="s">
+      <c r="H96" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>460</v>
       </c>
       <c r="B97" t="s">
-        <v>311</v>
+        <v>91</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97" t="s">
         <v>461</v>
       </c>
       <c r="E97" t="s">
         <v>462</v>
       </c>
       <c r="F97" t="s">
         <v>463</v>
       </c>
-      <c r="G97" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>464</v>
+      </c>
+      <c r="B98" t="s">
+        <v>372</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>465</v>
+      </c>
+      <c r="E98" t="s">
         <v>466</v>
       </c>
-      <c r="B98" t="s">
-[...5 lines deleted...]
-      <c r="D98" t="s">
+      <c r="F98" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>468</v>
+      </c>
+      <c r="B99" t="s">
+        <v>305</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>469</v>
+      </c>
+      <c r="E99" t="s">
         <v>470</v>
       </c>
-      <c r="B99" t="s">
-[...5 lines deleted...]
-      <c r="D99" t="s">
+      <c r="F99" t="s">
         <v>471</v>
       </c>
-      <c r="E99" t="s">
+      <c r="G99" t="s">
         <v>472</v>
       </c>
-      <c r="F99" t="s">
+      <c r="H99" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>474</v>
       </c>
       <c r="B100" t="s">
-        <v>311</v>
+        <v>343</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
         <v>475</v>
       </c>
-      <c r="E100" t="s">
+      <c r="F100" t="s">
         <v>476</v>
       </c>
-      <c r="F100" t="s">
+      <c r="H100" t="s">
         <v>477</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>478</v>
+      </c>
+      <c r="B101" t="s">
+        <v>305</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" t="s">
+        <v>479</v>
+      </c>
+      <c r="E101" t="s">
         <v>480</v>
       </c>
-      <c r="B101" t="s">
-[...5 lines deleted...]
-      <c r="D101" t="s">
+      <c r="F101" t="s">
         <v>481</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>482</v>
+      </c>
+      <c r="B102" t="s">
+        <v>305</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>483</v>
+      </c>
+      <c r="E102" t="s">
         <v>484</v>
       </c>
-      <c r="B102" t="s">
-[...5 lines deleted...]
-      <c r="D102" t="s">
+      <c r="F102" t="s">
         <v>485</v>
-      </c>
-[...4 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>486</v>
+      </c>
+      <c r="B103" t="s">
+        <v>305</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>487</v>
+      </c>
+      <c r="E103" t="s">
         <v>488</v>
       </c>
-      <c r="B103" t="s">
-[...5 lines deleted...]
-      <c r="D103" t="s">
+      <c r="F103" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>490</v>
+      </c>
+      <c r="B104" t="s">
+        <v>491</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
         <v>492</v>
       </c>
-      <c r="B104" t="s">
-[...5 lines deleted...]
-      <c r="D104" t="s">
+      <c r="E104" t="s">
         <v>493</v>
       </c>
-      <c r="E104" t="s">
+      <c r="F104" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>495</v>
+      </c>
+      <c r="B105" t="s">
+        <v>85</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
         <v>496</v>
       </c>
-      <c r="B105" t="s">
+      <c r="E105" t="s">
         <v>497</v>
       </c>
-      <c r="C105" t="s">
-[...2 lines deleted...]
-      <c r="D105" t="s">
+      <c r="F105" t="s">
         <v>498</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B106" t="s">
         <v>85</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
+        <v>500</v>
+      </c>
+      <c r="E106" t="s">
+        <v>501</v>
+      </c>
+      <c r="F106" t="s">
         <v>502</v>
       </c>
-      <c r="E106" t="s">
+      <c r="G106" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B107" t="s">
         <v>85</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
+        <v>505</v>
+      </c>
+      <c r="F107" t="s">
         <v>506</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B108" t="s">
-        <v>85</v>
+        <v>491</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="F108" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>510</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>511</v>
+      </c>
+      <c r="E109" t="s">
+        <v>512</v>
+      </c>
+      <c r="F109" t="s">
         <v>513</v>
-      </c>
-[...10 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>514</v>
+      </c>
+      <c r="B110" t="s">
+        <v>515</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
         <v>516</v>
       </c>
-      <c r="B110" t="s">
-[...5 lines deleted...]
-      <c r="D110" t="s">
+      <c r="E110" t="s">
         <v>517</v>
       </c>
-      <c r="E110" t="s">
+      <c r="F110" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>519</v>
+      </c>
+      <c r="B111" t="s">
+        <v>231</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
         <v>520</v>
       </c>
-      <c r="B111" t="s">
+      <c r="F111" t="s">
         <v>521</v>
-      </c>
-[...10 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B112" t="s">
-        <v>237</v>
+        <v>379</v>
       </c>
       <c r="C112" t="s">
         <v>10</v>
       </c>
       <c r="D112" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="F112" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>525</v>
+      </c>
+      <c r="B113" t="s">
+        <v>526</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
+        <v>527</v>
+      </c>
+      <c r="E113" t="s">
         <v>528</v>
       </c>
-      <c r="B113" t="s">
-[...5 lines deleted...]
-      <c r="D113" t="s">
+      <c r="F113" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>530</v>
+      </c>
+      <c r="B114" t="s">
+        <v>168</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
         <v>531</v>
       </c>
-      <c r="B114" t="s">
+      <c r="F114" t="s">
         <v>532</v>
-      </c>
-[...10 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>533</v>
+      </c>
+      <c r="B115" t="s">
+        <v>272</v>
+      </c>
+      <c r="C115" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" t="s">
+        <v>534</v>
+      </c>
+      <c r="E115" t="s">
+        <v>535</v>
+      </c>
+      <c r="F115" t="s">
         <v>536</v>
       </c>
-      <c r="B115" t="s">
-[...5 lines deleted...]
-      <c r="D115" t="s">
+      <c r="H115" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>538</v>
+      </c>
+      <c r="B116" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
         <v>540</v>
       </c>
       <c r="E116" t="s">
         <v>541</v>
       </c>
       <c r="F116" t="s">
         <v>542</v>
       </c>
-      <c r="H116" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>543</v>
+      </c>
+      <c r="B117" t="s">
+        <v>305</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
         <v>544</v>
       </c>
-      <c r="B117" t="s">
+      <c r="E117" t="s">
         <v>545</v>
       </c>
-      <c r="C117" t="s">
-[...2 lines deleted...]
-      <c r="D117" t="s">
+      <c r="F117" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>547</v>
+      </c>
+      <c r="B118" t="s">
+        <v>147</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>548</v>
+      </c>
+      <c r="E118" t="s">
         <v>549</v>
       </c>
-      <c r="B118" t="s">
-[...5 lines deleted...]
-      <c r="D118" t="s">
+      <c r="F118" t="s">
         <v>550</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>551</v>
+      </c>
+      <c r="B119" t="s">
+        <v>126</v>
+      </c>
+      <c r="C119" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" t="s">
+        <v>552</v>
+      </c>
+      <c r="E119" t="s">
         <v>553</v>
       </c>
-      <c r="B119" t="s">
-[...5 lines deleted...]
-      <c r="D119" t="s">
+      <c r="F119" t="s">
         <v>554</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>555</v>
+      </c>
+      <c r="B120" t="s">
+        <v>63</v>
+      </c>
+      <c r="C120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" t="s">
+        <v>556</v>
+      </c>
+      <c r="E120" t="s">
         <v>557</v>
       </c>
-      <c r="B120" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F120" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B121" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="F121" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>561</v>
+      </c>
+      <c r="B122" t="s">
+        <v>562</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>563</v>
+      </c>
+      <c r="F122" t="s">
         <v>564</v>
-      </c>
-[...10 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>565</v>
+      </c>
+      <c r="B123" t="s">
+        <v>211</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
+        <v>566</v>
+      </c>
+      <c r="F123" t="s">
         <v>567</v>
-      </c>
-[...10 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>568</v>
+      </c>
+      <c r="B124" t="s">
+        <v>168</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>569</v>
+      </c>
+      <c r="E124" t="s">
+        <v>570</v>
+      </c>
+      <c r="F124" t="s">
         <v>571</v>
-      </c>
-[...10 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>572</v>
+      </c>
+      <c r="B125" t="s">
+        <v>46</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" t="s">
+        <v>573</v>
+      </c>
+      <c r="E125" t="s">
         <v>574</v>
       </c>
-      <c r="B125" t="s">
-[...5 lines deleted...]
-      <c r="D125" t="s">
+      <c r="F125" t="s">
         <v>575</v>
-      </c>
-[...4 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>576</v>
+      </c>
+      <c r="B126" t="s">
+        <v>240</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
+        <v>577</v>
+      </c>
+      <c r="E126" t="s">
         <v>578</v>
       </c>
-      <c r="B126" t="s">
-[...5 lines deleted...]
-      <c r="D126" t="s">
+      <c r="F126" t="s">
         <v>579</v>
-      </c>
-[...4 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>580</v>
+      </c>
+      <c r="B127" t="s">
+        <v>272</v>
+      </c>
+      <c r="C127" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" t="s">
+        <v>581</v>
+      </c>
+      <c r="E127" t="s">
         <v>582</v>
       </c>
-      <c r="B127" t="s">
-[...5 lines deleted...]
-      <c r="D127" t="s">
+      <c r="F127" t="s">
         <v>583</v>
-      </c>
-[...4 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>584</v>
+      </c>
+      <c r="B128" t="s">
+        <v>433</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>585</v>
+      </c>
+      <c r="F128" t="s">
         <v>586</v>
-      </c>
-[...13 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>587</v>
+      </c>
+      <c r="B129" t="s">
+        <v>433</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>588</v>
+      </c>
+      <c r="E129" t="s">
+        <v>589</v>
+      </c>
+      <c r="F129" t="s">
         <v>590</v>
-      </c>
-[...10 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>591</v>
+      </c>
+      <c r="B130" t="s">
+        <v>393</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>592</v>
+      </c>
+      <c r="E130" t="s">
         <v>593</v>
       </c>
-      <c r="B130" t="s">
-[...5 lines deleted...]
-      <c r="D130" t="s">
+      <c r="F130" t="s">
         <v>594</v>
-      </c>
-[...4 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>595</v>
+      </c>
+      <c r="B131" t="s">
+        <v>162</v>
+      </c>
+      <c r="C131" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" t="s">
+        <v>596</v>
+      </c>
+      <c r="E131" t="s">
         <v>597</v>
       </c>
-      <c r="B131" t="s">
-[...5 lines deleted...]
-      <c r="D131" t="s">
+      <c r="F131" t="s">
         <v>598</v>
-      </c>
-[...4 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>599</v>
+      </c>
+      <c r="B132" t="s">
+        <v>379</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
+        <v>600</v>
+      </c>
+      <c r="E132" t="s">
         <v>601</v>
       </c>
-      <c r="B132" t="s">
-[...5 lines deleted...]
-      <c r="D132" t="s">
+      <c r="F132" t="s">
         <v>602</v>
-      </c>
-[...4 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>603</v>
+      </c>
+      <c r="B133" t="s">
+        <v>604</v>
+      </c>
+      <c r="C133" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" t="s">
         <v>605</v>
       </c>
-      <c r="B133" t="s">
-[...5 lines deleted...]
-      <c r="D133" t="s">
+      <c r="E133" t="s">
         <v>606</v>
       </c>
-      <c r="E133" t="s">
+      <c r="F133" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>608</v>
+      </c>
+      <c r="B134" t="s">
+        <v>126</v>
+      </c>
+      <c r="C134" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" t="s">
         <v>609</v>
       </c>
-      <c r="B134" t="s">
+      <c r="E134" t="s">
         <v>610</v>
       </c>
-      <c r="C134" t="s">
-[...2 lines deleted...]
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>611</v>
-      </c>
-[...4 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>612</v>
+      </c>
+      <c r="B135" t="s">
+        <v>85</v>
+      </c>
+      <c r="C135" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" t="s">
+        <v>613</v>
+      </c>
+      <c r="F135" t="s">
         <v>614</v>
-      </c>
-[...13 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B136" t="s">
         <v>85</v>
       </c>
       <c r="C136" t="s">
         <v>10</v>
       </c>
       <c r="D136" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="F136" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B137" t="s">
         <v>85</v>
       </c>
       <c r="C137" t="s">
         <v>10</v>
       </c>
       <c r="D137" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F137" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>621</v>
+      </c>
+      <c r="B138" t="s">
+        <v>622</v>
+      </c>
+      <c r="C138" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" t="s">
+        <v>623</v>
+      </c>
+      <c r="E138" t="s">
         <v>624</v>
       </c>
-      <c r="B138" t="s">
-[...5 lines deleted...]
-      <c r="D138" t="s">
+      <c r="F138" t="s">
         <v>625</v>
       </c>
-      <c r="F138" t="s">
+      <c r="H138" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>627</v>
       </c>
       <c r="B139" t="s">
+        <v>211</v>
+      </c>
+      <c r="C139" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" t="s">
         <v>628</v>
       </c>
-      <c r="C139" t="s">
-[...2 lines deleted...]
-      <c r="D139" t="s">
+      <c r="E139" t="s">
         <v>629</v>
       </c>
-      <c r="E139" t="s">
+      <c r="F139" t="s">
         <v>630</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>631</v>
+      </c>
+      <c r="B140" t="s">
+        <v>46</v>
+      </c>
+      <c r="C140" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" t="s">
+        <v>632</v>
+      </c>
+      <c r="F140" t="s">
         <v>633</v>
-      </c>
-[...13 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>634</v>
+      </c>
+      <c r="B141" t="s">
+        <v>305</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" t="s">
+        <v>635</v>
+      </c>
+      <c r="E141" t="s">
+        <v>636</v>
+      </c>
+      <c r="F141" t="s">
         <v>637</v>
       </c>
-      <c r="B141" t="s">
-[...5 lines deleted...]
-      <c r="D141" t="s">
+      <c r="H141" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>639</v>
+      </c>
+      <c r="B142" t="s">
+        <v>272</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
         <v>640</v>
       </c>
-      <c r="B142" t="s">
-[...5 lines deleted...]
-      <c r="D142" t="s">
+      <c r="E142" t="s">
         <v>641</v>
       </c>
-      <c r="E142" t="s">
+      <c r="F142" t="s">
         <v>642</v>
-      </c>
-[...4 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>643</v>
+      </c>
+      <c r="B143" t="s">
+        <v>305</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
+        <v>644</v>
+      </c>
+      <c r="F143" t="s">
         <v>645</v>
-      </c>
-[...13 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>646</v>
+      </c>
+      <c r="B144" t="s">
+        <v>91</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>647</v>
+      </c>
+      <c r="E144" t="s">
+        <v>648</v>
+      </c>
+      <c r="F144" t="s">
         <v>649</v>
       </c>
-      <c r="B144" t="s">
-[...5 lines deleted...]
-      <c r="D144" t="s">
+      <c r="H144" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B145" t="s">
         <v>91</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
+        <v>652</v>
+      </c>
+      <c r="E145" t="s">
         <v>653</v>
       </c>
-      <c r="E145" t="s">
+      <c r="F145" t="s">
         <v>654</v>
-      </c>
-[...4 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="B146" t="s">
         <v>91</v>
       </c>
       <c r="C146" t="s">
         <v>10</v>
       </c>
       <c r="D146" t="s">
+        <v>656</v>
+      </c>
+      <c r="E146" t="s">
+        <v>657</v>
+      </c>
+      <c r="F146" t="s">
         <v>658</v>
       </c>
-      <c r="E146" t="s">
+      <c r="H146" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>660</v>
+      </c>
+      <c r="B147" t="s">
+        <v>622</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
         <v>661</v>
       </c>
-      <c r="B147" t="s">
-[...5 lines deleted...]
-      <c r="D147" t="s">
+      <c r="E147" t="s">
         <v>662</v>
       </c>
-      <c r="E147" t="s">
+      <c r="F147" t="s">
         <v>663</v>
-      </c>
-[...4 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>664</v>
+      </c>
+      <c r="B148" t="s">
+        <v>665</v>
+      </c>
+      <c r="C148" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" t="s">
         <v>666</v>
       </c>
-      <c r="B148" t="s">
-[...5 lines deleted...]
-      <c r="D148" t="s">
+      <c r="E148" t="s">
         <v>667</v>
       </c>
-      <c r="E148" t="s">
+      <c r="F148" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>669</v>
+      </c>
+      <c r="B149" t="s">
+        <v>91</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
         <v>670</v>
       </c>
-      <c r="B149" t="s">
+      <c r="E149" t="s">
         <v>671</v>
       </c>
-      <c r="C149" t="s">
-[...2 lines deleted...]
-      <c r="D149" t="s">
+      <c r="F149" t="s">
         <v>672</v>
-      </c>
-[...4 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>673</v>
+      </c>
+      <c r="B150" t="s">
+        <v>181</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>674</v>
+      </c>
+      <c r="E150" t="s">
         <v>675</v>
       </c>
-      <c r="B150" t="s">
-[...5 lines deleted...]
-      <c r="D150" t="s">
+      <c r="F150" t="s">
         <v>676</v>
-      </c>
-[...4 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>677</v>
+      </c>
+      <c r="B151" t="s">
+        <v>29</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>678</v>
+      </c>
+      <c r="E151" t="s">
         <v>679</v>
       </c>
-      <c r="B151" t="s">
-[...5 lines deleted...]
-      <c r="D151" t="s">
+      <c r="F151" t="s">
         <v>680</v>
-      </c>
-[...4 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>681</v>
+      </c>
+      <c r="B152" t="s">
+        <v>193</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
+        <v>682</v>
+      </c>
+      <c r="F152" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>684</v>
+      </c>
+      <c r="B153" t="s">
+        <v>147</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>685</v>
+      </c>
+      <c r="E153" t="s">
+        <v>686</v>
+      </c>
+      <c r="F153" t="s">
         <v>687</v>
-      </c>
-[...10 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>688</v>
+      </c>
+      <c r="B154" t="s">
+        <v>689</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
         <v>690</v>
       </c>
-      <c r="B154" t="s">
-[...5 lines deleted...]
-      <c r="D154" t="s">
+      <c r="E154" t="s">
         <v>691</v>
       </c>
-      <c r="E154" t="s">
+      <c r="F154" t="s">
         <v>692</v>
-      </c>
-[...21 lines deleted...]
-        <v>698</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>