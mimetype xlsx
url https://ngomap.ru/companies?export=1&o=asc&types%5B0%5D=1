--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="693">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -338,1380 +338,1290 @@
   <si>
     <t>http://www.ul-rif.ru</t>
   </si>
   <si>
     <t>ul-rif@yandex.ru</t>
   </si>
   <si>
     <t>Стрит-арт фестиваль «Контур», Факультет культурного волонтера, Ульяновский молодежный банк идей</t>
   </si>
   <si>
     <t>Саратовский региональный общественный фонд поддержки гражданских иницитив "Общество и право"</t>
   </si>
   <si>
     <t>Саратовская область</t>
   </si>
   <si>
     <t>410012, г Саратов, ул. им. Горького А.М., д 34, литер Е</t>
   </si>
   <si>
     <t>http://srofpgi.ru</t>
   </si>
   <si>
     <t>rtn-elena@mail.ru</t>
   </si>
   <si>
-    <t>Центр развития НКО Ульяновской области</t>
-[...13 lines deleted...]
-  <si>
     <t>АНО Кировский центр поддержки некоммерческих организаций</t>
   </si>
   <si>
     <t>Кировская область</t>
   </si>
   <si>
     <t>610011, Россия, Кировская область, , город Киров,улица Кольцова, д. 11, к.72</t>
   </si>
   <si>
     <t>http://ngo-kirov.ru</t>
   </si>
   <si>
     <t>ngo-kirov@mail.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Общественный центр социальных инициатив"</t>
   </si>
   <si>
     <t>Ростовская область</t>
   </si>
   <si>
     <t>347810 Россия, Ростовская обл., г. Каменск-Шахтинский, пр. К. Маркса, д. 28, к. 9</t>
   </si>
   <si>
     <t>https://anoocsi.ru/</t>
   </si>
   <si>
     <t>anoocsi@yandex.ru</t>
   </si>
   <si>
     <t>Поддержка социально ориентированных некоммерческих организаций (СО НКО) и развитие институтов гражданского общества</t>
   </si>
   <si>
     <t>Точка роста НКО: Донбасс</t>
   </si>
   <si>
-    <t>Автономная Некоммерческая Организация (по предоставлению социально-правовых услуг) "Открытая Альтернатива"</t>
+    <t>Красноярская региональная общественная организация "Ассоциация развития гражданского общества"</t>
+  </si>
+  <si>
+    <t>Красноярский край, г.Железногорск, ул.Молодежная, 2</t>
+  </si>
+  <si>
+    <t>http://kroo-argo.ru/</t>
+  </si>
+  <si>
+    <t>kroo.argo@gmail.com</t>
+  </si>
+  <si>
+    <t>Региональный Ресурсный центр Российского Союза Молодежи для СО НКО Свердловской области</t>
+  </si>
+  <si>
+    <t>Свердловская область</t>
+  </si>
+  <si>
+    <t>г.Екатеринбург, ул. Малышева, д. 101, оф. 328</t>
+  </si>
+  <si>
+    <t>http://xn--80awbpbep.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>rsm_ural@mail.ru</t>
+  </si>
+  <si>
+    <t>Клуб руководителей и бухгалтеров СО НКО, "Дни НКО в ОБщественной палате Свердловской области", Дни НКО: муниципальный этап</t>
+  </si>
+  <si>
+    <t>Детская общественная организация Курганской области "Открытый мир"</t>
+  </si>
+  <si>
+    <t>Курганская область</t>
+  </si>
+  <si>
+    <t>640020, г. Курган, ул. Красина 27, 1 этаж.</t>
+  </si>
+  <si>
+    <t>https://rrc.ow-tour.ru/</t>
+  </si>
+  <si>
+    <t>resurscentrkgn@rambler.ru</t>
+  </si>
+  <si>
+    <t>Фонд поддержки местного сообщества "Территория успеха"</t>
+  </si>
+  <si>
+    <t>Пермский край, г. Краснокамск, ул. Энтузиастов, 24А</t>
+  </si>
+  <si>
+    <t>https://vk.com/fonduspeh</t>
+  </si>
+  <si>
+    <t>fonduspeh@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация содействия развитию некоммерческих организаций Владимирской области и межнациональных отношений "Дом некоммерческих организаций Владимирской области"</t>
+  </si>
+  <si>
+    <t>Владимирская область</t>
+  </si>
+  <si>
+    <t>Владимир, ул. Дзержинского, д. 5, каб. 9</t>
+  </si>
+  <si>
+    <t>http://ngo33.ru/</t>
+  </si>
+  <si>
+    <t>ngo33@yandex.ru</t>
+  </si>
+  <si>
+    <t>Школа социального проектирования, Развитие ресурсного центра поддержки социально ориентированных некоммерческих организаций Владимирской области, Создание акселератора социальных проектов «ДА!НКО» на территории Владимирской области на базе Дома НКО</t>
+  </si>
+  <si>
+    <t>Центр содействия развитию социально ориентированных некоммерческих организаций и добровольческих объединений "Под зонтом"</t>
+  </si>
+  <si>
+    <t>Ханты-Мансийский АО</t>
+  </si>
+  <si>
+    <t>628661, Ханты-Мансийский автономный округ - Югра, г. Покачи, ул. Комсомольская, д. 7, кв. 21</t>
+  </si>
+  <si>
+    <t>https://clck.ru/PG6wF</t>
+  </si>
+  <si>
+    <t>YPEM@yandex.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр НКО Ивановской области</t>
+  </si>
+  <si>
+    <t>Ивановская область</t>
+  </si>
+  <si>
+    <t>153025 г. Иваново, ул. Красной Армии 7А, каб. 104</t>
+  </si>
+  <si>
+    <t>http://nko37.ru</t>
+  </si>
+  <si>
+    <t>nko37ru@gmail.com</t>
+  </si>
+  <si>
+    <t>Ресурсный центр для НКО города Череповца</t>
+  </si>
+  <si>
+    <t>Бул. Доменщиков, д. 32, каб. 10а</t>
+  </si>
+  <si>
+    <t>elenasmirnova-dkd@mail.ru</t>
+  </si>
+  <si>
+    <t>Смоленская региональная общественная организация «СОДЕЙСТВИЕ РАЗВИТИЮ ГРАЖДАНСКОГО ОБЩЕСТВА»</t>
+  </si>
+  <si>
+    <t>Смоленская область</t>
+  </si>
+  <si>
+    <t>г. Смоленск, проспект Гагарина, дом 45</t>
+  </si>
+  <si>
+    <t>http://nko67.ru/</t>
+  </si>
+  <si>
+    <t>smolenskcps@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Ресурсный центр "Профи"</t>
+  </si>
+  <si>
+    <t>187340, Ленинградская область, г.Кировск, ул.Энергетиков, д.2, помещ.37,38</t>
+  </si>
+  <si>
+    <t>ano-rcprofi@mail.ru</t>
+  </si>
+  <si>
+    <t>Амурская региональная общественная организация "Ресурсный центр поддержки и развития добровольчества "Прогресс&amp;Я"</t>
+  </si>
+  <si>
+    <t>Амурская область</t>
+  </si>
+  <si>
+    <t>Благовещенск, Богдана Хмельницкого, 54, кв.52</t>
+  </si>
+  <si>
+    <t>ean250590@gmail.com</t>
+  </si>
+  <si>
+    <t>АНО "Ресурсный центр поддержки СО НКО"</t>
+  </si>
+  <si>
+    <t>Севастополь</t>
+  </si>
+  <si>
+    <t>г. Севастополь, ул. Большая Морская, 34</t>
+  </si>
+  <si>
+    <t>https://www.rcnko.ru</t>
+  </si>
+  <si>
+    <t>resyrscentr_sevastopol@mail.ru</t>
+  </si>
+  <si>
+    <t>РОО "Центр стратегического развития и проектной деятельности "Устойчивый Крым"</t>
+  </si>
+  <si>
+    <t>Крым</t>
+  </si>
+  <si>
+    <t>Республика Крым, г.Симферополь ул.Вилар 6</t>
+  </si>
+  <si>
+    <t>rc.action.crimea@gmail.com</t>
+  </si>
+  <si>
+    <t>Ресурсный центр по поддержке СО НКО при Общественной палате Амурской области</t>
+  </si>
+  <si>
+    <t>г. Благовещенск, ул.Зейская, 211, каб. 108</t>
+  </si>
+  <si>
+    <t>http://nko28.ru/</t>
+  </si>
+  <si>
+    <t>Nko28@mail.ru</t>
+  </si>
+  <si>
+    <t>Коворкинг-центр НКО Комитета общественных связей и молодёжной политики города Москвы</t>
+  </si>
+  <si>
+    <t>Москва</t>
+  </si>
+  <si>
+    <t>4-й Вешняковский проезд д. 1к1</t>
+  </si>
+  <si>
+    <t>http://xn--80adfe5b7a9ayd.xn--80adxhks/ru-RU/about-us.html</t>
+  </si>
+  <si>
+    <t>pr-mdoo@go.mos.ru</t>
+  </si>
+  <si>
+    <t>Хабаровская региональная общественная организация "Центр общественных инициатив "Ладъ"</t>
+  </si>
+  <si>
+    <t>Хабаровский край</t>
+  </si>
+  <si>
+    <t>г. Хабаровск, ул. Слободская, д. 21, кв. 23</t>
+  </si>
+  <si>
+    <t>324643@list.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая культурно-просветительская организация "ТОЧКА РОСТА"</t>
+  </si>
+  <si>
+    <t>Хабаровск, Саратовский переулок, кв. 4</t>
+  </si>
+  <si>
+    <t>http://ngo27.ru/ru/</t>
+  </si>
+  <si>
+    <t>ano.rosta@mail.ru</t>
+  </si>
+  <si>
+    <t>Служба сопровождения гражданских инициатив: управление изменениями, Служба сопровождения гражданских инициатив: курс на устойчивость!</t>
+  </si>
+  <si>
+    <t>Ресурсный центр поддержки общественных инициатив города Боготола</t>
+  </si>
+  <si>
+    <t>662060, Красноярский край, город Боготол, ул. Интернациональная, 16</t>
+  </si>
+  <si>
+    <t>http://cbs-bogotol.ru/rescen/</t>
+  </si>
+  <si>
+    <t>resurs.bogotol@mail.ru</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд поддержки общественных инициатив "СИБИРСКИЙ"</t>
+  </si>
+  <si>
+    <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3, к.31</t>
+  </si>
+  <si>
+    <t>http://siberiancenter.ru</t>
+  </si>
+  <si>
+    <t>tatyana@siberiancenter.ru</t>
+  </si>
+  <si>
+    <t>Ассоциация «Информационно-аналитический Центр развития гражданских инициатив» (НП «ИнА-Центр»)</t>
+  </si>
+  <si>
+    <t>http://xn--80akhucsn3a.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>inacenter@scisc.ru</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд развития местного сообщества "Добрый город"</t>
+  </si>
+  <si>
+    <t>Псковская область</t>
+  </si>
+  <si>
+    <t>Псков, ул. Ленина 7</t>
+  </si>
+  <si>
+    <t>http://dobro-pskov.ru</t>
+  </si>
+  <si>
+    <t>csdpr@csdpr.ru</t>
+  </si>
+  <si>
+    <t>Межрегиональная общественная организация экологического и патриотического просвещения "Чистые Игры"</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург, Петергоф, улица Шахматова</t>
+  </si>
+  <si>
+    <t>https://vk.com/sonko_cleangames</t>
+  </si>
+  <si>
+    <t>vera@cleangames.ru</t>
+  </si>
+  <si>
+    <t>Новгородская региональная общественная организация "Творческий центр "Территория успеха"</t>
+  </si>
+  <si>
+    <t>Новгородская область</t>
+  </si>
+  <si>
+    <t>174210 Новгородская область, г. Чудово, ул. Сергея Кузнецова, д.6 кв. 4</t>
+  </si>
+  <si>
+    <t>http://raduga53.ru</t>
+  </si>
+  <si>
+    <t>dolgopolowa.valentina2015@yandex.ru</t>
+  </si>
+  <si>
+    <t>Народный бюджет, Аракчеевский вестник, Думай! Решай! Действуй!, Семейный фестиваль "Папа,мама, я - дружная семья!"</t>
+  </si>
+  <si>
+    <t>Инициативная группа "Аракчеевский парк", Решаем Вместе!, Автопробег "Салют! Победа!"</t>
+  </si>
+  <si>
+    <t>Благотворительный Фонд развития сообщества "Гарант"</t>
+  </si>
+  <si>
+    <t>Архангельск, улица Попова, дом 18, офис 7 (левый подъезд, 4 этаж)</t>
+  </si>
+  <si>
+    <t>http://fondgarant.ru/</t>
+  </si>
+  <si>
+    <t>kalinina@ngo-garant.ru</t>
+  </si>
+  <si>
+    <t>Успешные практики в жизнь: повышение потенциала инфраструктурных организаций для НКО, От практики к устойчивому развитию: повышение потенциала ресурсных центров для НКО, От разовой помощи к системному сотрудничеству: развитие потенциала НКО в привлечении местных ресурсов и выстраивании партнеров для решения социальных задач., Школа грантмейкинга: современные вызовы и перспективы</t>
+  </si>
+  <si>
+    <t>Фонд местного сообщества "Энергия участия"</t>
+  </si>
+  <si>
+    <t>Приморский край, остров Русский, полуостров Саперный, поселок Аякс, 10, Дальневосточный федеральный университет, корпус А, кабинет 810</t>
+  </si>
+  <si>
+    <t>http://xn--80affnbzwljh8b0d5ag.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>fmsvl@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Городской ресурсный центр поддержки гражданских инициатив города Комсомольска-на-Амуре"</t>
+  </si>
+  <si>
+    <t>Хабаровский край, г. Комсомольск-на-Амуре, ул. Вокзальная, 80/3, оф. 114</t>
+  </si>
+  <si>
+    <t>rc_kms@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Межмуниципальный ресурсный центр поддержки общественных инициатив "Опора"</t>
+  </si>
+  <si>
+    <t>ул. Приморская, д.17, кв.1 п.Де-Кастри Ульчский район Хабаровский край</t>
+  </si>
+  <si>
+    <t>opora.ano@bk.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр НКО аппарата Общественной палаты Сахалинской области</t>
+  </si>
+  <si>
+    <t>Сахалин</t>
+  </si>
+  <si>
+    <t>г. Южно-Сахалинск, Коммунистический проспект, 39-б, каб. 404</t>
+  </si>
+  <si>
+    <t>http://doveriesakh.ru/resursnyj-centr/informacija/</t>
+  </si>
+  <si>
+    <t>i.korzhova@sakhalin.gov.ru</t>
+  </si>
+  <si>
+    <t>Некоммерческая организация (фонд) "Единый ресурсный центр поддержки социально ориентированных некоммерческих организаций и развития гражданских инициатив Республики Саха (Якутия)"</t>
+  </si>
+  <si>
+    <t>Саха (Якутия)</t>
+  </si>
+  <si>
+    <t>677000 Республика Саха г. Якутск ул. Курашова д. 24 офис 703</t>
+  </si>
+  <si>
+    <t>http://fond-7ya.ru/</t>
+  </si>
+  <si>
+    <t>resursnko@gmail.com</t>
+  </si>
+  <si>
+    <t>АНО"РЦ поддержки СО НКО и ГИ ЛО" (Автономная некоммерческая организация "Ресурсный центр поддержки социально ориентированных некоммерческих организаций и гражданских инициатив Липецкой области")</t>
+  </si>
+  <si>
+    <t>Липецкая область</t>
+  </si>
+  <si>
+    <t>398024, г Липецк, ул. Советская, д.7, оф. 228</t>
+  </si>
+  <si>
+    <t>https://www.sonko48.ru</t>
+  </si>
+  <si>
+    <t>nko.centr48@yandex.ru</t>
+  </si>
+  <si>
+    <t>Местная общественная организация Карасукского района Новосибирской области "Центр общественных инициатив"</t>
+  </si>
+  <si>
+    <t>Новосибирская область, город Карасук, ул Октябрьская, д 8.</t>
+  </si>
+  <si>
+    <t>https://www.moocoi-karasuk.ru/blog</t>
+  </si>
+  <si>
+    <t>morozova.lenok@mail.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр поддержки СО НКО г. Тобольска</t>
+  </si>
+  <si>
+    <t>Тюменская область, г. Тобольск, 4 мкр. стр. 54/1, оф. 21</t>
+  </si>
+  <si>
+    <t>sonkotob@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Уральский центр социального развития общества "Аура "</t>
+  </si>
+  <si>
+    <t>Курганская область, с. Альменево.</t>
+  </si>
+  <si>
+    <t>Ljusa8@mail.ru</t>
+  </si>
+  <si>
+    <t>Свердловская областная благотворительная общественная организация "Остров доброй надежды"</t>
+  </si>
+  <si>
+    <t>623286, Свердловская область, город Ревда, ул. Максима Горького, д. 40</t>
+  </si>
+  <si>
+    <t>odn_revda@mail.ru</t>
+  </si>
+  <si>
+    <t>Активное долголетие</t>
+  </si>
+  <si>
+    <t>Мегионский фонд поддержки социальных программ и проектов "Меценат"</t>
+  </si>
+  <si>
+    <t>Ханты-Мансийский автономный округ - Югра, г.Мегион, ул.Строителей, д.7/1, кв.12</t>
+  </si>
+  <si>
+    <t>olgaboiko65@mail.ru</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд "ВО БЛАГО"</t>
+  </si>
+  <si>
+    <t>Нижневартовск, Мира д.102, кв.285</t>
+  </si>
+  <si>
+    <t>fenix75renat@mail.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр для СОНКО г. Ялуторовск, создан на базе АНО "Пристань Добрых Дел"</t>
+  </si>
+  <si>
+    <t>г. Ялуторовск, ул. Ленина д. 28</t>
+  </si>
+  <si>
+    <t>37500rc@mail.ru</t>
+  </si>
+  <si>
+    <t>АНО «Центр сопровождения социального бизнеса и НКО»</t>
+  </si>
+  <si>
+    <t>Хакасия</t>
+  </si>
+  <si>
+    <t>Абакан, Крылова, 47а, офис 607</t>
+  </si>
+  <si>
+    <t>https://centernko.ru/</t>
+  </si>
+  <si>
+    <t>center_sb_nko@mail.ru</t>
+  </si>
+  <si>
+    <t>Белгородская региональная общественная организация "Центр социальных инициатив "Вера"</t>
+  </si>
+  <si>
+    <t>Белгородская область</t>
+  </si>
+  <si>
+    <t>г. Белгород, ул. Королева, д. 2а, корп. 3, оф. 530</t>
+  </si>
+  <si>
+    <t>http://csi-vera.ru/</t>
+  </si>
+  <si>
+    <t>broo-vera@mail.ru</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд развития филантропии</t>
+  </si>
+  <si>
+    <t>101000, г. Москва, ул. Мясницкая 24/7, строение 1, помещение I</t>
+  </si>
+  <si>
+    <t>http://cafrussia.ru/</t>
+  </si>
+  <si>
+    <t>cafrussia@cafrussia.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр поддержки гражданского общества Кубани</t>
+  </si>
+  <si>
+    <t>Краснодарский край</t>
+  </si>
+  <si>
+    <t>город Краснодар, улица Северная 303, 3 этаж.</t>
+  </si>
+  <si>
+    <t>http://rckuban.ru/</t>
+  </si>
+  <si>
+    <t>kseniy555@mail.ru</t>
+  </si>
+  <si>
+    <t>Местная общественная организация Ресурсный центр общественных инициатив Черепановского района Новосибирской области</t>
+  </si>
+  <si>
+    <t>НСО г. Черепаново ул.Ломоносова 64а</t>
+  </si>
+  <si>
+    <t>http://rcoi.online/</t>
+  </si>
+  <si>
+    <t>preys.irina@mail.ru</t>
+  </si>
+  <si>
+    <t>Местная общественная организация Колыванского района Новосибирской области "Ресурсный центр общественных инициатив"</t>
+  </si>
+  <si>
+    <t>Новосибирская область, Колыванский район, р.п. Колывань, ул. М. Горького, 49</t>
+  </si>
+  <si>
+    <t>resurskol@mail.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр - открытое пространство для НКО, Развитие патриотических клубов, Будущее в руках патриотов, Активная позиция - благо для общества, Школа лидеров</t>
+  </si>
+  <si>
+    <t>Местная общественная организация"Центр гражданской инициативы Маслянинского района Новосибирской области"</t>
+  </si>
+  <si>
+    <t>633564, Новосибирская обл., рп. Маслянино, ул. Коммунистическая 1а</t>
+  </si>
+  <si>
+    <t>gala.zin59@gmail.com</t>
+  </si>
+  <si>
+    <t>Некоммерческая организация "Фонд поддержки гражданских инициатив "Светлые Лица"</t>
+  </si>
+  <si>
+    <t>Ямало-Ненецкий АО</t>
+  </si>
+  <si>
+    <t>ЯНАО, г.Надым, ул. Зверева 3/1</t>
+  </si>
+  <si>
+    <t>https://xn--80adjmhikj1am0c.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>nkosvetlitsa@yandex.ru</t>
+  </si>
+  <si>
+    <t>Автономной некоммерческой организации Общественный ресурсный центр социального развития гражданских и общественных инициатив «Плесцы»</t>
+  </si>
+  <si>
+    <t>Архангельская область, п.Плесецк, ул.Чапыгина д.27 , индекс 164262</t>
+  </si>
+  <si>
+    <t>http://nko.plescy2020.tilda.ws</t>
+  </si>
+  <si>
+    <t>petruninad@list.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация социальных услуг и консультативной деятельности "Ресурсный центр некоммерческих организаций"</t>
+  </si>
+  <si>
+    <t>Мурманская область</t>
+  </si>
+  <si>
+    <t>183034, Мурманская область, г. Мурманск, проезд Михаила Ивченко, 3-49</t>
+  </si>
+  <si>
+    <t>http://www.anortsnko51.com/</t>
+  </si>
+  <si>
+    <t>helpnko@gmail.com</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Камчатский краевой центр поддержки социально ориентированных некоммерческих организаций"</t>
+  </si>
+  <si>
+    <t>Камчатский край</t>
+  </si>
+  <si>
+    <t>Россия, Камчатский край, Петропавловск-Камчатский, проспект Карла Маркса, 33/1</t>
+  </si>
+  <si>
+    <t>https://sonko41.ru/</t>
+  </si>
+  <si>
+    <t>nko-kamchatka@yandex.ru</t>
+  </si>
+  <si>
+    <t>Развитие общественно полезной деятельности объединений граждан в малых городах и сельских поселениях Камчатского края, Развитие местных сообществ в малых городах и сельских поселениях Камчатского края, Развитие сети ресурсной поддержки общественных инициатив в Камчатском крае, Камчатский университет НКО, Успешные НКО - путь к устойчивости, ЗвоНКО</t>
+  </si>
+  <si>
+    <t>ГКУ "Ресурсный центр развития НКО Забайкальского края"</t>
+  </si>
+  <si>
+    <t>Забайкальский край</t>
+  </si>
+  <si>
+    <t>Забайкальский край, город Чита, улица Генерала Белика 1, офис-центр "Столица", кабинет 514</t>
+  </si>
+  <si>
+    <t>dobroedelo.75@mail.ru</t>
+  </si>
+  <si>
+    <t>АВТОНОМНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕСУРСНЫЙ ЦЕНТР ПОДДЕРЖКИ ОБЩЕСТВЕННЫХ ИНИЦИАТИВ И РАЗВИТИЯ МАЛЫХ ТЕРРИТОРИЙ "ОТКРЫТЫЙ СТАРТ"</t>
+  </si>
+  <si>
+    <t>Архангельская область, Котласский района, п. Шипицыно, ул. Северная, д. 100</t>
+  </si>
+  <si>
+    <t>rcopenstart@libkr.ru</t>
+  </si>
+  <si>
+    <t>Маршрут построен, Творческая лаборатория активных людей "В чем СОЛЬ?" направленная на разработку большой стратегии развития малых сельских территорий Котласского района в области благоустройства и повышения качества жизни на селе</t>
+  </si>
+  <si>
+    <t>АВТОНОМНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "КОМПЛЕКСНЫЙ РЕСУРСНЫЙ ЦЕНТР НЕКОММЕРЧЕСКИХ ОРГАНИЗАЦИЙ"</t>
+  </si>
+  <si>
+    <t>Россия, 683032, Камчатский край, г Петропавловск-Камчатский, ул Ленинградская 13 оф.203</t>
+  </si>
+  <si>
+    <t>https://krc-nko.ru/</t>
+  </si>
+  <si>
+    <t>krc-nko41@yandex.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Центр инноваций социальной сферы "Атлас некоммерческих организаций"</t>
+  </si>
+  <si>
+    <t>Ростовская область, г. Ростов-на-Дону, Театральный проспект, 85, оф. 413/6 (коворкинг "Рубин")</t>
+  </si>
+  <si>
+    <t>https://atlas-nko.ru/</t>
+  </si>
+  <si>
+    <t>info@atlas-nko.ru</t>
+  </si>
+  <si>
+    <t>Акселератор социальных проектов "СоцАксель", Благоконференция, Конкурс публичных годовых отчетов некоммерческих организаций Ростовской области</t>
+  </si>
+  <si>
+    <t>Ростовское региональное общественное Движение в поддержку социального развития "Социальный ресурсный центр"</t>
+  </si>
+  <si>
+    <t>346780, Ростовская область, г. Азов, ул. Пирогова, 10, к. 51</t>
+  </si>
+  <si>
+    <t>https://rrosrz.ru/</t>
+  </si>
+  <si>
+    <t>srz-rostov@mail.ru</t>
+  </si>
+  <si>
+    <t>Международное сотрудничество, Социальная защита населения в сфере жилищно-коммунального хозяйства, Развитие гражданской активности органов территориального общественного самоуправления</t>
+  </si>
+  <si>
+    <t>Развитие общественных инициатив на юге Ростовской области</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация «Ресурсный Центр Поддержки Социально ориентированных некоммерческих организаций «ИНИЦИАТИВА»</t>
+  </si>
+  <si>
+    <t>Калужская область</t>
+  </si>
+  <si>
+    <t>248001, Российская Федерация, г. Калуга, ул. Ленина, 74 офис 23</t>
+  </si>
+  <si>
+    <t>https://xn----8sbahmtaab8bc7azah3ci.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>initiative.rc@mail.ru</t>
+  </si>
+  <si>
+    <t>Всероссийский Конкурс проектов в области социального предпринимательства "Лучший социальный проект года", «Креативная мастерская», #ЩедрыйВторник, Конкурс "Лидер НКО", #Доброзавтрак НКО</t>
+  </si>
+  <si>
+    <t>"Лицом к лицу". Содействие обеспечению информационной открытости НКО в медиапространстве</t>
+  </si>
+  <si>
+    <t>Нижнеудинская районная общественная организация социального развития "Доверие"</t>
+  </si>
+  <si>
+    <t>Иркутская область</t>
+  </si>
+  <si>
+    <t>Иркутская область, город Нижнеудинск, ул. Петина, 126-13</t>
+  </si>
+  <si>
+    <t>https://doverie38.ru/</t>
+  </si>
+  <si>
+    <t>office@doverie38.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Центр по содействию и развитию общественных инициатив «Шаги к успеху»</t>
+  </si>
+  <si>
+    <t>Красноярский край, г.Боготол, пер.1-й Садовый,24</t>
+  </si>
+  <si>
+    <t>anorsi@yandex.ru</t>
+  </si>
+  <si>
+    <t>Ярмарка - презентация общественных организаций, Успешный лидер НКО</t>
+  </si>
+  <si>
+    <t>ПроУспех. Изучаем. Применяем.Развиваем.</t>
+  </si>
+  <si>
+    <t>Фонд «Центр поддержки гражданских инициатив и развития некоммерческого сектора экономики Челябинской области»</t>
+  </si>
+  <si>
+    <t>454080, Россия, Челябинская область, г. Челябинск, ул. Сони Кривой, дом 75А, офис 608</t>
+  </si>
+  <si>
+    <t>https://xn--74-6kcaaembt1fdnsfdygm4m.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>fond@grant174.ru</t>
+  </si>
+  <si>
+    <t>АНО «Ресурсный центр поддержки СОНКО, добровольчества и гражданских инициатив»</t>
+  </si>
+  <si>
+    <t>Северная Осетия</t>
+  </si>
+  <si>
+    <t>РСО-Алания, г. Владикавказ, ул. Осипенко 3, офис 33-35</t>
+  </si>
+  <si>
+    <t>https://rescenterrso.ru/</t>
+  </si>
+  <si>
+    <t>Rescenterrso@gmail.com</t>
+  </si>
+  <si>
+    <t>Ресурсный центр НКО Хакасии</t>
+  </si>
+  <si>
+    <t>Республика Хакасия, г.Абакан, ул. Щетинкина, 18,</t>
+  </si>
+  <si>
+    <t>https://oprh.ru/resursnyy-tsentr-nko/</t>
+  </si>
+  <si>
+    <t>rc19nko@yandex.ru</t>
+  </si>
+  <si>
+    <t>Республиканский конкурс "Общественное признание", Выставка-ярмарка социальной активности «Мозаика добрых дел»</t>
+  </si>
+  <si>
+    <t>Ресурсный центр поддержки гражданского общества Адыгеи</t>
+  </si>
+  <si>
+    <t>Республика Адыгея</t>
+  </si>
+  <si>
+    <t>Республика Адыгея, город Майкоп, улица Карла Маркса, 33</t>
+  </si>
+  <si>
+    <t>https://nko01.ru/</t>
+  </si>
+  <si>
+    <t>nko.adygea@gmail.com</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация информационных услуг "Холл"</t>
+  </si>
+  <si>
+    <t>Томская область</t>
+  </si>
+  <si>
+    <t>Томск, пер. Шумихинский 9а</t>
+  </si>
+  <si>
+    <t>https://ngohall.ru/</t>
+  </si>
+  <si>
+    <t>info@ngohall.ru</t>
+  </si>
+  <si>
+    <t>Анализ рисков, Диагностическая сессия для НКО</t>
+  </si>
+  <si>
+    <t>АНО "Эпоха Водолея"</t>
+  </si>
+  <si>
+    <t>Оренбургская область</t>
+  </si>
+  <si>
+    <t>г. Оренбург ул. Мало-Мельничная 36А - 55</t>
+  </si>
+  <si>
+    <t>https://vk.com/aquarianage56</t>
+  </si>
+  <si>
+    <t>medi10@yandex.ru</t>
+  </si>
+  <si>
+    <t>Дайте нам совет, Образовательный марафон для лидеров НКО, НКО PR-агент, Митапы позитивных изменений, Марафон верификаций</t>
+  </si>
+  <si>
+    <t>АНО РЦ Октябрьского района</t>
+  </si>
+  <si>
+    <t>628126, АВТОНОМНЫЙ ОКРУГ ХАНТЫ-МАНСИЙСКИЙ АВТОНОМНЫЙ ОКРУГ - ЮГРА, РАЙОН ОКТЯБРЬСКИЙ, ПОСЕЛОК ГОРОДСКОГО ТИПА ПРИОБЬЕ, УЛИЦА Югорская д.5</t>
+  </si>
+  <si>
+    <t>anorts2021@mail.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр Октябрьского района - мастерская развития, ШОК (школа общественных коммуникаций) для НКО</t>
+  </si>
+  <si>
+    <t>ОРОО "Центр инноваций социальной сферы"</t>
+  </si>
+  <si>
+    <t>Омская область</t>
+  </si>
+  <si>
+    <t>644007, г. Омск, ул. Чапаева, д. 111, оф. 106</t>
+  </si>
+  <si>
+    <t>http://cissinfo.ru/</t>
+  </si>
+  <si>
+    <t>rc-omsk@yandex.ru</t>
+  </si>
+  <si>
+    <t>ОРМД в УР "Креативный капитал"</t>
+  </si>
+  <si>
+    <t>Удмуртия</t>
+  </si>
+  <si>
+    <t>Ижевск, ул. Красногеройская 63б</t>
+  </si>
+  <si>
+    <t>https://kreativniy.com</t>
+  </si>
+  <si>
+    <t>kreativkapital@gmail.com</t>
+  </si>
+  <si>
+    <t>АНО Центр стратегического планирования Удмуртской Республики</t>
+  </si>
+  <si>
+    <t>426054, Удмуртская Республика, г. Ижевск, 9-я Подлесная ул., д. 34, кв. 4</t>
+  </si>
+  <si>
+    <t>https://co-compound.ru/</t>
+  </si>
+  <si>
+    <t>csp-ur@mail.ru</t>
+  </si>
+  <si>
+    <t>Координационный центр СОслужение, Конкурс добрых активностей "ДА"</t>
+  </si>
+  <si>
+    <t>Ассоциация - Ресурсный центр содействия развитию некоммерческих организаций "Ассоциация консультантов, финансистов и аудиторов"</t>
+  </si>
+  <si>
+    <t>677000, г. Якутск, пр. Ленина 4, корп.2, оф. 106</t>
+  </si>
+  <si>
+    <t>acfa_np@mail.ru</t>
+  </si>
+  <si>
+    <t>Сопровождение НКО по сдаче отчетности и ведению бухгалтерского учета, Сопровождение регистрации НКО в Минюсте РФ, Продвижение НКО на информационном ресурсе orientir-runo.ru</t>
+  </si>
+  <si>
+    <t>Система наставничества НКО по вопросам делопроизводства и бухгалтерского учета как эффективный инструмент устойчивого развития институтов гражданского общества</t>
+  </si>
+  <si>
+    <t>Региональная общественная молодежная организация поддержки и развития социально значимых инициатив Красноярского края "Перспектива"</t>
+  </si>
+  <si>
+    <t>Красноярский край, Краснотуранский район, с. Краснотуранск, ул. Ленина, 63</t>
+  </si>
+  <si>
+    <t>cms-rc@yandex.ru</t>
+  </si>
+  <si>
+    <t>АНО Вектор помощи</t>
+  </si>
+  <si>
+    <t>Хабаровский край Верхнебуреинский район Новый Ургал 60 лет образования СССР д 2</t>
+  </si>
+  <si>
+    <t>http://vektorpomoshi.ru/</t>
+  </si>
+  <si>
+    <t>ano.vektorpomoshi@yandex.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр поддержки НКО "Вместе"</t>
+  </si>
+  <si>
+    <t>188561, Ленинградская обл., Сланцевский р-н, г. Сланцы, ул. Ломоносова, д. 25/1, кв. 2</t>
+  </si>
+  <si>
+    <t>https://rescentr47.ru/</t>
+  </si>
+  <si>
+    <t>ano.rc.vmeste@gmail.com</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация дополнительного профессионального образования "Среднерусская академия современного знания"</t>
+  </si>
+  <si>
+    <t>г. Калуга, ул. Гагарина, д. 1</t>
+  </si>
+  <si>
+    <t>https://www.xn--80aaandbbe1aoc1ae3bekga0b9th.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>rector@sasz.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Муниципальный институт развития некоммерческих организаций" АНО "МИР НКО"</t>
+  </si>
+  <si>
+    <t>Белгородская область, город Старый Оскол, м-н Макаренко, д.16</t>
+  </si>
+  <si>
+    <t>https://mir.nko31.ru/</t>
+  </si>
+  <si>
+    <t>mir.nko@mail.ru</t>
+  </si>
+  <si>
+    <t>КЛУБ НКО, Экосистема НКО. Партнерство</t>
+  </si>
+  <si>
+    <t>Экосистема НКО "Партнерство", «Ресурсный центр «МИР НКО»</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Методический и информационно-аналитический ресурсный центр некоммерческих организаций "ЭРА"</t>
+  </si>
+  <si>
+    <t>683038 г. Петропавловск-Камчатский, пр-кт Циолковского, д.23, кв. 44</t>
+  </si>
+  <si>
+    <t>mir-center.era@mail.ru</t>
+  </si>
+  <si>
+    <t>ЭРА компетенций, Мобильна студия "ПроДействие": искусство созидать, Мобильная студия "ПроДействие": искусство созидать"</t>
+  </si>
+  <si>
+    <t>Грайворонская МОО "Центр поддержки гражданских инициатив"</t>
+  </si>
+  <si>
+    <t>309370 Белгородская область г.Грайворон ул. Комсомольская, 21</t>
+  </si>
+  <si>
+    <t>https://centrgraivoron.nko31.ru/</t>
+  </si>
+  <si>
+    <t>lchetvergova.65@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Центр социальных инициатив «Единство»</t>
+  </si>
+  <si>
+    <t>30964, Белгородская область, г. Новый Оскол, ул. Красноармейская, д. 2</t>
+  </si>
+  <si>
+    <t>https://edinstvo.nko31.ru/</t>
+  </si>
+  <si>
+    <t>n-noskoled@rambler.ru</t>
+  </si>
+  <si>
+    <t>Частное учреждение дополнительного образования "Репетитор+"</t>
+  </si>
+  <si>
+    <t>юридический адрес: Россия, Белгородская область, Старый Оскол, микрорайон Макаренко, 39</t>
+  </si>
+  <si>
+    <t>https://repetitorplus.nko31.ru/</t>
+  </si>
+  <si>
+    <t>rr.plus@mail.ru</t>
+  </si>
+  <si>
+    <t>АНО "Республиканский ресурсный центр по поддержке социально ориентированных некоммерческих организаций"</t>
+  </si>
+  <si>
+    <t>Татарстан</t>
+  </si>
+  <si>
+    <t>ул. Московская, д. 15, офис 223, Казань</t>
+  </si>
+  <si>
+    <t>https://nkort.ru/</t>
+  </si>
+  <si>
+    <t>rrc@nkort.ru</t>
+  </si>
+  <si>
+    <t>Муниципальное бюджетное учреждение культуры "Устьяны"</t>
+  </si>
+  <si>
+    <t>Архангельская область, Устьянский район, п. Октябрьский, ул. Ленина, дом 21</t>
+  </si>
+  <si>
+    <t>https://www.ustyany.com</t>
+  </si>
+  <si>
+    <t>ustyany29@mail.ru</t>
+  </si>
+  <si>
+    <t>Региональная Ассоциация общественных организаций Каргопольского района</t>
+  </si>
+  <si>
+    <t>164110, Архангельская область, г. Каргополь, пр. Октябрьский, д. 64, оф. 11</t>
+  </si>
+  <si>
+    <t>https://art-kargopol.ru/</t>
+  </si>
+  <si>
+    <t>info@art-kargopol.ru</t>
+  </si>
+  <si>
+    <t>Кластер "Фамилия"</t>
+  </si>
+  <si>
+    <t>Региональная общественная организация поддержки общественных инициатив "Матигорский ресурсный центр "Вектор"</t>
+  </si>
+  <si>
+    <t>ул. Ветеранов, д 14 а, Холмогорский район, Архангельская область</t>
+  </si>
+  <si>
+    <t>vektormatigor@mail.ru</t>
+  </si>
+  <si>
+    <t>АВТОНОМНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕСУРСНЫЙ ЦЕНТР СОЦИАЛЬНО ОРИЕНТИРОВАННЫХ НЕКОММЕРЧЕСКИХ ОРГАНИЗАЦИЙ "ГОРИЗОНТ"</t>
+  </si>
+  <si>
+    <t>Республика Татарстан, город Набережные Челны, Зеленая ул., д. 19</t>
+  </si>
+  <si>
+    <t>oryzhova@anogorizont.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Краевой центр поддержки и развития общественных инициатив"</t>
+  </si>
+  <si>
+    <t>г Красноярск, ул Карла Маркса, д 44А, офис 6</t>
+  </si>
+  <si>
+    <t>https://kras-grant.ru/</t>
+  </si>
+  <si>
+    <t>centrpro@kcpoi.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр правительства Тульской области</t>
+  </si>
+  <si>
+    <t>Тульская область</t>
+  </si>
+  <si>
+    <t>300041 г. Тула, проспект Ленина . д.41</t>
+  </si>
+  <si>
+    <t>https://nko71.ru/</t>
+  </si>
+  <si>
+    <t>rcto@tularegion.org</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Псковской области "Центр молодежи и общественных инициатив"</t>
+  </si>
+  <si>
+    <t>Псков, ул. Конная 2</t>
+  </si>
+  <si>
+    <t>sodeistvie903@yandex.ru</t>
+  </si>
+  <si>
+    <t>Иркутская областная общественная организация развития гражданских инициатив "Ресурс"</t>
+  </si>
+  <si>
+    <t>Иркутская область, г. Иркутск, ул. Баррикад, д. 53/3</t>
+  </si>
+  <si>
+    <t>duma_irk@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Центр гражданских и социальных инициатив Курской области</t>
+  </si>
+  <si>
+    <t>Курская область</t>
+  </si>
+  <si>
+    <t>г. Курск, переулок Радищева, 1</t>
+  </si>
+  <si>
+    <t>https://anocentr46.ru/</t>
+  </si>
+  <si>
+    <t>anocentr46@yandex.ru</t>
+  </si>
+  <si>
+    <t>АНО "Центр правовой и психологической помощи "Ориентир"</t>
+  </si>
+  <si>
+    <t>Ханты - Мансийский автономный округ - Югра, г. Лангепас, ул. Дружбы Народов, д.27/1</t>
+  </si>
+  <si>
+    <t>orientir_nko@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация содействия повышению качества жизни «Агентство социальных технологий»</t>
+  </si>
+  <si>
+    <t>398024, Липецкая область, г. Липецк, ул. Советская, д. 64</t>
+  </si>
+  <si>
+    <t>https://www.astnko.ru/</t>
+  </si>
+  <si>
+    <t>info@astnko.ru</t>
+  </si>
+  <si>
+    <t>Школа НКО</t>
+  </si>
+  <si>
+    <t>Ресурсный центр поддержки общественных инициатив города Горно-Алтайска</t>
+  </si>
+  <si>
+    <t>Республика Алтай</t>
+  </si>
+  <si>
+    <t>Россия, Республика Алтай, Горно-Алтайск, Объездная улица, 12</t>
+  </si>
+  <si>
+    <t>http://nko04.ru/</t>
+  </si>
+  <si>
+    <t>Tashaka_92@mail.ru</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация «Центр культурного и социального развития «Партнёр»</t>
+  </si>
+  <si>
+    <t>Белгородская область, г. Старый Оскол, ул. Ленина, д. 3</t>
+  </si>
+  <si>
+    <t>https://partner.nko31.ru/</t>
+  </si>
+  <si>
+    <t>cki.pro@mail.ru</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд «Фонд по поддержке гражданских инициатив и некоммерческих организаций в Свердловской области Алексея Новожилова»</t>
+  </si>
+  <si>
+    <t>Свердловская область, г. Екатеринбург, ул. Татищева, д. 49</t>
+  </si>
+  <si>
+    <t>https://novozhilovfond.ru/</t>
+  </si>
+  <si>
+    <t>info@novozhilovfond.ru</t>
+  </si>
+  <si>
+    <t>МКУ "Центр поддержки общественных инициатив"</t>
   </si>
   <si>
     <t>Самарская область</t>
-  </si>
-[...1273 lines deleted...]
-    <t>МКУ "Центр поддержки общественных инициатив"</t>
   </si>
   <si>
     <t>г. Тольятти, ул.Белорусская, 33; г. Тольятти, ул. Карбышева, 25 - коворкинг - центр</t>
   </si>
   <si>
     <t>http://mkucentr.ru/</t>
   </si>
   <si>
     <t>mku-centr.nko@yandex.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки СО НКО г. Магнитогорска Благотворительного фонда "Металлург"</t>
   </si>
   <si>
     <t>kadr-bf@yandex.ru</t>
   </si>
   <si>
     <t>https://fondmetallurg.ru/</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация по реализации социальных проектов Вершина</t>
   </si>
   <si>
     <t>г. Артем, ул Индустриальная, 16 а</t>
   </si>
@@ -2438,51 +2348,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H154"/>
+  <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2873,2755 +2783,2617 @@
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>103</v>
       </c>
       <c r="B19" t="s">
         <v>104</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>105</v>
       </c>
       <c r="E19" t="s">
         <v>106</v>
       </c>
       <c r="F19" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>108</v>
       </c>
       <c r="B20" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F20" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="G20" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>113</v>
       </c>
       <c r="B21" t="s">
         <v>114</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>115</v>
       </c>
       <c r="E21" t="s">
         <v>116</v>
       </c>
       <c r="F21" t="s">
         <v>117</v>
       </c>
+      <c r="G21" t="s">
+        <v>118</v>
+      </c>
+      <c r="H21" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F22" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G22" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>124</v>
+      </c>
+      <c r="B23" t="s">
         <v>125</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
         <v>126</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>127</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>128</v>
       </c>
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>130</v>
       </c>
       <c r="B24" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F25" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="G25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>139</v>
       </c>
       <c r="B26" t="s">
         <v>140</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>141</v>
       </c>
       <c r="E26" t="s">
         <v>142</v>
       </c>
       <c r="F26" t="s">
         <v>143</v>
       </c>
-      <c r="G26" t="s">
+      <c r="H26" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27" t="s">
         <v>146</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
         <v>147</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>148</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28" t="s">
+        <v>151</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
         <v>152</v>
       </c>
-      <c r="B28" t="s">
+      <c r="E28" t="s">
         <v>153</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="F28" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>156</v>
+      </c>
+      <c r="F29" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B30" t="s">
+        <v>159</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>160</v>
+      </c>
+      <c r="E30" t="s">
         <v>161</v>
       </c>
-      <c r="B30" t="s">
+      <c r="F30" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B31" t="s">
-        <v>168</v>
+        <v>91</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F31" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="B32" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="F32" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="B33" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>178</v>
+        <v>172</v>
+      </c>
+      <c r="E33" t="s">
+        <v>173</v>
       </c>
       <c r="F33" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B34" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="F34" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B35" t="s">
-        <v>91</v>
+        <v>167</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>186</v>
+        <v>180</v>
+      </c>
+      <c r="E35" t="s">
+        <v>181</v>
       </c>
       <c r="F35" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B36" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>190</v>
+        <v>185</v>
+      </c>
+      <c r="E36" t="s">
+        <v>186</v>
       </c>
       <c r="F36" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="F37" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B38" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>199</v>
+        <v>193</v>
+      </c>
+      <c r="E38" t="s">
+        <v>194</v>
       </c>
       <c r="F38" t="s">
-        <v>200</v>
+        <v>195</v>
+      </c>
+      <c r="H38" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B39" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E39" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F39" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B40" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="E40" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="F40" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B41" t="s">
-        <v>211</v>
+        <v>29</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>212</v>
+        <v>30</v>
+      </c>
+      <c r="E41" t="s">
+        <v>206</v>
       </c>
       <c r="F41" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B42" t="s">
+        <v>209</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>210</v>
+      </c>
+      <c r="E42" t="s">
         <v>211</v>
       </c>
-      <c r="C42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>212</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B43" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="E43" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="F43" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>217</v>
+      </c>
+      <c r="B44" t="s">
+        <v>218</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>219</v>
+      </c>
+      <c r="E44" t="s">
+        <v>220</v>
+      </c>
+      <c r="F44" t="s">
+        <v>221</v>
+      </c>
+      <c r="G44" t="s">
+        <v>222</v>
+      </c>
+      <c r="H44" t="s">
         <v>223</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>224</v>
+      </c>
+      <c r="B45" t="s">
+        <v>85</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>225</v>
+      </c>
+      <c r="E45" t="s">
+        <v>226</v>
+      </c>
+      <c r="F45" t="s">
         <v>227</v>
       </c>
-      <c r="B45" t="s">
-[...8 lines deleted...]
-      <c r="E45" t="s">
+      <c r="H45" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>229</v>
+      </c>
+      <c r="B46" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
         <v>230</v>
       </c>
-      <c r="B46" t="s">
+      <c r="E46" t="s">
         <v>231</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="F46" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>233</v>
+      </c>
+      <c r="B47" t="s">
+        <v>189</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>234</v>
+      </c>
+      <c r="F47" t="s">
         <v>235</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B48" t="s">
-        <v>240</v>
+        <v>189</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="F48" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>238</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B49" t="s">
-        <v>85</v>
+        <v>240</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="E49" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="F49" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>243</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="B50" t="s">
-        <v>58</v>
+        <v>245</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="E50" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="F50" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B51" t="s">
-        <v>211</v>
+        <v>250</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>256</v>
+        <v>251</v>
+      </c>
+      <c r="E51" t="s">
+        <v>252</v>
       </c>
       <c r="F51" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B52" t="s">
-        <v>211</v>
+        <v>29</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>259</v>
+        <v>255</v>
+      </c>
+      <c r="E52" t="s">
+        <v>256</v>
       </c>
       <c r="F52" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B53" t="s">
-        <v>262</v>
+        <v>41</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="F53" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B54" t="s">
-        <v>267</v>
+        <v>131</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="F54" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B55" t="s">
-        <v>272</v>
+        <v>125</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="F55" t="s">
-        <v>275</v>
+        <v>266</v>
+      </c>
+      <c r="G55" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="B56" t="s">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="F56" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B57" t="s">
-        <v>41</v>
+        <v>146</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="F57" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="B58" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="F58" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B59" t="s">
-        <v>147</v>
+        <v>278</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>287</v>
+        <v>279</v>
+      </c>
+      <c r="E59" t="s">
+        <v>280</v>
       </c>
       <c r="F59" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>281</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="B60" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="C60" t="s">
         <v>10</v>
       </c>
       <c r="D60" t="s">
-        <v>291</v>
+        <v>284</v>
+      </c>
+      <c r="E60" t="s">
+        <v>285</v>
       </c>
       <c r="F60" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B61" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>294</v>
+        <v>288</v>
+      </c>
+      <c r="E61" t="s">
+        <v>289</v>
       </c>
       <c r="F61" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B62" t="s">
-        <v>41</v>
+        <v>292</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>297</v>
+        <v>293</v>
+      </c>
+      <c r="E62" t="s">
+        <v>294</v>
       </c>
       <c r="F62" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>296</v>
+      </c>
+      <c r="B63" t="s">
+        <v>29</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>297</v>
+      </c>
+      <c r="E63" t="s">
+        <v>298</v>
+      </c>
+      <c r="F63" t="s">
         <v>299</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B64" t="s">
-        <v>305</v>
+        <v>29</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="F64" t="s">
-        <v>308</v>
+        <v>302</v>
+      </c>
+      <c r="G64" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B65" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F65" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B66" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="E66" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="F66" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="B67" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="E67" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="F67" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>317</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>323</v>
+        <v>318</v>
+      </c>
+      <c r="E68" t="s">
+        <v>319</v>
       </c>
       <c r="F68" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>321</v>
+      </c>
+      <c r="B69" t="s">
+        <v>322</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>323</v>
+      </c>
+      <c r="E69" t="s">
+        <v>324</v>
+      </c>
+      <c r="F69" t="s">
+        <v>325</v>
+      </c>
+      <c r="H69" t="s">
         <v>326</v>
-      </c>
-[...10 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>327</v>
+      </c>
+      <c r="B70" t="s">
+        <v>328</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
         <v>329</v>
       </c>
-      <c r="B70" t="s">
-[...5 lines deleted...]
-      <c r="D70" t="s">
+      <c r="F70" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B71" t="s">
         <v>85</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71" t="s">
+        <v>332</v>
+      </c>
+      <c r="F71" t="s">
+        <v>333</v>
+      </c>
+      <c r="H71" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>335</v>
+      </c>
+      <c r="B72" t="s">
+        <v>322</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>336</v>
+      </c>
+      <c r="E72" t="s">
         <v>337</v>
       </c>
-      <c r="B72" t="s">
+      <c r="F72" t="s">
         <v>338</v>
-      </c>
-[...10 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>339</v>
+      </c>
+      <c r="B73" t="s">
+        <v>114</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>340</v>
+      </c>
+      <c r="E73" t="s">
+        <v>341</v>
+      </c>
+      <c r="F73" t="s">
         <v>342</v>
       </c>
-      <c r="B73" t="s">
+      <c r="H73" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>344</v>
+      </c>
+      <c r="B74" t="s">
+        <v>114</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>345</v>
+      </c>
+      <c r="E74" t="s">
+        <v>346</v>
+      </c>
+      <c r="F74" t="s">
+        <v>347</v>
+      </c>
+      <c r="G74" t="s">
         <v>348</v>
       </c>
-      <c r="B74" t="s">
+      <c r="H74" t="s">
         <v>349</v>
-      </c>
-[...7 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>350</v>
+      </c>
+      <c r="B75" t="s">
+        <v>351</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
         <v>352</v>
       </c>
-      <c r="B75" t="s">
-[...5 lines deleted...]
-      <c r="D75" t="s">
+      <c r="E75" t="s">
         <v>353</v>
       </c>
       <c r="F75" t="s">
         <v>354</v>
       </c>
+      <c r="G75" t="s">
+        <v>355</v>
+      </c>
       <c r="H75" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B76" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E76" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="F76" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B77" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F77" t="s">
-        <v>363</v>
+        <v>364</v>
+      </c>
+      <c r="G77" t="s">
+        <v>365</v>
       </c>
       <c r="H77" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B78" t="s">
-        <v>119</v>
+        <v>63</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E78" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="F78" t="s">
-        <v>368</v>
-[...4 lines deleted...]
-      <c r="H78" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>371</v>
       </c>
       <c r="B79" t="s">
         <v>372</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
         <v>373</v>
       </c>
       <c r="E79" t="s">
         <v>374</v>
       </c>
       <c r="F79" t="s">
         <v>375</v>
       </c>
-      <c r="G79" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>376</v>
+      </c>
+      <c r="B80" t="s">
+        <v>278</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
+        <v>377</v>
+      </c>
+      <c r="E80" t="s">
         <v>378</v>
       </c>
-      <c r="B80" t="s">
+      <c r="F80" t="s">
         <v>379</v>
       </c>
-      <c r="C80" t="s">
-[...2 lines deleted...]
-      <c r="D80" t="s">
+      <c r="G80" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>381</v>
+      </c>
+      <c r="B81" t="s">
+        <v>382</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
         <v>383</v>
       </c>
-      <c r="B81" t="s">
-[...5 lines deleted...]
-      <c r="D81" t="s">
+      <c r="E81" t="s">
         <v>384</v>
       </c>
       <c r="F81" t="s">
         <v>385</v>
       </c>
-      <c r="G81" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>386</v>
+      </c>
+      <c r="B82" t="s">
+        <v>387</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
         <v>388</v>
       </c>
-      <c r="B82" t="s">
-[...5 lines deleted...]
-      <c r="D82" t="s">
+      <c r="E82" t="s">
         <v>389</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>390</v>
       </c>
-      <c r="F82" t="s">
+      <c r="G82" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>392</v>
       </c>
       <c r="B83" t="s">
         <v>393</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
         <v>394</v>
       </c>
       <c r="E83" t="s">
         <v>395</v>
       </c>
       <c r="F83" t="s">
         <v>396</v>
       </c>
+      <c r="G83" t="s">
+        <v>397</v>
+      </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B84" t="s">
-        <v>300</v>
+        <v>146</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="E84" t="s">
         <v>399</v>
       </c>
       <c r="F84" t="s">
         <v>400</v>
       </c>
       <c r="G84" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>402</v>
       </c>
       <c r="B85" t="s">
         <v>403</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
         <v>404</v>
       </c>
       <c r="E85" t="s">
         <v>405</v>
       </c>
       <c r="F85" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>407</v>
       </c>
       <c r="B86" t="s">
         <v>408</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
         <v>409</v>
       </c>
       <c r="E86" t="s">
         <v>410</v>
       </c>
       <c r="F86" t="s">
         <v>411</v>
       </c>
-      <c r="G86" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>412</v>
+      </c>
+      <c r="B87" t="s">
+        <v>408</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
         <v>413</v>
       </c>
-      <c r="B87" t="s">
+      <c r="E87" t="s">
         <v>414</v>
       </c>
-      <c r="C87" t="s">
-[...2 lines deleted...]
-      <c r="D87" t="s">
+      <c r="F87" t="s">
         <v>415</v>
       </c>
-      <c r="E87" t="s">
+      <c r="G87" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>417</v>
+      </c>
+      <c r="B88" t="s">
+        <v>245</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>418</v>
+      </c>
+      <c r="F88" t="s">
         <v>419</v>
       </c>
-      <c r="B88" t="s">
-[...5 lines deleted...]
-      <c r="D88" t="s">
+      <c r="G88" t="s">
         <v>420</v>
       </c>
-      <c r="F88" t="s">
+      <c r="H88" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>422</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
         <v>423</v>
       </c>
-      <c r="B89" t="s">
+      <c r="F89" t="s">
         <v>424</v>
-      </c>
-[...10 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>425</v>
+      </c>
+      <c r="B90" t="s">
+        <v>189</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>426</v>
+      </c>
+      <c r="E90" t="s">
+        <v>427</v>
+      </c>
+      <c r="F90" t="s">
         <v>428</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>429</v>
+      </c>
+      <c r="B91" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>430</v>
+      </c>
+      <c r="E91" t="s">
+        <v>431</v>
+      </c>
+      <c r="F91" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B92" t="s">
-        <v>433</v>
+        <v>351</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="E92" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F92" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>436</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>437</v>
+      </c>
+      <c r="B93" t="s">
+        <v>283</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>438</v>
+      </c>
+      <c r="E93" t="s">
+        <v>439</v>
+      </c>
+      <c r="F93" t="s">
+        <v>440</v>
+      </c>
+      <c r="G93" t="s">
+        <v>441</v>
+      </c>
+      <c r="H93" t="s">
         <v>442</v>
-      </c>
-[...16 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="F94" t="s">
-        <v>449</v>
+        <v>445</v>
+      </c>
+      <c r="H94" t="s">
+        <v>446</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>447</v>
+      </c>
+      <c r="B95" t="s">
+        <v>283</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>448</v>
+      </c>
+      <c r="E95" t="s">
+        <v>449</v>
+      </c>
+      <c r="F95" t="s">
         <v>450</v>
-      </c>
-[...13 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>451</v>
+      </c>
+      <c r="B96" t="s">
+        <v>283</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>452</v>
+      </c>
+      <c r="E96" t="s">
+        <v>453</v>
+      </c>
+      <c r="F96" t="s">
         <v>454</v>
-      </c>
-[...19 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B97" t="s">
-        <v>91</v>
+        <v>283</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="E97" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="F97" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="B98" t="s">
-        <v>372</v>
+        <v>460</v>
       </c>
       <c r="C98" t="s">
         <v>10</v>
       </c>
       <c r="D98" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="E98" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F98" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B99" t="s">
-        <v>305</v>
+        <v>85</v>
       </c>
       <c r="C99" t="s">
         <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="E99" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="F99" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>473</v>
+        <v>467</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="B100" t="s">
-        <v>343</v>
+        <v>85</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>475</v>
+        <v>469</v>
+      </c>
+      <c r="E100" t="s">
+        <v>470</v>
       </c>
       <c r="F100" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>471</v>
+      </c>
+      <c r="G100" t="s">
+        <v>472</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B101" t="s">
-        <v>305</v>
+        <v>85</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="F101" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="B102" t="s">
-        <v>305</v>
+        <v>460</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="F102" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B103" t="s">
-        <v>305</v>
+        <v>15</v>
       </c>
       <c r="C103" t="s">
         <v>10</v>
       </c>
       <c r="D103" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="E103" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="F103" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="B104" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="E104" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="F104" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B105" t="s">
-        <v>85</v>
+        <v>209</v>
       </c>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="F105" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="B106" t="s">
-        <v>85</v>
+        <v>358</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="F106" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>493</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="B107" t="s">
-        <v>85</v>
+        <v>495</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
-        <v>505</v>
+        <v>496</v>
+      </c>
+      <c r="E107" t="s">
+        <v>497</v>
       </c>
       <c r="F107" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="B108" t="s">
-        <v>491</v>
+        <v>146</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="F108" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="B109" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="C109" t="s">
         <v>10</v>
       </c>
       <c r="D109" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="E109" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="F109" t="s">
-        <v>513</v>
+        <v>505</v>
+      </c>
+      <c r="H109" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="B110" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="C110" t="s">
         <v>10</v>
       </c>
       <c r="D110" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="E110" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="F110" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="B111" t="s">
-        <v>231</v>
+        <v>283</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>520</v>
+        <v>513</v>
+      </c>
+      <c r="E111" t="s">
+        <v>514</v>
       </c>
       <c r="F111" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="B112" t="s">
-        <v>379</v>
+        <v>125</v>
       </c>
       <c r="C112" t="s">
         <v>10</v>
       </c>
       <c r="D112" t="s">
-        <v>523</v>
+        <v>517</v>
+      </c>
+      <c r="E112" t="s">
+        <v>518</v>
       </c>
       <c r="F112" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B113" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="C113" t="s">
         <v>10</v>
       </c>
       <c r="D113" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="E113" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="F113" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B114" t="s">
-        <v>168</v>
+        <v>63</v>
       </c>
       <c r="C114" t="s">
         <v>10</v>
       </c>
       <c r="D114" t="s">
-        <v>531</v>
+        <v>526</v>
+      </c>
+      <c r="E114" t="s">
+        <v>527</v>
       </c>
       <c r="F114" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="B115" t="s">
-        <v>272</v>
+        <v>58</v>
       </c>
       <c r="C115" t="s">
         <v>10</v>
       </c>
       <c r="D115" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="F115" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>530</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="B116" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="F116" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="B117" t="s">
-        <v>305</v>
+        <v>189</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="F117" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="B118" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C118" t="s">
         <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="E118" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="F118" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="B119" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="C119" t="s">
         <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="E119" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="F119" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="B120" t="s">
-        <v>63</v>
+        <v>218</v>
       </c>
       <c r="C120" t="s">
         <v>10</v>
       </c>
       <c r="D120" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="E120" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="F120" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="B121" t="s">
-        <v>58</v>
+        <v>250</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>559</v>
+        <v>551</v>
+      </c>
+      <c r="E121" t="s">
+        <v>552</v>
       </c>
       <c r="F121" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="B122" t="s">
-        <v>562</v>
+        <v>408</v>
       </c>
       <c r="C122" t="s">
         <v>10</v>
       </c>
       <c r="D122" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="F122" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="B123" t="s">
-        <v>211</v>
+        <v>408</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>566</v>
+        <v>558</v>
+      </c>
+      <c r="E123" t="s">
+        <v>559</v>
       </c>
       <c r="F123" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="B124" t="s">
-        <v>168</v>
+        <v>372</v>
       </c>
       <c r="C124" t="s">
         <v>10</v>
       </c>
       <c r="D124" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="E124" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F124" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="B125" t="s">
-        <v>46</v>
+        <v>140</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E125" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F125" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="B126" t="s">
-        <v>240</v>
+        <v>358</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="E126" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="F126" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="B127" t="s">
-        <v>272</v>
+        <v>574</v>
       </c>
       <c r="C127" t="s">
         <v>10</v>
       </c>
       <c r="D127" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="E127" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="F127" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="B128" t="s">
-        <v>433</v>
+        <v>521</v>
       </c>
       <c r="C128" t="s">
         <v>10</v>
       </c>
       <c r="D128" t="s">
-        <v>585</v>
+        <v>579</v>
+      </c>
+      <c r="E128" t="s">
+        <v>580</v>
       </c>
       <c r="F128" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="B129" t="s">
-        <v>433</v>
+        <v>85</v>
       </c>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="F129" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="B130" t="s">
-        <v>393</v>
+        <v>85</v>
       </c>
       <c r="C130" t="s">
         <v>10</v>
       </c>
       <c r="D130" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="F130" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="B131" t="s">
-        <v>162</v>
+        <v>85</v>
       </c>
       <c r="C131" t="s">
         <v>10</v>
       </c>
       <c r="D131" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F131" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="B132" t="s">
-        <v>379</v>
+        <v>592</v>
       </c>
       <c r="C132" t="s">
         <v>10</v>
       </c>
       <c r="D132" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="E132" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="F132" t="s">
-        <v>602</v>
+        <v>595</v>
+      </c>
+      <c r="H132" t="s">
+        <v>596</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="B133" t="s">
-        <v>604</v>
+        <v>189</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="E133" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="F133" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="B134" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F134" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="B135" t="s">
-        <v>85</v>
+        <v>283</v>
       </c>
       <c r="C135" t="s">
         <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>613</v>
+        <v>605</v>
+      </c>
+      <c r="E135" t="s">
+        <v>606</v>
       </c>
       <c r="F135" t="s">
-        <v>614</v>
+        <v>607</v>
+      </c>
+      <c r="H135" t="s">
+        <v>608</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="B136" t="s">
-        <v>85</v>
+        <v>250</v>
       </c>
       <c r="C136" t="s">
         <v>10</v>
       </c>
       <c r="D136" t="s">
-        <v>616</v>
+        <v>610</v>
+      </c>
+      <c r="E136" t="s">
+        <v>611</v>
       </c>
       <c r="F136" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="B137" t="s">
-        <v>85</v>
+        <v>283</v>
       </c>
       <c r="C137" t="s">
         <v>10</v>
       </c>
       <c r="D137" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="F137" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="B138" t="s">
-        <v>622</v>
+        <v>91</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="E138" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="F138" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="H138" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="B139" t="s">
-        <v>211</v>
+        <v>91</v>
       </c>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E139" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F139" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="B140" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="C140" t="s">
         <v>10</v>
       </c>
       <c r="D140" t="s">
-        <v>632</v>
+        <v>626</v>
+      </c>
+      <c r="E140" t="s">
+        <v>627</v>
       </c>
       <c r="F140" t="s">
-        <v>633</v>
+        <v>628</v>
+      </c>
+      <c r="H140" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="B141" t="s">
-        <v>305</v>
+        <v>592</v>
       </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="E141" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="F141" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>633</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="B142" t="s">
-        <v>272</v>
+        <v>635</v>
       </c>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="E142" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="F142" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="B143" t="s">
-        <v>305</v>
+        <v>91</v>
       </c>
       <c r="C143" t="s">
         <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>644</v>
+        <v>640</v>
+      </c>
+      <c r="E143" t="s">
+        <v>641</v>
       </c>
       <c r="F143" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>643</v>
+      </c>
+      <c r="B144" t="s">
+        <v>159</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>644</v>
+      </c>
+      <c r="E144" t="s">
+        <v>645</v>
+      </c>
+      <c r="F144" t="s">
         <v>646</v>
-      </c>
-[...16 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="B145" t="s">
-        <v>91</v>
+        <v>29</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="E145" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="F145" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="B146" t="s">
-        <v>91</v>
+        <v>171</v>
       </c>
       <c r="C146" t="s">
         <v>10</v>
       </c>
       <c r="D146" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="F146" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>653</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="B147" t="s">
-        <v>622</v>
+        <v>125</v>
       </c>
       <c r="C147" t="s">
         <v>10</v>
       </c>
       <c r="D147" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="E147" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="F147" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="B148" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="E148" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="F148" t="s">
-        <v>668</v>
-[...116 lines deleted...]
-        <v>692</v>
+        <v>662</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>