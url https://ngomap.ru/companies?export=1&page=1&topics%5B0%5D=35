--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -425,50 +425,68 @@
   <si>
     <t>Москва, Ленинградский проспект, 47с2, подъезд 2, офис 419</t>
   </si>
   <si>
     <t>http://d-group.social/</t>
   </si>
   <si>
     <t>office@d-group.social</t>
   </si>
   <si>
     <t>Детская общественная организация Курганской области "Открытый мир"</t>
   </si>
   <si>
     <t>Универсальный ресурсный центр</t>
   </si>
   <si>
     <t>640020, г. Курган, ул. Красина 27, 1 этаж.</t>
   </si>
   <si>
     <t>https://rrc.ow-tour.ru/</t>
   </si>
   <si>
     <t>resurscentrkgn@rambler.ru</t>
   </si>
   <si>
+    <t>Местная общественная организация Татарского района Новосибирской области "Ресурсный центр общественных инициатив"</t>
+  </si>
+  <si>
+    <t>Новосибирская область</t>
+  </si>
+  <si>
+    <t>Новосибирская область, г. Татарск</t>
+  </si>
+  <si>
+    <t>https://regiontatarsk.nso.ru/page/71</t>
+  </si>
+  <si>
+    <t>alena.ru76@list.ru</t>
+  </si>
+  <si>
+    <t>Знаем-помогаем, районный Фестиваль общественных инициатив</t>
+  </si>
+  <si>
     <t>Автономная некоммерческая организация "Дальневосточный институт содействия общественному развитию"</t>
   </si>
   <si>
     <t>Хабаровский край</t>
   </si>
   <si>
     <t>Хабаровский край, город Хабаровск</t>
   </si>
   <si>
     <t>http://anodvisor-khv.ru/</t>
   </si>
   <si>
     <t>pechenuksp@mail.ru</t>
   </si>
   <si>
     <t>АНО «Информационная культура»</t>
   </si>
   <si>
     <t>Москва, Малый Кисельный переулок, дом 1/9, офис 402</t>
   </si>
   <si>
     <t>https://www.infoculture.ru/</t>
   </si>
   <si>
     <t>infoculture@infoculture.ru</t>
@@ -515,54 +533,63 @@
   <si>
     <t>http://lawcs.ru/</t>
   </si>
   <si>
     <t>info@lawcs.ru</t>
   </si>
   <si>
     <t>Правовая академия НКО, Правовой капитал знаний – основа эффективного целевого капитала</t>
   </si>
   <si>
     <t>Санкт-Петербургская Региональная благотворительная общественная организация «Благотворительное общество "Невский Ангел"»</t>
   </si>
   <si>
     <t>196191, Санкт-Петербург, ул. Варшавская, д. 51, к.1, литер А,СПб ГКУ «Центр международных гуманитарных связей», помещение №16</t>
   </si>
   <si>
     <t>http://www.kdobru.ru/</t>
   </si>
   <si>
     <t>dobrovolec.spb@gmail.com</t>
   </si>
   <si>
     <t>«Вектор добровольчества - от поддержки к сотрудничеству», "ВЕКТОР ДОБРОВОЛЬЧЕСТВА - ЭФФЕКТИВНОСТЬ"</t>
   </si>
   <si>
+    <t>Ассоциация «Клуб бухгалтеров и аудиторов некоммерческих организаций»</t>
+  </si>
+  <si>
+    <t>г. Москва, Дмитровское шоссе, д. 5, корп. 1, эт. 6, пом. II (посещение только по предварительной договорённости).</t>
+  </si>
+  <si>
+    <t>http://bclub-ngo.ru</t>
+  </si>
+  <si>
+    <t>bclub-ngo2014@mail.ru</t>
+  </si>
+  <si>
     <t>Благотворительный фонд «Созвездие сердец»</t>
-  </si>
-[...1 lines deleted...]
-    <t>Новосибирская область</t>
   </si>
   <si>
     <t>г. Новосибирск, ул. Геодезическая, д. 4/1, этаж 2.</t>
   </si>
   <si>
     <t>http://sozvezdieserdec.ru/</t>
   </si>
   <si>
     <t>info@SozvezdieSerdec.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -875,51 +902,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1430,195 +1457,238 @@
       </c>
       <c r="B25" t="s">
         <v>107</v>
       </c>
       <c r="C25" t="s">
         <v>133</v>
       </c>
       <c r="D25" t="s">
         <v>134</v>
       </c>
       <c r="E25" t="s">
         <v>135</v>
       </c>
       <c r="F25" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>137</v>
       </c>
       <c r="B26" t="s">
         <v>138</v>
       </c>
       <c r="C26" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D26" t="s">
         <v>139</v>
       </c>
       <c r="E26" t="s">
         <v>140</v>
       </c>
       <c r="F26" t="s">
         <v>141</v>
       </c>
+      <c r="G26" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>70</v>
+        <v>144</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E27" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F27" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28" t="s">
-        <v>138</v>
+        <v>70</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F28" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="G28" t="s">
         <v>151</v>
+      </c>
+      <c r="H28" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F29" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="H29" t="s">
         <v>156</v>
+      </c>
+      <c r="G29" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30" t="s">
-        <v>70</v>
+        <v>144</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B31" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="C31" t="s">
         <v>15</v>
       </c>
       <c r="D31" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E31" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B32" t="s">
-        <v>168</v>
+        <v>33</v>
       </c>
       <c r="C32" t="s">
         <v>15</v>
       </c>
       <c r="D32" t="s">
         <v>169</v>
       </c>
       <c r="E32" t="s">
         <v>170</v>
       </c>
       <c r="F32" t="s">
         <v>171</v>
+      </c>
+      <c r="H32" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>173</v>
+      </c>
+      <c r="B33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" t="s">
+        <v>174</v>
+      </c>
+      <c r="E33" t="s">
+        <v>175</v>
+      </c>
+      <c r="F33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>177</v>
+      </c>
+      <c r="B34" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" t="s">
+        <v>178</v>
+      </c>
+      <c r="E34" t="s">
+        <v>179</v>
+      </c>
+      <c r="F34" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>