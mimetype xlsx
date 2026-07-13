--- v0 (2026-05-28)
+++ v1 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="699">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="693">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -1521,68 +1521,50 @@
     <t>inacenter@scisc.ru</t>
   </si>
   <si>
     <t>Благотворительный фонд поддержки общественных инициатив "СИБИРСКИЙ"</t>
   </si>
   <si>
     <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3, к.31</t>
   </si>
   <si>
     <t>http://siberiancenter.ru</t>
   </si>
   <si>
     <t>tatyana@siberiancenter.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив города Боготола</t>
   </si>
   <si>
     <t>662060, Красноярский край, город Боготол, ул. Интернациональная, 16</t>
   </si>
   <si>
     <t>http://cbs-bogotol.ru/rescen/</t>
   </si>
   <si>
     <t>resurs.bogotol@mail.ru</t>
-  </si>
-[...16 lines deleted...]
-    <t>«Ресурсы.Есть», «Сервис ресурсных решений для НКО», "Время делиться", "Черновик будущего"</t>
   </si>
   <si>
     <t>Автономная некоммерческая культурно-просветительская организация "ТОЧКА РОСТА"</t>
   </si>
   <si>
     <t>Хабаровск, Саратовский переулок, кв. 4</t>
   </si>
   <si>
     <t>http://ngo27.ru/ru/</t>
   </si>
   <si>
     <t>ano.rosta@mail.ru</t>
   </si>
   <si>
     <t>Служба сопровождения гражданских инициатив: управление изменениями, Служба сопровождения гражданских инициатив: курс на устойчивость!</t>
   </si>
   <si>
     <t>Хабаровская региональная общественная организация "Центр общественных инициатив "Ладъ"</t>
   </si>
   <si>
     <t>г. Хабаровск, ул. Слободская, д. 21, кв. 23</t>
   </si>
   <si>
     <t>324643@list.ru</t>
   </si>
@@ -2456,51 +2438,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H155"/>
+  <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4735,937 +4717,911 @@
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>499</v>
       </c>
       <c r="B113" t="s">
         <v>209</v>
       </c>
       <c r="C113" t="s">
         <v>10</v>
       </c>
       <c r="D113" t="s">
         <v>500</v>
       </c>
       <c r="E113" t="s">
         <v>501</v>
       </c>
       <c r="F113" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>503</v>
       </c>
       <c r="B114" t="s">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="C114" t="s">
         <v>10</v>
       </c>
       <c r="D114" t="s">
         <v>504</v>
       </c>
       <c r="E114" t="s">
         <v>505</v>
       </c>
       <c r="F114" t="s">
         <v>506</v>
       </c>
-      <c r="G114" t="s">
+      <c r="H114" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B115" t="s">
         <v>81</v>
       </c>
       <c r="C115" t="s">
         <v>10</v>
       </c>
       <c r="D115" t="s">
+        <v>509</v>
+      </c>
+      <c r="F115" t="s">
         <v>510</v>
-      </c>
-[...7 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>511</v>
+      </c>
+      <c r="B116" t="s">
+        <v>412</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>512</v>
+      </c>
+      <c r="E116" t="s">
+        <v>513</v>
+      </c>
+      <c r="F116" t="s">
         <v>514</v>
-      </c>
-[...10 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>515</v>
+      </c>
+      <c r="B117" t="s">
+        <v>516</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
         <v>517</v>
       </c>
-      <c r="B117" t="s">
-[...5 lines deleted...]
-      <c r="D117" t="s">
+      <c r="E117" t="s">
         <v>518</v>
       </c>
-      <c r="E117" t="s">
+      <c r="F117" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>520</v>
+      </c>
+      <c r="B118" t="s">
         <v>521</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
         <v>522</v>
       </c>
-      <c r="C118" t="s">
-[...2 lines deleted...]
-      <c r="D118" t="s">
+      <c r="F118" t="s">
         <v>523</v>
-      </c>
-[...4 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>524</v>
+      </c>
+      <c r="B119" t="s">
+        <v>20</v>
+      </c>
+      <c r="C119" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" t="s">
+        <v>525</v>
+      </c>
+      <c r="E119" t="s">
         <v>526</v>
       </c>
-      <c r="B119" t="s">
+      <c r="F119" t="s">
         <v>527</v>
-      </c>
-[...7 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>528</v>
+      </c>
+      <c r="B120" t="s">
+        <v>516</v>
+      </c>
+      <c r="C120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" t="s">
+        <v>529</v>
+      </c>
+      <c r="F120" t="s">
         <v>530</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B121" t="s">
-        <v>522</v>
+        <v>34</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="F121" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>534</v>
+      </c>
+      <c r="B122" t="s">
+        <v>29</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>535</v>
+      </c>
+      <c r="E122" t="s">
+        <v>536</v>
+      </c>
+      <c r="F122" t="s">
         <v>537</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>538</v>
+      </c>
+      <c r="B123" t="s">
+        <v>539</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
         <v>540</v>
       </c>
-      <c r="B123" t="s">
-[...5 lines deleted...]
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>542</v>
+      </c>
+      <c r="B124" t="s">
+        <v>543</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
         <v>544</v>
       </c>
-      <c r="B124" t="s">
+      <c r="E124" t="s">
         <v>545</v>
       </c>
-      <c r="C124" t="s">
-[...2 lines deleted...]
-      <c r="D124" t="s">
+      <c r="F124" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>547</v>
+      </c>
+      <c r="B125" t="s">
+        <v>147</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" t="s">
         <v>548</v>
       </c>
-      <c r="B125" t="s">
+      <c r="E125" t="s">
         <v>549</v>
       </c>
-      <c r="C125" t="s">
-[...2 lines deleted...]
-      <c r="D125" t="s">
+      <c r="F125" t="s">
         <v>550</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>551</v>
+      </c>
+      <c r="B126" t="s">
+        <v>116</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
+        <v>552</v>
+      </c>
+      <c r="E126" t="s">
         <v>553</v>
       </c>
-      <c r="B126" t="s">
-[...5 lines deleted...]
-      <c r="D126" t="s">
+      <c r="F126" t="s">
         <v>554</v>
       </c>
-      <c r="E126" t="s">
+      <c r="H126" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>556</v>
+      </c>
+      <c r="B127" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C127" t="s">
         <v>10</v>
       </c>
       <c r="D127" t="s">
         <v>558</v>
       </c>
       <c r="E127" t="s">
         <v>559</v>
       </c>
       <c r="F127" t="s">
         <v>560</v>
       </c>
-      <c r="H127" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>561</v>
+      </c>
+      <c r="B128" t="s">
+        <v>439</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
         <v>562</v>
       </c>
-      <c r="B128" t="s">
+      <c r="E128" t="s">
         <v>563</v>
       </c>
-      <c r="C128" t="s">
-[...2 lines deleted...]
-      <c r="D128" t="s">
+      <c r="F128" t="s">
         <v>564</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>565</v>
+      </c>
+      <c r="B129" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>566</v>
+      </c>
+      <c r="E129" t="s">
         <v>567</v>
       </c>
-      <c r="B129" t="s">
-[...5 lines deleted...]
-      <c r="D129" t="s">
+      <c r="F129" t="s">
         <v>568</v>
       </c>
-      <c r="E129" t="s">
+      <c r="H129" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>570</v>
+      </c>
+      <c r="B130" t="s">
+        <v>391</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
         <v>571</v>
       </c>
-      <c r="B130" t="s">
-[...5 lines deleted...]
-      <c r="D130" t="s">
+      <c r="E130" t="s">
         <v>572</v>
       </c>
-      <c r="E130" t="s">
+      <c r="F130" t="s">
         <v>573</v>
       </c>
-      <c r="F130" t="s">
+      <c r="G130" t="s">
         <v>574</v>
       </c>
       <c r="H130" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>576</v>
       </c>
       <c r="B131" t="s">
-        <v>391</v>
+        <v>24</v>
       </c>
       <c r="C131" t="s">
         <v>10</v>
       </c>
       <c r="D131" t="s">
         <v>577</v>
       </c>
       <c r="E131" t="s">
         <v>578</v>
       </c>
       <c r="F131" t="s">
         <v>579</v>
       </c>
       <c r="G131" t="s">
         <v>580</v>
       </c>
-      <c r="H131" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>581</v>
+      </c>
+      <c r="B132" t="s">
+        <v>209</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
         <v>582</v>
       </c>
-      <c r="B132" t="s">
-[...5 lines deleted...]
-      <c r="D132" t="s">
+      <c r="E132" t="s">
         <v>583</v>
       </c>
-      <c r="E132" t="s">
+      <c r="F132" t="s">
         <v>584</v>
-      </c>
-[...4 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>585</v>
+      </c>
+      <c r="B133" t="s">
+        <v>101</v>
+      </c>
+      <c r="C133" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" t="s">
+        <v>586</v>
+      </c>
+      <c r="E133" t="s">
         <v>587</v>
       </c>
-      <c r="B133" t="s">
-[...5 lines deleted...]
-      <c r="D133" t="s">
+      <c r="F133" t="s">
         <v>588</v>
-      </c>
-[...4 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>589</v>
+      </c>
+      <c r="B134" t="s">
+        <v>353</v>
+      </c>
+      <c r="C134" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" t="s">
+        <v>590</v>
+      </c>
+      <c r="E134" t="s">
         <v>591</v>
       </c>
-      <c r="B134" t="s">
-[...5 lines deleted...]
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>592</v>
       </c>
-      <c r="E134" t="s">
+      <c r="G134" t="s">
         <v>593</v>
       </c>
-      <c r="F134" t="s">
+      <c r="H134" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>595</v>
       </c>
       <c r="B135" t="s">
-        <v>353</v>
+        <v>596</v>
       </c>
       <c r="C135" t="s">
         <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E135" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F135" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="G135" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>600</v>
+      </c>
+      <c r="B136" t="s">
         <v>601</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
         <v>602</v>
       </c>
-      <c r="C136" t="s">
-[...2 lines deleted...]
-      <c r="D136" t="s">
+      <c r="E136" t="s">
         <v>603</v>
       </c>
-      <c r="E136" t="s">
+      <c r="F136" t="s">
         <v>604</v>
       </c>
-      <c r="F136" t="s">
+      <c r="G136" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>606</v>
       </c>
       <c r="B137" t="s">
         <v>607</v>
       </c>
       <c r="C137" t="s">
         <v>10</v>
       </c>
       <c r="D137" t="s">
         <v>608</v>
       </c>
       <c r="E137" t="s">
         <v>609</v>
       </c>
       <c r="F137" t="s">
         <v>610</v>
       </c>
-      <c r="G137" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>611</v>
+      </c>
+      <c r="B138" t="s">
+        <v>601</v>
+      </c>
+      <c r="C138" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" t="s">
         <v>612</v>
       </c>
-      <c r="B138" t="s">
+      <c r="E138" t="s">
         <v>613</v>
       </c>
-      <c r="C138" t="s">
-[...2 lines deleted...]
-      <c r="D138" t="s">
+      <c r="F138" t="s">
         <v>614</v>
       </c>
-      <c r="E138" t="s">
+      <c r="G138" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>616</v>
+      </c>
+      <c r="B139" t="s">
+        <v>34</v>
+      </c>
+      <c r="C139" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" t="s">
         <v>617</v>
       </c>
-      <c r="B139" t="s">
-[...5 lines deleted...]
-      <c r="D139" t="s">
+      <c r="E139" t="s">
         <v>618</v>
       </c>
-      <c r="E139" t="s">
+      <c r="F139" t="s">
         <v>619</v>
       </c>
-      <c r="F139" t="s">
+      <c r="G139" t="s">
         <v>620</v>
       </c>
-      <c r="G139" t="s">
+      <c r="H139" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>622</v>
       </c>
       <c r="B140" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="C140" t="s">
         <v>10</v>
       </c>
       <c r="D140" t="s">
         <v>623</v>
       </c>
       <c r="E140" t="s">
         <v>624</v>
       </c>
       <c r="F140" t="s">
         <v>625</v>
       </c>
-      <c r="G140" t="s">
+      <c r="H140" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>627</v>
+      </c>
+      <c r="B141" t="s">
         <v>628</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" t="s">
+        <v>628</v>
+      </c>
+      <c r="F141" t="s">
         <v>629</v>
-      </c>
-[...7 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>630</v>
+      </c>
+      <c r="B142" t="s">
+        <v>631</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
+        <v>632</v>
+      </c>
+      <c r="E142" t="s">
         <v>633</v>
       </c>
-      <c r="B142" t="s">
+      <c r="F142" t="s">
         <v>634</v>
       </c>
-      <c r="C142" t="s">
-[...5 lines deleted...]
-      <c r="F142" t="s">
+      <c r="G142" t="s">
         <v>635</v>
+      </c>
+      <c r="H142" t="s">
+        <v>636</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B143" t="s">
-        <v>637</v>
+        <v>539</v>
       </c>
       <c r="C143" t="s">
         <v>10</v>
       </c>
       <c r="D143" t="s">
         <v>638</v>
       </c>
       <c r="E143" t="s">
         <v>639</v>
       </c>
       <c r="F143" t="s">
         <v>640</v>
       </c>
-      <c r="G143" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>641</v>
+      </c>
+      <c r="B144" t="s">
+        <v>24</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>642</v>
+      </c>
+      <c r="F144" t="s">
         <v>643</v>
-      </c>
-[...13 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>644</v>
+      </c>
+      <c r="B145" t="s">
+        <v>163</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" t="s">
+        <v>645</v>
+      </c>
+      <c r="E145" t="s">
+        <v>646</v>
+      </c>
+      <c r="F145" t="s">
         <v>647</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>648</v>
+      </c>
+      <c r="B146" t="s">
+        <v>159</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>649</v>
+      </c>
+      <c r="E146" t="s">
         <v>650</v>
       </c>
-      <c r="B146" t="s">
-[...5 lines deleted...]
-      <c r="D146" t="s">
+      <c r="F146" t="s">
         <v>651</v>
-      </c>
-[...4 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>652</v>
+      </c>
+      <c r="B147" t="s">
+        <v>653</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
         <v>654</v>
       </c>
-      <c r="B147" t="s">
-[...5 lines deleted...]
-      <c r="D147" t="s">
+      <c r="E147" t="s">
         <v>655</v>
       </c>
-      <c r="E147" t="s">
+      <c r="F147" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>657</v>
+      </c>
+      <c r="B148" t="s">
+        <v>77</v>
+      </c>
+      <c r="C148" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" t="s">
         <v>658</v>
       </c>
-      <c r="B148" t="s">
+      <c r="E148" t="s">
         <v>659</v>
       </c>
-      <c r="C148" t="s">
-[...2 lines deleted...]
-      <c r="D148" t="s">
+      <c r="F148" t="s">
         <v>660</v>
       </c>
-      <c r="E148" t="s">
+      <c r="G148" t="s">
         <v>661</v>
       </c>
-      <c r="F148" t="s">
+      <c r="H148" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>663</v>
       </c>
       <c r="B149" t="s">
-        <v>77</v>
+        <v>425</v>
       </c>
       <c r="C149" t="s">
         <v>10</v>
       </c>
       <c r="D149" t="s">
         <v>664</v>
       </c>
       <c r="E149" t="s">
         <v>665</v>
       </c>
       <c r="F149" t="s">
         <v>666</v>
       </c>
-      <c r="G149" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>667</v>
+      </c>
+      <c r="B150" t="s">
+        <v>557</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>668</v>
+      </c>
+      <c r="E150" t="s">
         <v>669</v>
       </c>
-      <c r="B150" t="s">
-[...5 lines deleted...]
-      <c r="D150" t="s">
+      <c r="F150" t="s">
         <v>670</v>
       </c>
-      <c r="E150" t="s">
+      <c r="G150" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>672</v>
+      </c>
+      <c r="B151" t="s">
+        <v>24</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>492</v>
+      </c>
+      <c r="E151" t="s">
         <v>673</v>
       </c>
-      <c r="B151" t="s">
-[...5 lines deleted...]
-      <c r="D151" t="s">
+      <c r="F151" t="s">
         <v>674</v>
       </c>
-      <c r="E151" t="s">
+      <c r="H151" t="s">
         <v>675</v>
-      </c>
-[...4 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>676</v>
+      </c>
+      <c r="B152" t="s">
+        <v>628</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
+        <v>677</v>
+      </c>
+      <c r="E152" t="s">
         <v>678</v>
       </c>
-      <c r="B152" t="s">
-[...8 lines deleted...]
-      <c r="E152" t="s">
+      <c r="F152" t="s">
         <v>679</v>
       </c>
-      <c r="F152" t="s">
+      <c r="G152" t="s">
         <v>680</v>
       </c>
       <c r="H152" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>682</v>
       </c>
       <c r="B153" t="s">
-        <v>634</v>
+        <v>209</v>
       </c>
       <c r="C153" t="s">
         <v>10</v>
       </c>
       <c r="D153" t="s">
         <v>683</v>
       </c>
       <c r="E153" t="s">
         <v>684</v>
       </c>
       <c r="F153" t="s">
         <v>685</v>
       </c>
       <c r="G153" t="s">
         <v>686</v>
       </c>
       <c r="H153" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>688</v>
       </c>
       <c r="B154" t="s">
-        <v>209</v>
+        <v>689</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E154" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F154" t="s">
-        <v>691</v>
-[...1 lines deleted...]
-      <c r="G154" t="s">
         <v>692</v>
-      </c>
-[...21 lines deleted...]
-        <v>698</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>