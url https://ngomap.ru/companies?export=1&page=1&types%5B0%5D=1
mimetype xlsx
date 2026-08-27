--- v1 (2026-07-13)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="693">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -809,68 +809,50 @@
   <si>
     <t>Калужская область</t>
   </si>
   <si>
     <t>г. Калуга, ул. Гагарина, д. 1</t>
   </si>
   <si>
     <t>https://www.xn--80aaandbbe1aoc1ae3bekga0b9th.xn--p1ai/</t>
   </si>
   <si>
     <t>rector@sasz.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки НКО "Вместе"</t>
   </si>
   <si>
     <t>188561, Ленинградская обл., Сланцевский р-н, г. Сланцы, ул. Ломоносова, д. 25/1, кв. 2</t>
   </si>
   <si>
     <t>https://rescentr47.ru/</t>
   </si>
   <si>
     <t>ano.rc.vmeste@gmail.com</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
-[...16 lines deleted...]
-  <si>
     <t>АНО Вектор помощи</t>
   </si>
   <si>
     <t>Хабаровский край Верхнебуреинский район Новый Ургал 60 лет образования СССР д 2</t>
   </si>
   <si>
     <t>http://vektorpomoshi.ru/</t>
   </si>
   <si>
     <t>ano.vektorpomoshi@yandex.ru</t>
   </si>
   <si>
     <t>Региональная общественная молодежная организация поддержки и развития социально значимых инициатив Красноярского края "Перспектива"</t>
   </si>
   <si>
     <t>Красноярский край, Краснотуранский район, с. Краснотуранск, ул. Ленина, 63</t>
   </si>
   <si>
     <t>cms-rc@yandex.ru</t>
   </si>
   <si>
     <t>Ассоциация - Ресурсный центр содействия развитию некоммерческих организаций "Ассоциация консультантов, финансистов и аудиторов"</t>
   </si>
   <si>
     <t>Саха (Якутия)</t>
@@ -893,62 +875,50 @@
   <si>
     <t>426054, Удмуртская Республика, г. Ижевск, 9-я Подлесная ул., д. 34, кв. 4</t>
   </si>
   <si>
     <t>https://co-compound.ru/</t>
   </si>
   <si>
     <t>csp-ur@mail.ru</t>
   </si>
   <si>
     <t>Координационный центр СОслужение, Конкурс добрых активностей "ДА"</t>
   </si>
   <si>
     <t>ОРМД в УР "Креативный капитал"</t>
   </si>
   <si>
     <t>Ижевск, ул. Красногеройская 63б</t>
   </si>
   <si>
     <t>https://kreativniy.com</t>
   </si>
   <si>
     <t>kreativkapital@gmail.com</t>
   </si>
   <si>
-    <t>Ванинская районная социально-экологическая общественная организация "ПОБЕРЕЖЬЕ"</t>
-[...10 lines deleted...]
-  <si>
     <t>ОРОО "Центр инноваций социальной сферы"</t>
   </si>
   <si>
     <t>Омская область</t>
   </si>
   <si>
     <t>644007, г. Омск, ул. Чапаева, д. 111, оф. 106</t>
   </si>
   <si>
     <t>http://cissinfo.ru/</t>
   </si>
   <si>
     <t>rc-omsk@yandex.ru</t>
   </si>
   <si>
     <t>АНО РЦ Октябрьского района</t>
   </si>
   <si>
     <t>628126, АВТОНОМНЫЙ ОКРУГ ХАНТЫ-МАНСИЙСКИЙ АВТОНОМНЫЙ ОКРУГ - ЮГРА, РАЙОН ОКТЯБРЬСКИЙ, ПОСЕЛОК ГОРОДСКОГО ТИПА ПРИОБЬЕ, УЛИЦА Югорская д.5</t>
   </si>
   <si>
     <t>anorts2021@mail.ru</t>
   </si>
   <si>
     <t>Ресурсный центр Октябрьского района - мастерская развития, ШОК (школа общественных коммуникаций) для НКО</t>
@@ -1724,174 +1694,114 @@
   <si>
     <t>640020, г. Курган, ул. Красина 27, 1 этаж.</t>
   </si>
   <si>
     <t>https://rrc.ow-tour.ru/</t>
   </si>
   <si>
     <t>resurscentrkgn@rambler.ru</t>
   </si>
   <si>
     <t>Региональный Ресурсный центр Российского Союза Молодежи для СО НКО Свердловской области</t>
   </si>
   <si>
     <t>г.Екатеринбург, ул. Малышева, д. 101, оф. 328</t>
   </si>
   <si>
     <t>http://xn--80awbpbep.xn--p1ai/</t>
   </si>
   <si>
     <t>rsm_ural@mail.ru</t>
   </si>
   <si>
     <t>Клуб руководителей и бухгалтеров СО НКО, "Дни НКО в ОБщественной палате Свердловской области", Дни НКО: муниципальный этап</t>
   </si>
   <si>
-    <t>Региональная общественная организация "Центр поддержки и развития некоммерческих организаций Ямала"</t>
-[...31 lines deleted...]
-  <si>
     <t>Красноярская региональная общественная организация "Ассоциация развития гражданского общества"</t>
   </si>
   <si>
     <t>Красноярский край, г.Железногорск, ул.Молодежная, 2</t>
   </si>
   <si>
     <t>http://kroo-argo.ru/</t>
   </si>
   <si>
     <t>kroo.argo@gmail.com</t>
   </si>
   <si>
-    <t>Автономная Некоммерческая Организация (по предоставлению социально-правовых услуг) "Открытая Альтернатива"</t>
-[...10 lines deleted...]
-  <si>
     <t>Автономная некоммерческая организация "Общественный центр социальных инициатив"</t>
   </si>
   <si>
     <t>347810 Россия, Ростовская обл., г. Каменск-Шахтинский, пр. К. Маркса, д. 28, к. 9</t>
   </si>
   <si>
     <t>https://anoocsi.ru/</t>
   </si>
   <si>
     <t>anoocsi@yandex.ru</t>
   </si>
   <si>
     <t>Поддержка социально ориентированных некоммерческих организаций (СО НКО) и развитие институтов гражданского общества</t>
   </si>
   <si>
     <t>Точка роста НКО: Донбасс</t>
   </si>
   <si>
     <t>АНО Кировский центр поддержки некоммерческих организаций</t>
   </si>
   <si>
     <t>Кировская область</t>
   </si>
   <si>
     <t>610011, Россия, Кировская область, , город Киров,улица Кольцова, д. 11, к.72</t>
   </si>
   <si>
     <t>http://ngo-kirov.ru</t>
   </si>
   <si>
     <t>ngo-kirov@mail.ru</t>
   </si>
   <si>
-    <t>Центр развития НКО Ульяновской области</t>
+    <t>Саратовский региональный общественный фонд поддержки гражданских иницитив "Общество и право"</t>
+  </si>
+  <si>
+    <t>Саратовская область</t>
+  </si>
+  <si>
+    <t>410012, г Саратов, ул. им. Горького А.М., д 34, литер Е</t>
+  </si>
+  <si>
+    <t>http://srofpgi.ru</t>
+  </si>
+  <si>
+    <t>rtn-elena@mail.ru</t>
+  </si>
+  <si>
+    <t>Региональный информационно-ресурсный Фонд</t>
   </si>
   <si>
     <t>Ульяновская область</t>
-  </si>
-[...28 lines deleted...]
-    <t>Региональный информационно-ресурсный Фонд</t>
   </si>
   <si>
     <t>432063, г. Ульяновск, ул. Кирова, д. 28</t>
   </si>
   <si>
     <t>http://www.ul-rif.ru</t>
   </si>
   <si>
     <t>ul-rif@yandex.ru</t>
   </si>
   <si>
     <t>Стрит-арт фестиваль «Контур», Факультет культурного волонтера, Ульяновский молодежный банк идей</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация по развитию индивидуального творчества и креативных отраслей " Творческие проекты Кайкино"</t>
   </si>
   <si>
     <t>188423, Ленинградская область, Волосовский район, д. Кайкино, 10</t>
   </si>
   <si>
     <t>http://creaprok.com</t>
   </si>
   <si>
     <t>kaykino10@gmail.com</t>
   </si>
@@ -2438,51 +2348,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H154"/>
+  <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3616,2012 +3526,1874 @@
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>261</v>
       </c>
       <c r="B59" t="s">
         <v>34</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
         <v>262</v>
       </c>
       <c r="E59" t="s">
         <v>263</v>
       </c>
       <c r="F59" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>265</v>
       </c>
       <c r="B60" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="C60" t="s">
         <v>10</v>
       </c>
       <c r="D60" t="s">
         <v>266</v>
       </c>
       <c r="E60" t="s">
         <v>267</v>
       </c>
       <c r="F60" t="s">
         <v>268</v>
       </c>
-      <c r="G60" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>269</v>
+      </c>
+      <c r="B61" t="s">
+        <v>209</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>270</v>
+      </c>
+      <c r="F61" t="s">
         <v>271</v>
-      </c>
-[...13 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>272</v>
+      </c>
+      <c r="B62" t="s">
+        <v>273</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>274</v>
+      </c>
+      <c r="F62" t="s">
         <v>275</v>
       </c>
-      <c r="B62" t="s">
-[...5 lines deleted...]
-      <c r="D62" t="s">
+      <c r="G62" t="s">
         <v>276</v>
       </c>
-      <c r="F62" t="s">
+      <c r="H62" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>278</v>
       </c>
       <c r="B63" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
         <v>279</v>
       </c>
-      <c r="C63" t="s">
-[...2 lines deleted...]
-      <c r="D63" t="s">
+      <c r="E63" t="s">
         <v>280</v>
       </c>
       <c r="F63" t="s">
         <v>281</v>
       </c>
       <c r="G63" t="s">
         <v>282</v>
       </c>
-      <c r="H63" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B64" t="s">
         <v>126</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
+        <v>284</v>
+      </c>
+      <c r="E64" t="s">
         <v>285</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>287</v>
+      </c>
+      <c r="B65" t="s">
+        <v>288</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
         <v>289</v>
       </c>
-      <c r="B65" t="s">
-[...5 lines deleted...]
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>290</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>292</v>
+      </c>
+      <c r="B66" t="s">
+        <v>147</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
         <v>293</v>
       </c>
-      <c r="B66" t="s">
-[...5 lines deleted...]
-      <c r="D66" t="s">
+      <c r="F66" t="s">
         <v>294</v>
       </c>
-      <c r="E66" t="s">
+      <c r="G66" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>296</v>
+      </c>
+      <c r="B67" t="s">
         <v>297</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
         <v>298</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67" t="s">
+      <c r="E67" t="s">
         <v>299</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>300</v>
       </c>
-      <c r="F67" t="s">
+      <c r="G67" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>302</v>
       </c>
       <c r="B68" t="s">
-        <v>147</v>
+        <v>303</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>303</v>
+        <v>304</v>
+      </c>
+      <c r="E68" t="s">
+        <v>305</v>
       </c>
       <c r="F68" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="G68" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B69" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E69" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="F69" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B70" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E70" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F70" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="G70" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B71" t="s">
-        <v>319</v>
+        <v>121</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71" t="s">
         <v>320</v>
       </c>
       <c r="E71" t="s">
         <v>321</v>
       </c>
       <c r="F71" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>323</v>
       </c>
       <c r="B72" t="s">
+        <v>163</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
         <v>324</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="E72" t="s">
         <v>325</v>
       </c>
-      <c r="E72" t="s">
+      <c r="F72" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>327</v>
+      </c>
+      <c r="B73" t="s">
+        <v>209</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>328</v>
+      </c>
+      <c r="F73" t="s">
         <v>329</v>
       </c>
-      <c r="B73" t="s">
-[...5 lines deleted...]
-      <c r="D73" t="s">
+      <c r="G73" t="s">
         <v>330</v>
       </c>
-      <c r="E73" t="s">
+      <c r="H73" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>332</v>
+      </c>
+      <c r="B74" t="s">
+        <v>111</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
         <v>333</v>
       </c>
-      <c r="B74" t="s">
-[...5 lines deleted...]
-      <c r="D74" t="s">
+      <c r="E74" t="s">
         <v>334</v>
       </c>
-      <c r="E74" t="s">
+      <c r="F74" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>336</v>
+      </c>
+      <c r="B75" t="s">
+        <v>257</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
         <v>337</v>
       </c>
-      <c r="B75" t="s">
-[...5 lines deleted...]
-      <c r="D75" t="s">
+      <c r="E75" t="s">
         <v>338</v>
       </c>
       <c r="F75" t="s">
         <v>339</v>
       </c>
       <c r="G75" t="s">
         <v>340</v>
       </c>
       <c r="H75" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>342</v>
       </c>
       <c r="B76" t="s">
-        <v>111</v>
+        <v>343</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E76" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F76" t="s">
-        <v>345</v>
+        <v>346</v>
+      </c>
+      <c r="G76" t="s">
+        <v>347</v>
+      </c>
+      <c r="H76" t="s">
+        <v>348</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B77" t="s">
-        <v>257</v>
+        <v>343</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E77" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="F77" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="H77" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B78" t="s">
-        <v>353</v>
+        <v>246</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E78" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F78" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="G78" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>358</v>
+      </c>
+      <c r="B79" t="s">
+        <v>91</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
         <v>359</v>
       </c>
-      <c r="B79" t="s">
-[...5 lines deleted...]
-      <c r="D79" t="s">
+      <c r="F79" t="s">
         <v>360</v>
       </c>
-      <c r="E79" t="s">
+      <c r="H79" t="s">
         <v>361</v>
-      </c>
-[...4 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>362</v>
+      </c>
+      <c r="B80" t="s">
+        <v>363</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
         <v>364</v>
       </c>
-      <c r="B80" t="s">
-[...5 lines deleted...]
-      <c r="D80" t="s">
+      <c r="F80" t="s">
         <v>365</v>
-      </c>
-[...4 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>366</v>
+      </c>
+      <c r="B81" t="s">
+        <v>246</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>367</v>
+      </c>
+      <c r="E81" t="s">
         <v>368</v>
       </c>
-      <c r="B81" t="s">
-[...5 lines deleted...]
-      <c r="D81" t="s">
+      <c r="F81" t="s">
         <v>369</v>
       </c>
-      <c r="F81" t="s">
+      <c r="H81" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>371</v>
+      </c>
+      <c r="B82" t="s">
         <v>372</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
         <v>373</v>
       </c>
-      <c r="C82" t="s">
-[...2 lines deleted...]
-      <c r="D82" t="s">
+      <c r="E82" t="s">
         <v>374</v>
       </c>
       <c r="F82" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>376</v>
       </c>
       <c r="B83" t="s">
-        <v>246</v>
+        <v>91</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
         <v>377</v>
       </c>
       <c r="E83" t="s">
         <v>378</v>
       </c>
       <c r="F83" t="s">
         <v>379</v>
       </c>
-      <c r="H83" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>380</v>
+      </c>
+      <c r="B84" t="s">
         <v>381</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
         <v>382</v>
       </c>
-      <c r="C84" t="s">
-[...2 lines deleted...]
-      <c r="D84" t="s">
+      <c r="E84" t="s">
         <v>383</v>
       </c>
-      <c r="E84" t="s">
+      <c r="F84" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>385</v>
+      </c>
+      <c r="B85" t="s">
+        <v>24</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
         <v>386</v>
       </c>
-      <c r="B85" t="s">
-[...5 lines deleted...]
-      <c r="D85" t="s">
+      <c r="F85" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>388</v>
+      </c>
+      <c r="B86" t="s">
+        <v>24</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>389</v>
+      </c>
+      <c r="F86" t="s">
         <v>390</v>
       </c>
-      <c r="B86" t="s">
+      <c r="G86" t="s">
         <v>391</v>
-      </c>
-[...10 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B87" t="s">
         <v>24</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" t="s">
-        <v>396</v>
+        <v>393</v>
+      </c>
+      <c r="E87" t="s">
+        <v>394</v>
       </c>
       <c r="F87" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>396</v>
+      </c>
+      <c r="B88" t="s">
+        <v>397</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
         <v>398</v>
       </c>
-      <c r="B88" t="s">
-[...5 lines deleted...]
-      <c r="D88" t="s">
+      <c r="E88" t="s">
         <v>399</v>
       </c>
       <c r="F88" t="s">
         <v>400</v>
       </c>
-      <c r="G88" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>401</v>
+      </c>
+      <c r="B89" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
         <v>403</v>
       </c>
       <c r="E89" t="s">
         <v>404</v>
       </c>
       <c r="F89" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>406</v>
       </c>
       <c r="B90" t="s">
+        <v>63</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
         <v>407</v>
       </c>
-      <c r="C90" t="s">
-[...2 lines deleted...]
-      <c r="D90" t="s">
+      <c r="E90" t="s">
         <v>408</v>
       </c>
-      <c r="E90" t="s">
+      <c r="F90" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>410</v>
+      </c>
+      <c r="B91" t="s">
+        <v>314</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
         <v>411</v>
       </c>
-      <c r="B91" t="s">
+      <c r="E91" t="s">
         <v>412</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+      <c r="F91" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>414</v>
+      </c>
+      <c r="B92" t="s">
+        <v>415</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
         <v>416</v>
       </c>
-      <c r="B92" t="s">
-[...5 lines deleted...]
-      <c r="D92" t="s">
+      <c r="F92" t="s">
         <v>417</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>418</v>
+      </c>
+      <c r="B93" t="s">
+        <v>147</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>419</v>
+      </c>
+      <c r="F93" t="s">
         <v>420</v>
-      </c>
-[...13 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B94" t="s">
-        <v>425</v>
+        <v>147</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="F94" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B95" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F95" t="s">
-        <v>430</v>
+        <v>426</v>
+      </c>
+      <c r="G95" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>428</v>
+      </c>
+      <c r="B96" t="s">
+        <v>429</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>430</v>
+      </c>
+      <c r="F96" t="s">
         <v>431</v>
-      </c>
-[...10 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>432</v>
+      </c>
+      <c r="B97" t="s">
+        <v>415</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" t="s">
+        <v>433</v>
+      </c>
+      <c r="F97" t="s">
         <v>434</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>435</v>
+      </c>
+      <c r="B98" t="s">
+        <v>24</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>436</v>
+      </c>
+      <c r="E98" t="s">
+        <v>437</v>
+      </c>
+      <c r="F98" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>439</v>
+      </c>
+      <c r="B99" t="s">
+        <v>67</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>440</v>
+      </c>
+      <c r="E99" t="s">
+        <v>441</v>
+      </c>
+      <c r="F99" t="s">
         <v>442</v>
-      </c>
-[...10 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>443</v>
+      </c>
+      <c r="B100" t="s">
+        <v>273</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>444</v>
+      </c>
+      <c r="E100" t="s">
         <v>445</v>
       </c>
-      <c r="B100" t="s">
-[...5 lines deleted...]
-      <c r="D100" t="s">
+      <c r="F100" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>447</v>
+      </c>
+      <c r="B101" t="s">
+        <v>448</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" t="s">
         <v>449</v>
       </c>
-      <c r="B101" t="s">
-[...5 lines deleted...]
-      <c r="D101" t="s">
+      <c r="E101" t="s">
         <v>450</v>
       </c>
-      <c r="E101" t="s">
+      <c r="F101" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>452</v>
+      </c>
+      <c r="B102" t="s">
+        <v>81</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
         <v>453</v>
       </c>
-      <c r="B102" t="s">
-[...5 lines deleted...]
-      <c r="D102" t="s">
+      <c r="F102" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>455</v>
+      </c>
+      <c r="B103" t="s">
+        <v>81</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>456</v>
+      </c>
+      <c r="F103" t="s">
         <v>457</v>
-      </c>
-[...13 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B104" t="s">
-        <v>81</v>
+        <v>159</v>
       </c>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104" t="s">
-        <v>463</v>
+        <v>459</v>
+      </c>
+      <c r="E104" t="s">
+        <v>460</v>
       </c>
       <c r="F104" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>462</v>
+      </c>
+      <c r="B105" t="s">
+        <v>91</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>463</v>
+      </c>
+      <c r="E105" t="s">
+        <v>464</v>
+      </c>
+      <c r="F105" t="s">
         <v>465</v>
       </c>
-      <c r="B105" t="s">
-[...5 lines deleted...]
-      <c r="D105" t="s">
+      <c r="H105" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>467</v>
+      </c>
+      <c r="B106" t="s">
+        <v>138</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
         <v>468</v>
       </c>
-      <c r="B106" t="s">
-[...5 lines deleted...]
-      <c r="D106" t="s">
+      <c r="E106" t="s">
         <v>469</v>
       </c>
-      <c r="E106" t="s">
+      <c r="F106" t="s">
         <v>470</v>
       </c>
-      <c r="F106" t="s">
+      <c r="G106" t="s">
         <v>471</v>
+      </c>
+      <c r="H106" t="s">
+        <v>472</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B107" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E107" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F107" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="H107" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>477</v>
       </c>
       <c r="B108" t="s">
-        <v>138</v>
+        <v>200</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
         <v>478</v>
       </c>
       <c r="E108" t="s">
         <v>479</v>
       </c>
       <c r="F108" t="s">
         <v>480</v>
       </c>
-      <c r="G108" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>481</v>
+      </c>
+      <c r="B109" t="s">
+        <v>24</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>482</v>
+      </c>
+      <c r="E109" t="s">
         <v>483</v>
       </c>
-      <c r="B109" t="s">
-[...5 lines deleted...]
-      <c r="D109" t="s">
+      <c r="F109" t="s">
         <v>484</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>485</v>
+      </c>
+      <c r="B110" t="s">
+        <v>24</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>486</v>
+      </c>
+      <c r="E110" t="s">
         <v>487</v>
       </c>
-      <c r="B110" t="s">
-[...5 lines deleted...]
-      <c r="D110" t="s">
+      <c r="F110" t="s">
         <v>488</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>489</v>
+      </c>
+      <c r="B111" t="s">
+        <v>209</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
+        <v>490</v>
+      </c>
+      <c r="E111" t="s">
         <v>491</v>
       </c>
-      <c r="B111" t="s">
-[...5 lines deleted...]
-      <c r="D111" t="s">
+      <c r="F111" t="s">
         <v>492</v>
-      </c>
-[...4 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>493</v>
+      </c>
+      <c r="B112" t="s">
+        <v>81</v>
+      </c>
+      <c r="C112" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" t="s">
+        <v>494</v>
+      </c>
+      <c r="E112" t="s">
         <v>495</v>
       </c>
-      <c r="B112" t="s">
-[...5 lines deleted...]
-      <c r="D112" t="s">
+      <c r="F112" t="s">
         <v>496</v>
       </c>
-      <c r="E112" t="s">
+      <c r="H112" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>498</v>
+      </c>
+      <c r="B113" t="s">
+        <v>81</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
         <v>499</v>
       </c>
-      <c r="B113" t="s">
-[...5 lines deleted...]
-      <c r="D113" t="s">
+      <c r="F113" t="s">
         <v>500</v>
-      </c>
-[...4 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>501</v>
+      </c>
+      <c r="B114" t="s">
+        <v>402</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>502</v>
+      </c>
+      <c r="E114" t="s">
         <v>503</v>
       </c>
-      <c r="B114" t="s">
-[...5 lines deleted...]
-      <c r="D114" t="s">
+      <c r="F114" t="s">
         <v>504</v>
-      </c>
-[...7 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>505</v>
+      </c>
+      <c r="B115" t="s">
+        <v>506</v>
+      </c>
+      <c r="C115" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" t="s">
+        <v>507</v>
+      </c>
+      <c r="E115" t="s">
         <v>508</v>
       </c>
-      <c r="B115" t="s">
-[...5 lines deleted...]
-      <c r="D115" t="s">
+      <c r="F115" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>510</v>
+      </c>
+      <c r="B116" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
         <v>512</v>
       </c>
-      <c r="E116" t="s">
+      <c r="F116" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>514</v>
+      </c>
+      <c r="B117" t="s">
+        <v>20</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
         <v>515</v>
       </c>
-      <c r="B117" t="s">
+      <c r="E117" t="s">
         <v>516</v>
       </c>
-      <c r="C117" t="s">
-[...2 lines deleted...]
-      <c r="D117" t="s">
+      <c r="F117" t="s">
         <v>517</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>518</v>
+      </c>
+      <c r="B118" t="s">
+        <v>506</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>519</v>
+      </c>
+      <c r="F118" t="s">
         <v>520</v>
-      </c>
-[...10 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B119" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="C119" t="s">
         <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="F119" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B120" t="s">
-        <v>516</v>
+        <v>29</v>
       </c>
       <c r="C120" t="s">
         <v>10</v>
       </c>
       <c r="D120" t="s">
-        <v>529</v>
+        <v>525</v>
+      </c>
+      <c r="E120" t="s">
+        <v>526</v>
       </c>
       <c r="F120" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>528</v>
+      </c>
+      <c r="B121" t="s">
+        <v>529</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>530</v>
+      </c>
+      <c r="F121" t="s">
         <v>531</v>
-      </c>
-[...10 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>532</v>
+      </c>
+      <c r="B122" t="s">
+        <v>533</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
         <v>534</v>
       </c>
-      <c r="B122" t="s">
-[...5 lines deleted...]
-      <c r="D122" t="s">
+      <c r="E122" t="s">
         <v>535</v>
       </c>
-      <c r="E122" t="s">
+      <c r="F122" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>537</v>
+      </c>
+      <c r="B123" t="s">
+        <v>147</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
         <v>538</v>
       </c>
-      <c r="B123" t="s">
+      <c r="E123" t="s">
         <v>539</v>
       </c>
-      <c r="C123" t="s">
-[...2 lines deleted...]
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>541</v>
+      </c>
+      <c r="B124" t="s">
+        <v>116</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
         <v>542</v>
       </c>
-      <c r="B124" t="s">
+      <c r="E124" t="s">
         <v>543</v>
       </c>
-      <c r="C124" t="s">
-[...2 lines deleted...]
-      <c r="D124" t="s">
+      <c r="F124" t="s">
         <v>544</v>
       </c>
-      <c r="E124" t="s">
+      <c r="H124" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>546</v>
+      </c>
+      <c r="B125" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
         <v>548</v>
       </c>
       <c r="E125" t="s">
         <v>549</v>
       </c>
       <c r="F125" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>551</v>
       </c>
       <c r="B126" t="s">
-        <v>116</v>
+        <v>429</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
       <c r="D126" t="s">
         <v>552</v>
       </c>
       <c r="E126" t="s">
         <v>553</v>
       </c>
       <c r="F126" t="s">
         <v>554</v>
       </c>
-      <c r="H126" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>555</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" t="s">
         <v>556</v>
       </c>
-      <c r="B127" t="s">
+      <c r="E127" t="s">
         <v>557</v>
       </c>
-      <c r="C127" t="s">
-[...2 lines deleted...]
-      <c r="D127" t="s">
+      <c r="F127" t="s">
         <v>558</v>
       </c>
-      <c r="E127" t="s">
+      <c r="H127" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>560</v>
+      </c>
+      <c r="B128" t="s">
+        <v>209</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
         <v>561</v>
       </c>
-      <c r="B128" t="s">
-[...5 lines deleted...]
-      <c r="D128" t="s">
+      <c r="E128" t="s">
         <v>562</v>
       </c>
-      <c r="E128" t="s">
+      <c r="F128" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>564</v>
+      </c>
+      <c r="B129" t="s">
+        <v>343</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
         <v>565</v>
       </c>
-      <c r="B129" t="s">
-[...5 lines deleted...]
-      <c r="D129" t="s">
+      <c r="E129" t="s">
         <v>566</v>
       </c>
-      <c r="E129" t="s">
+      <c r="F129" t="s">
         <v>567</v>
       </c>
-      <c r="F129" t="s">
+      <c r="G129" t="s">
         <v>568</v>
       </c>
       <c r="H129" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>570</v>
       </c>
       <c r="B130" t="s">
-        <v>391</v>
+        <v>571</v>
       </c>
       <c r="C130" t="s">
         <v>10</v>
       </c>
       <c r="D130" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E130" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="F130" t="s">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="G130" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>575</v>
+      </c>
+      <c r="B131" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C131" t="s">
         <v>10</v>
       </c>
       <c r="D131" t="s">
         <v>577</v>
       </c>
       <c r="E131" t="s">
         <v>578</v>
       </c>
       <c r="F131" t="s">
         <v>579</v>
       </c>
-      <c r="G131" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>580</v>
+      </c>
+      <c r="B132" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C132" t="s">
         <v>10</v>
       </c>
       <c r="D132" t="s">
         <v>582</v>
       </c>
       <c r="E132" t="s">
         <v>583</v>
       </c>
       <c r="F132" t="s">
         <v>584</v>
       </c>
+      <c r="G132" t="s">
+        <v>585</v>
+      </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B133" t="s">
-        <v>101</v>
+        <v>34</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E133" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="F133" t="s">
-        <v>588</v>
+        <v>589</v>
+      </c>
+      <c r="G133" t="s">
+        <v>590</v>
+      </c>
+      <c r="H133" t="s">
+        <v>591</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B134" t="s">
-        <v>353</v>
+        <v>91</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="E134" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="F134" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="H134" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B135" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C135" t="s">
         <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>597</v>
-[...1 lines deleted...]
-      <c r="E135" t="s">
         <v>598</v>
       </c>
       <c r="F135" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>600</v>
       </c>
       <c r="B136" t="s">
         <v>601</v>
       </c>
       <c r="C136" t="s">
         <v>10</v>
       </c>
       <c r="D136" t="s">
         <v>602</v>
       </c>
       <c r="E136" t="s">
         <v>603</v>
       </c>
       <c r="F136" t="s">
         <v>604</v>
       </c>
       <c r="G136" t="s">
         <v>605</v>
       </c>
+      <c r="H136" t="s">
+        <v>606</v>
+      </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B137" t="s">
-        <v>607</v>
+        <v>529</v>
       </c>
       <c r="C137" t="s">
         <v>10</v>
       </c>
       <c r="D137" t="s">
         <v>608</v>
       </c>
       <c r="E137" t="s">
         <v>609</v>
       </c>
       <c r="F137" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>611</v>
       </c>
       <c r="B138" t="s">
-        <v>601</v>
+        <v>24</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" t="s">
         <v>612</v>
       </c>
-      <c r="E138" t="s">
+      <c r="F138" t="s">
         <v>613</v>
-      </c>
-[...4 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>614</v>
+      </c>
+      <c r="B139" t="s">
+        <v>163</v>
+      </c>
+      <c r="C139" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" t="s">
+        <v>615</v>
+      </c>
+      <c r="E139" t="s">
         <v>616</v>
       </c>
-      <c r="B139" t="s">
-[...5 lines deleted...]
-      <c r="D139" t="s">
+      <c r="F139" t="s">
         <v>617</v>
-      </c>
-[...10 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="B140" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="C140" t="s">
         <v>10</v>
       </c>
       <c r="D140" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="E140" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="F140" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>621</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="B141" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" t="s">
-        <v>628</v>
+        <v>624</v>
+      </c>
+      <c r="E141" t="s">
+        <v>625</v>
       </c>
       <c r="F141" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>627</v>
+      </c>
+      <c r="B142" t="s">
+        <v>77</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
+        <v>628</v>
+      </c>
+      <c r="E142" t="s">
+        <v>629</v>
+      </c>
+      <c r="F142" t="s">
         <v>630</v>
       </c>
-      <c r="B142" t="s">
+      <c r="G142" t="s">
         <v>631</v>
       </c>
-      <c r="C142" t="s">
-[...2 lines deleted...]
-      <c r="D142" t="s">
+      <c r="H142" t="s">
         <v>632</v>
-      </c>
-[...10 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="B143" t="s">
-        <v>539</v>
+        <v>415</v>
       </c>
       <c r="C143" t="s">
         <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="E143" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="F143" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>637</v>
+      </c>
+      <c r="B144" t="s">
+        <v>547</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>638</v>
+      </c>
+      <c r="E144" t="s">
+        <v>639</v>
+      </c>
+      <c r="F144" t="s">
+        <v>640</v>
+      </c>
+      <c r="G144" t="s">
         <v>641</v>
-      </c>
-[...10 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>642</v>
+      </c>
+      <c r="B145" t="s">
+        <v>24</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" t="s">
+        <v>482</v>
+      </c>
+      <c r="E145" t="s">
+        <v>643</v>
+      </c>
+      <c r="F145" t="s">
         <v>644</v>
       </c>
-      <c r="B145" t="s">
-[...5 lines deleted...]
-      <c r="D145" t="s">
+      <c r="H145" t="s">
         <v>645</v>
-      </c>
-[...4 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>646</v>
+      </c>
+      <c r="B146" t="s">
+        <v>598</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>647</v>
+      </c>
+      <c r="E146" t="s">
         <v>648</v>
       </c>
-      <c r="B146" t="s">
-[...5 lines deleted...]
-      <c r="D146" t="s">
+      <c r="F146" t="s">
         <v>649</v>
       </c>
-      <c r="E146" t="s">
+      <c r="G146" t="s">
         <v>650</v>
       </c>
-      <c r="F146" t="s">
+      <c r="H146" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>652</v>
       </c>
       <c r="B147" t="s">
+        <v>209</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
         <v>653</v>
       </c>
-      <c r="C147" t="s">
-[...2 lines deleted...]
-      <c r="D147" t="s">
+      <c r="E147" t="s">
         <v>654</v>
       </c>
-      <c r="E147" t="s">
+      <c r="F147" t="s">
         <v>655</v>
       </c>
-      <c r="F147" t="s">
+      <c r="G147" t="s">
         <v>656</v>
+      </c>
+      <c r="H147" t="s">
+        <v>657</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B148" t="s">
-        <v>77</v>
+        <v>659</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="E148" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="F148" t="s">
-        <v>660</v>
-[...4 lines deleted...]
-      <c r="H148" t="s">
         <v>662</v>
-      </c>
-[...136 lines deleted...]
-        <v>692</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>