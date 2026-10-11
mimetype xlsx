--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="668">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -1739,71 +1739,86 @@
   <si>
     <t>anoocsi@yandex.ru</t>
   </si>
   <si>
     <t>Поддержка социально ориентированных некоммерческих организаций (СО НКО) и развитие институтов гражданского общества</t>
   </si>
   <si>
     <t>Точка роста НКО: Донбасс</t>
   </si>
   <si>
     <t>АНО Кировский центр поддержки некоммерческих организаций</t>
   </si>
   <si>
     <t>Кировская область</t>
   </si>
   <si>
     <t>610011, Россия, Кировская область, , город Киров,улица Кольцова, д. 11, к.72</t>
   </si>
   <si>
     <t>http://ngo-kirov.ru</t>
   </si>
   <si>
     <t>ngo-kirov@mail.ru</t>
   </si>
   <si>
+    <t>Центр развития НКО Ульяновской области</t>
+  </si>
+  <si>
+    <t>Ульяновская область</t>
+  </si>
+  <si>
+    <t>г. Ульяновск, ул. Радищева, д. 1, каб. 110</t>
+  </si>
+  <si>
+    <t>https://opuo.ru/nko/</t>
+  </si>
+  <si>
+    <t>opul-cp@yandex.ru</t>
+  </si>
+  <si>
+    <t>Практикумы "Отчетность НКО на портале Минюста", Подкаст "НКО. Путь к успеху", Ульяновский Клуб лидеров НКО</t>
+  </si>
+  <si>
     <t>Саратовский региональный общественный фонд поддержки гражданских иницитив "Общество и право"</t>
   </si>
   <si>
     <t>Саратовская область</t>
   </si>
   <si>
     <t>410012, г Саратов, ул. им. Горького А.М., д 34, литер Е</t>
   </si>
   <si>
     <t>http://srofpgi.ru</t>
   </si>
   <si>
     <t>rtn-elena@mail.ru</t>
   </si>
   <si>
     <t>Региональный информационно-ресурсный Фонд</t>
   </si>
   <si>
-    <t>Ульяновская область</t>
-[...1 lines deleted...]
-  <si>
     <t>432063, г. Ульяновск, ул. Кирова, д. 28</t>
   </si>
   <si>
     <t>http://www.ul-rif.ru</t>
   </si>
   <si>
     <t>ul-rif@yandex.ru</t>
   </si>
   <si>
     <t>Стрит-арт фестиваль «Контур», Факультет культурного волонтера, Ульяновский молодежный банк идей</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация по развитию индивидуального творчества и креативных отраслей " Творческие проекты Кайкино"</t>
   </si>
   <si>
     <t>188423, Ленинградская область, Волосовский район, д. Кайкино, 10</t>
   </si>
   <si>
     <t>http://creaprok.com</t>
   </si>
   <si>
     <t>kaykino10@gmail.com</t>
   </si>
   <si>
     <t>Стажировка по социокультурному проектированию</t>
@@ -1901,57 +1916,57 @@
   <si>
     <t>svetlana.b219@gmail.com</t>
   </si>
   <si>
     <t>АНО "Ресурсный центр поддержки некоммерческих организаций и гражданских инициатив"</t>
   </si>
   <si>
     <t>Ярославская область</t>
   </si>
   <si>
     <t>Ярославль, ул. Трефолева, 12, офисы №5, №6</t>
   </si>
   <si>
     <t>https://nko76.ru/</t>
   </si>
   <si>
     <t>nko@nko76.ru</t>
   </si>
   <si>
     <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
   </si>
   <si>
     <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
   </si>
   <si>
-    <t>http://www.sluzhenye.org/</t>
+    <t>https://sluzhenye-nn.ru/</t>
   </si>
   <si>
     <t>sluzhenye@gmail.com</t>
   </si>
   <si>
-    <t>ОтЛИЧНОЕ ДЕЛО , Конкурс "Призвание-НКО" , Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
+    <t>ОтЛИЧНОЕ ДЕЛО, Конкурс "Призвание-НКО", Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
   </si>
   <si>
     <t>Стратегия ресурсной поддержки НКО Приволжья, Антикризисная ресурсная поддержка сети РЦ СО НКО Приволжья, Ресурсный калейдоскоп. Перезагрузка, Шире круг. Ресурсный калейдоскоп в глубинке приволжья, Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья, Программа «СО НКО Приволжья», НКО Приволжья. Снова вместе, Расширяем Круг Благотворителей, Партнёрство РЦ для НКО Приволжья</t>
   </si>
   <si>
     <t>Благотворительный Фонд развития города Тюмени</t>
   </si>
   <si>
     <t>625048, г. Тюмень, ул. Малыгина 51</t>
   </si>
   <si>
     <t>http://www.cftyumen.ru/</t>
   </si>
   <si>
     <t>info@cftyumen.ru</t>
   </si>
   <si>
     <t>Общественный фонд "Центр гражданского анализа и независимых исследований "ГРАНИ"</t>
   </si>
   <si>
     <t>614045, Пермь, ул. Газеты "Звезда", 13, офис 25.</t>
   </si>
   <si>
     <t>http://grany-center.org</t>
   </si>
@@ -2348,51 +2363,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H148"/>
+  <dimension ref="A1:H149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4975,425 +4990,448 @@
         <v>573</v>
       </c>
       <c r="F130" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>575</v>
       </c>
       <c r="B131" t="s">
         <v>576</v>
       </c>
       <c r="C131" t="s">
         <v>10</v>
       </c>
       <c r="D131" t="s">
         <v>577</v>
       </c>
       <c r="E131" t="s">
         <v>578</v>
       </c>
       <c r="F131" t="s">
         <v>579</v>
       </c>
+      <c r="G131" t="s">
+        <v>580</v>
+      </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B132" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C132" t="s">
         <v>10</v>
       </c>
       <c r="D132" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E132" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F132" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="G132" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>586</v>
       </c>
       <c r="B133" t="s">
-        <v>34</v>
+        <v>576</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
         <v>587</v>
       </c>
       <c r="E133" t="s">
         <v>588</v>
       </c>
       <c r="F133" t="s">
         <v>589</v>
       </c>
       <c r="G133" t="s">
         <v>590</v>
       </c>
-      <c r="H133" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>591</v>
+      </c>
+      <c r="B134" t="s">
+        <v>34</v>
+      </c>
+      <c r="C134" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" t="s">
         <v>592</v>
       </c>
-      <c r="B134" t="s">
-[...5 lines deleted...]
-      <c r="D134" t="s">
+      <c r="E134" t="s">
         <v>593</v>
       </c>
-      <c r="E134" t="s">
+      <c r="F134" t="s">
         <v>594</v>
       </c>
-      <c r="F134" t="s">
+      <c r="G134" t="s">
         <v>595</v>
       </c>
       <c r="H134" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>597</v>
       </c>
       <c r="B135" t="s">
-        <v>598</v>
+        <v>91</v>
       </c>
       <c r="C135" t="s">
         <v>10</v>
       </c>
       <c r="D135" t="s">
         <v>598</v>
       </c>
+      <c r="E135" t="s">
+        <v>599</v>
+      </c>
       <c r="F135" t="s">
-        <v>599</v>
+        <v>600</v>
+      </c>
+      <c r="H135" t="s">
+        <v>601</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B136" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C136" t="s">
         <v>10</v>
       </c>
       <c r="D136" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="E136" t="s">
         <v>603</v>
       </c>
       <c r="F136" t="s">
         <v>604</v>
       </c>
-      <c r="G136" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>605</v>
+      </c>
+      <c r="B137" t="s">
+        <v>606</v>
+      </c>
+      <c r="C137" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" t="s">
         <v>607</v>
       </c>
-      <c r="B137" t="s">
-[...5 lines deleted...]
-      <c r="D137" t="s">
+      <c r="E137" t="s">
         <v>608</v>
       </c>
-      <c r="E137" t="s">
+      <c r="F137" t="s">
         <v>609</v>
       </c>
-      <c r="F137" t="s">
+      <c r="G137" t="s">
         <v>610</v>
+      </c>
+      <c r="H137" t="s">
+        <v>611</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B138" t="s">
-        <v>24</v>
+        <v>529</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" t="s">
-        <v>612</v>
+        <v>613</v>
+      </c>
+      <c r="E138" t="s">
+        <v>614</v>
       </c>
       <c r="F138" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B139" t="s">
-        <v>163</v>
+        <v>24</v>
       </c>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F139" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B140" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C140" t="s">
         <v>10</v>
       </c>
       <c r="D140" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E140" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F140" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B141" t="s">
-        <v>623</v>
+        <v>159</v>
       </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" t="s">
         <v>624</v>
       </c>
       <c r="E141" t="s">
         <v>625</v>
       </c>
       <c r="F141" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>627</v>
       </c>
       <c r="B142" t="s">
-        <v>77</v>
+        <v>628</v>
       </c>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E142" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F142" t="s">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="G142" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>632</v>
+      </c>
+      <c r="B143" t="s">
+        <v>77</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
         <v>633</v>
       </c>
-      <c r="B143" t="s">
-[...5 lines deleted...]
-      <c r="D143" t="s">
+      <c r="E143" t="s">
         <v>634</v>
       </c>
-      <c r="E143" t="s">
+      <c r="F143" t="s">
         <v>635</v>
       </c>
-      <c r="F143" t="s">
+      <c r="G143" t="s">
         <v>636</v>
+      </c>
+      <c r="H143" t="s">
+        <v>637</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B144" t="s">
-        <v>547</v>
+        <v>415</v>
       </c>
       <c r="C144" t="s">
         <v>10</v>
       </c>
       <c r="D144" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E144" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="F144" t="s">
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="G144" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>642</v>
       </c>
       <c r="B145" t="s">
-        <v>24</v>
+        <v>547</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>482</v>
+        <v>643</v>
       </c>
       <c r="E145" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F145" t="s">
-        <v>644</v>
-[...1 lines deleted...]
-      <c r="H145" t="s">
         <v>645</v>
+      </c>
+      <c r="G145" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B146" t="s">
-        <v>598</v>
+        <v>24</v>
       </c>
       <c r="C146" t="s">
         <v>10</v>
       </c>
       <c r="D146" t="s">
-        <v>647</v>
+        <v>482</v>
       </c>
       <c r="E146" t="s">
         <v>648</v>
       </c>
       <c r="F146" t="s">
         <v>649</v>
       </c>
-      <c r="G146" t="s">
+      <c r="H146" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>651</v>
+      </c>
+      <c r="B147" t="s">
+        <v>603</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
         <v>652</v>
       </c>
-      <c r="B147" t="s">
-[...5 lines deleted...]
-      <c r="D147" t="s">
+      <c r="E147" t="s">
         <v>653</v>
       </c>
-      <c r="E147" t="s">
+      <c r="F147" t="s">
         <v>654</v>
       </c>
-      <c r="F147" t="s">
+      <c r="G147" t="s">
         <v>655</v>
       </c>
-      <c r="G147" t="s">
+      <c r="H147" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>657</v>
+      </c>
+      <c r="B148" t="s">
+        <v>209</v>
+      </c>
+      <c r="C148" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" t="s">
         <v>658</v>
       </c>
-      <c r="B148" t="s">
+      <c r="E148" t="s">
         <v>659</v>
       </c>
-      <c r="C148" t="s">
-[...2 lines deleted...]
-      <c r="D148" t="s">
+      <c r="F148" t="s">
         <v>660</v>
       </c>
-      <c r="E148" t="s">
+      <c r="G148" t="s">
         <v>661</v>
       </c>
-      <c r="F148" t="s">
+      <c r="H148" t="s">
         <v>662</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>663</v>
+      </c>
+      <c r="B149" t="s">
+        <v>664</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>665</v>
+      </c>
+      <c r="E149" t="s">
+        <v>666</v>
+      </c>
+      <c r="F149" t="s">
+        <v>667</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>