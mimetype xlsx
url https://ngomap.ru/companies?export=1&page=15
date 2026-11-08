--- v0 (2026-09-23)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Организации" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1229">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Успешные практики</t>
   </si>
   <si>
     <t>Проекты</t>
   </si>
   <si>
@@ -1094,50 +1094,62 @@
   <si>
     <t>https://mir.nko31.ru/</t>
   </si>
   <si>
     <t>mir.nko@mail.ru</t>
   </si>
   <si>
     <t>КЛУБ НКО, Экосистема НКО. Партнерство</t>
   </si>
   <si>
     <t>Экосистема НКО "Партнерство", «Ресурсный центр «МИР НКО»</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация дополнительного профессионального образования "Среднерусская академия современного знания"</t>
   </si>
   <si>
     <t>г. Калуга, ул. Гагарина, д. 1</t>
   </si>
   <si>
     <t>https://www.xn--80aaandbbe1aoc1ae3bekga0b9th.xn--p1ai/</t>
   </si>
   <si>
     <t>rector@sasz.ru</t>
   </si>
   <si>
+    <t>Проект "Третий сектор: бухгалтерия для НКО"</t>
+  </si>
+  <si>
+    <t>Самара, ул.Физкультурная, д.90, оф.2.208</t>
+  </si>
+  <si>
+    <t>http://3sec.ru</t>
+  </si>
+  <si>
+    <t>info@3sec.ru</t>
+  </si>
+  <si>
     <t>Автономная некоммерческая организация "Центр управленческих кадров"</t>
   </si>
   <si>
     <t>308015, г.Белгород, ул.Победы, 85, корп.17</t>
   </si>
   <si>
     <t>https://cuk.nko31.ru</t>
   </si>
   <si>
     <t>c.u.k@yandex.ru</t>
   </si>
   <si>
     <t>Кейс-конференция "Социальное предпринимательство социальное проектирование в НКО"</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки НКО "Вместе"</t>
   </si>
   <si>
     <t>188561, Ленинградская обл., Сланцевский р-н, г. Сланцы, ул. Ломоносова, д. 25/1, кв. 2</t>
   </si>
   <si>
     <t>https://rescentr47.ru/</t>
   </si>
   <si>
     <t>ano.rc.vmeste@gmail.com</t>
@@ -1160,50 +1172,68 @@
   <si>
     <t>Ресурсный центр поддержки НКО в сфере культуры и искусства Калужской области</t>
   </si>
   <si>
     <t>Калужская область, г. Калуга, ул. Луначарского, д. 6</t>
   </si>
   <si>
     <t>belin-razvitie@mail.ru</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация правовой и учебно-методической поддержки социальных инициатив «Правовой ресурсный центр «Третий сектор»</t>
   </si>
   <si>
     <t>Свердловская область, г. Екатеринбург, ул. Хохрякова, 104, офис 318</t>
   </si>
   <si>
     <t>https://ural-nko.ru</t>
   </si>
   <si>
     <t>ural-nko@mail.ru</t>
   </si>
   <si>
     <t>Образовательный центр "Факультет НКО", Журнал "Руководитель НКО", Конкурс "Информационная открытость НКО"</t>
   </si>
   <si>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
+  </si>
+  <si>
+    <t>г. Губкин, Белгородская область</t>
+  </si>
+  <si>
+    <t>https://idialogi.nko31.ru/</t>
+  </si>
+  <si>
+    <t>idialogi@mail.ru</t>
+  </si>
+  <si>
+    <t>Стратегия выживания для неравнодушных, Открытый конкурс «НКО-Вместе: признание», Вовлечение семейных команд в культурные инициативы и развитие территорий, Путь к мечте: подкасты, Настольная игра как инструмент развития территории</t>
+  </si>
+  <si>
+    <t>Академия сотрудничества НКО: от идеи к устойчивому развитию, Город. Люди. Ценности. Версия 20.24, НКО-Вместе: ресурс устойчивого развития, НКО-Вместе: признание</t>
+  </si>
+  <si>
     <t>Государственное бюджетное учреждение Калужской области "Агентство развития системы физической культуры и спорта"</t>
   </si>
   <si>
     <t>г. Калуга, ул. Ленина, д. 57</t>
   </si>
   <si>
     <t>http://vipsport40.ru/</t>
   </si>
   <si>
     <t>vip.oblastnoy@mail.ru</t>
   </si>
   <si>
     <t>АНО Вектор помощи</t>
   </si>
   <si>
     <t>Хабаровский край Верхнебуреинский район Новый Ургал 60 лет образования СССР д 2</t>
   </si>
   <si>
     <t>http://vektorpomoshi.ru/</t>
   </si>
   <si>
     <t>ano.vektorpomoshi@yandex.ru</t>
   </si>
   <si>
     <t>Региональная общественная молодежная организация поддержки и развития социально значимых инициатив Красноярского края "Перспектива"</t>
@@ -1280,50 +1310,62 @@
   <si>
     <t>Ижевск, ул. Красногеройская 63б</t>
   </si>
   <si>
     <t>https://kreativniy.com</t>
   </si>
   <si>
     <t>kreativkapital@gmail.com</t>
   </si>
   <si>
     <t>Ассоциация «Все вместе»</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>129090, г. Москва, Протопоповский пер, д. 25, стр.1</t>
   </si>
   <si>
     <t>https://wse-wmeste.ru/</t>
   </si>
   <si>
     <t>info@wse-wmeste.ru</t>
   </si>
   <si>
+    <t>Ванинская районная социально-экологическая общественная организация "ПОБЕРЕЖЬЕ"</t>
+  </si>
+  <si>
+    <t>682861 Хабаровский край рп Ванино ул Горького д.3 офис 1</t>
+  </si>
+  <si>
+    <t>https://vk.link/the_coast_vanino</t>
+  </si>
+  <si>
+    <t>the-coast@yandex.ru</t>
+  </si>
+  <si>
     <t>ОРОО "Центр инноваций социальной сферы"</t>
   </si>
   <si>
     <t>Омская область</t>
   </si>
   <si>
     <t>644007, г. Омск, ул. Чапаева, д. 111, оф. 106</t>
   </si>
   <si>
     <t>http://cissinfo.ru/</t>
   </si>
   <si>
     <t>rc-omsk@yandex.ru</t>
   </si>
   <si>
     <t>Региональная общественная организация Ханты-Мансийского автономного округа - Югры "Центр поддержки семьи"</t>
   </si>
   <si>
     <t>Нижневартовск, ул. Интернациональная, 20-Б</t>
   </si>
   <si>
     <t>http://semeika.tilda.ws/</t>
   </si>
   <si>
     <t>semeika@ro.ru</t>
@@ -2126,50 +2168,68 @@
   <si>
     <t>Благотворительный фонд поддержки общественных инициатив "СИБИРСКИЙ"</t>
   </si>
   <si>
     <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3, к.31</t>
   </si>
   <si>
     <t>http://siberiancenter.ru</t>
   </si>
   <si>
     <t>tatyana@siberiancenter.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив города Боготола</t>
   </si>
   <si>
     <t>662060, Красноярский край, город Боготол, ул. Интернациональная, 16</t>
   </si>
   <si>
     <t>http://cbs-bogotol.ru/rescen/</t>
   </si>
   <si>
     <t>resurs.bogotol@mail.ru</t>
   </si>
   <si>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
+  </si>
+  <si>
+    <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
+  </si>
+  <si>
+    <t>http://resursclub.info</t>
+  </si>
+  <si>
+    <t>maistr@yandex.ru</t>
+  </si>
+  <si>
+    <t>Карта ресурсов НКО Самарской области, Форум "Форточка ресурсов", Облачная бухгалтерия "Третий сектор", Онлайн-курс "ДОМАрощенный эксперт", Сервис фотоволонтёров для НКО, Акция общественного признания «БлагоДарить»</t>
+  </si>
+  <si>
+    <t>«Ресурсы.Есть», «Сервис ресурсных решений для НКО», "Время делиться", "Черновик будущего"</t>
+  </si>
+  <si>
     <t>Автономная некоммерческая культурно-просветительская организация "ТОЧКА РОСТА"</t>
   </si>
   <si>
     <t>Хабаровск, Саратовский переулок, кв. 4</t>
   </si>
   <si>
     <t>http://ngo27.ru/ru/</t>
   </si>
   <si>
     <t>ano.rosta@mail.ru</t>
   </si>
   <si>
     <t>Служба сопровождения гражданских инициатив: управление изменениями, Служба сопровождения гражданских инициатив: курс на устойчивость!</t>
   </si>
   <si>
     <t>Фонд целевого капитала Пермского университета</t>
   </si>
   <si>
     <t>г. Пермь, ул. Букирева 15</t>
   </si>
   <si>
     <t>https://fond.psu.ru</t>
   </si>
   <si>
     <t>endowment@psu.ru</t>
@@ -2771,50 +2831,83 @@
   <si>
     <t>г. Норильск, улица Ленинградская 21</t>
   </si>
   <si>
     <t>https://krc.taplink.ws/</t>
   </si>
   <si>
     <t>krc.nor@gmail.com</t>
   </si>
   <si>
     <t>Региональный Ресурсный центр Российского Союза Молодежи для СО НКО Свердловской области</t>
   </si>
   <si>
     <t>г.Екатеринбург, ул. Малышева, д. 101, оф. 328</t>
   </si>
   <si>
     <t>http://xn--80awbpbep.xn--p1ai/</t>
   </si>
   <si>
     <t>rsm_ural@mail.ru</t>
   </si>
   <si>
     <t>Клуб руководителей и бухгалтеров СО НКО, "Дни НКО в ОБщественной палате Свердловской области", Дни НКО: муниципальный этап</t>
   </si>
   <si>
+    <t>Региональная общественная организация "Центр поддержки и развития некоммерческих организаций Ямала"</t>
+  </si>
+  <si>
+    <t>629400, ЯНАО, г. Лабытнанги, ул. Обская д.6 «А», кв.44</t>
+  </si>
+  <si>
+    <t>http://xn--80aa2afdei0l.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>PRIEMNAYA@NKOYAMALA.RU</t>
+  </si>
+  <si>
+    <t>Видеокурс "НКО: первые шаги или как не споткнуться на старте"</t>
+  </si>
+  <si>
+    <t>Инкубатор для НКО Ямала, Инкубатор для НКО Ямала. Версия 2.0, Ямальская Школа Амбассадоров Некммерческого Сектора, Инкубатор для НКО Ямала. Развитие</t>
+  </si>
+  <si>
+    <t>Местная общественная организация Татарского района Новосибирской области "Ресурсный центр общественных инициатив"</t>
+  </si>
+  <si>
+    <t>Новосибирская область, г. Татарск</t>
+  </si>
+  <si>
+    <t>https://regiontatarsk.nso.ru/page/71</t>
+  </si>
+  <si>
+    <t>alena.ru76@list.ru</t>
+  </si>
+  <si>
+    <t>Знаем-помогаем, районный Фестиваль общественных инициатив</t>
+  </si>
+  <si>
     <t>Автономная некоммерческая организация "Дальневосточный институт содействия общественному развитию"</t>
   </si>
   <si>
     <t>Хабаровский край, город Хабаровск</t>
   </si>
   <si>
     <t>http://anodvisor-khv.ru/</t>
   </si>
   <si>
     <t>pechenuksp@mail.ru</t>
   </si>
   <si>
     <t>Благотворительный фонд местного сообщества "Первоуральск - 21 век"</t>
   </si>
   <si>
     <t>г. Первоуральск, ул. Ватутина 43, оф.</t>
   </si>
   <si>
     <t>http://f21vek.ru/</t>
   </si>
   <si>
     <t>fond21vek@mail.ru</t>
   </si>
   <si>
     <t>Соликамская городская общественная организация инвалидов "ЛУЧ"</t>
@@ -2870,50 +2963,62 @@
   <si>
     <t>Ярославская область</t>
   </si>
   <si>
     <t>Ярославская область, г. Ярославль</t>
   </si>
   <si>
     <t>https://ranj76.ru/</t>
   </si>
   <si>
     <t>taborodina64@gmail.com</t>
   </si>
   <si>
     <t>Межрегиональная общественная организация по содействию семьям с детьми в трудной жизненной ситуации "Аистенок"</t>
   </si>
   <si>
     <t>г. Екатеринбург, ул. Московская 25-а</t>
   </si>
   <si>
     <t>https://aistenok.org/</t>
   </si>
   <si>
     <t>aistenok-ekb@inbox.ru</t>
   </si>
   <si>
+    <t>Автономная Некоммерческая Организация (по предоставлению социально-правовых услуг) "Открытая Альтернатива"</t>
+  </si>
+  <si>
+    <t>445000, Самарская область, г.о. Тольятти, ул.Индустриальная 4, Литер А-1</t>
+  </si>
+  <si>
+    <t>http://xn--80aaaajqwllvfzevcde6mxa1d.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>dop_adres_oa@mail.ru</t>
+  </si>
+  <si>
     <t>Фонд социального, культурного и экономического развития Уфы «Общественный фонд развития города»</t>
   </si>
   <si>
     <t>г Уфа, ул.Российская, 108</t>
   </si>
   <si>
     <t>http://www.fondufa.ru</t>
   </si>
   <si>
     <t>fondufa@mail.ru</t>
   </si>
   <si>
     <t>Региональный ресурсный центр СО НКО Республики Башкортостан «Действуем вместе», Конкурс на соискание Общественной городской премии «Достояние столицы»</t>
   </si>
   <si>
     <t>АНО социальных и благотворительных программ "Синяя птица"</t>
   </si>
   <si>
     <t>350000 г. Краснодар, ул. Одесская, д. 48, здание литер «З» а/я 30.</t>
   </si>
   <si>
     <t>http://sinyaya-ptitsa.ru/</t>
   </si>
   <si>
     <t>svoideti@mail.ru</t>
@@ -3299,50 +3404,68 @@
   <si>
     <t>fond-pgi@yandex.ru</t>
   </si>
   <si>
     <t>АНО правовых, экспертных и информационных услуг "Поволжский центр поддержки социально ориентированных некоммерческих организаций"</t>
   </si>
   <si>
     <t>410012, г. Саратов, ул. М. Горького, д. 34, Литер "Е</t>
   </si>
   <si>
     <t>https://vk.com/saratovnko</t>
   </si>
   <si>
     <t>saratovnko@gmail.com</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив Северного района Новосибирской области</t>
   </si>
   <si>
     <t>Новосибирская область; Северный р-он; с. Северное</t>
   </si>
   <si>
     <t>sevbibl@mail.ru</t>
   </si>
   <si>
+    <t>Кемеровская региональная общественная организация "Кузбасский центр поддержки общественных инициатив"</t>
+  </si>
+  <si>
+    <t>Кемеровская область</t>
+  </si>
+  <si>
+    <t>г.Кемерово, 650000, Ул.Ноградская, 3, к.18</t>
+  </si>
+  <si>
+    <t>http://init-kc.ru</t>
+  </si>
+  <si>
+    <t>smk@kemail.ru</t>
+  </si>
+  <si>
+    <t>Потенциал НКО на развитие Кузбасса, Некоммерческий сектор Кузбасса: устойчивое развитие, Общественные советы - ресурс для социально-экономического развития региона, Ресурсные возможности: поддержка общественных инициатив на муниципальном уровне, Эффективность независимой оценки каечества условий оказания услуг (НОК) в социальной сфере</t>
+  </si>
+  <si>
     <t>НКО Пензенский региональный общественный благотворительный фонд «Гражданский союз»</t>
   </si>
   <si>
     <t>440000, Россия, г. Пенза, ул. Урицкого, 62, оф. 2026</t>
   </si>
   <si>
     <t>pr@civilunity.org</t>
   </si>
   <si>
     <t>Ассоциация специалистов и организаций занимающихся привлечением средств для реализации благотворительных и социальных проектов "Ассоциация фандрайзеров"</t>
   </si>
   <si>
     <t>117292, ГОРОД МОСКВА, УЛИЦА КЕДРОВА, ДОМ 5, КОРПУС 1, ПОМЕЩЕНИЕ VIII КОМН 1</t>
   </si>
   <si>
     <t>http://fund-raising.ru/</t>
   </si>
   <si>
     <t>Imenshenina@fund-raising.ru</t>
   </si>
   <si>
     <t>Фонд поддержки социальных инициатив "Содействие"</t>
   </si>
   <si>
     <t>г. Пермь, ул. Советская, 51а</t>
@@ -3389,65 +3512,92 @@
   <si>
     <t>Городской благотворительный фонд "Фонд Тольятти"</t>
   </si>
   <si>
     <t>445037, г. Тольятти, ул. Юбилейная, 31Е, офис 401</t>
   </si>
   <si>
     <t>http://www.fondtol.ru/</t>
   </si>
   <si>
     <t>office@fondtol.org</t>
   </si>
   <si>
     <t>Автономная Некоммерческая организация дополнительного профессионального образования и консалтинга "Развитие"</t>
   </si>
   <si>
     <t>690106, КРАЙ ПРИМОРСКИЙ, ГОРОД ВЛАДИВОСТОК, УЛИЦА НЕРЧИНСКАЯ, ДОМ 40</t>
   </si>
   <si>
     <t>https://1vit.org/</t>
   </si>
   <si>
     <t>svetlana.b219@gmail.com</t>
   </si>
   <si>
+    <t>Благотворительный фонд "Дорога к дому"</t>
+  </si>
+  <si>
+    <t>Вологодская область, город Череповец, улица Менделеева,3</t>
+  </si>
+  <si>
+    <t>https://dorogakdomu.ru</t>
+  </si>
+  <si>
+    <t>info@dorogakdomu.ru</t>
+  </si>
+  <si>
+    <t>Межрегиональный ресурсно-методический центр «ГородОК»</t>
+  </si>
+  <si>
     <t>Санкт-Петербургская Региональная благотворительная общественная организация «Благотворительное общество "Невский Ангел"»</t>
   </si>
   <si>
     <t>196191, Санкт-Петербург, ул. Варшавская, д. 51, к.1, литер А,СПб ГКУ «Центр международных гуманитарных связей», помещение №16</t>
   </si>
   <si>
     <t>http://www.kdobru.ru/</t>
   </si>
   <si>
     <t>dobrovolec.spb@gmail.com</t>
   </si>
   <si>
     <t>«Вектор добровольчества - от поддержки к сотрудничеству», "ВЕКТОР ДОБРОВОЛЬЧЕСТВА - ЭФФЕКТИВНОСТЬ"</t>
   </si>
   <si>
+    <t>Ассоциация «Клуб бухгалтеров и аудиторов некоммерческих организаций»</t>
+  </si>
+  <si>
+    <t>г. Москва, Дмитровское шоссе, д. 5, корп. 1, эт. 6, пом. II (посещение только по предварительной договорённости).</t>
+  </si>
+  <si>
+    <t>http://bclub-ngo.ru</t>
+  </si>
+  <si>
+    <t>bclub-ngo2014@mail.ru</t>
+  </si>
+  <si>
     <t>Региональная общественная организация «Союз общественных объединений инвалидов Архангельской области»</t>
   </si>
   <si>
     <t>163046, ОБЛАСТЬ АРХАНГЕЛЬСКАЯ, ГОРОД АРХАНГЕЛЬСК, УЛИЦА РОЗЫ ЛЮКСЕМБУРГ, 78</t>
   </si>
   <si>
     <t>nmyakshin@mail.ru</t>
   </si>
   <si>
     <t>Благотворительный фонд «Созвездие сердец»</t>
   </si>
   <si>
     <t>г. Новосибирск, ул. Геодезическая, д. 4/1, этаж 2.</t>
   </si>
   <si>
     <t>http://sozvezdieserdec.ru/</t>
   </si>
   <si>
     <t>info@SozvezdieSerdec.ru</t>
   </si>
   <si>
     <t>АНО "Ресурсный центр поддержки некоммерческих организаций и гражданских инициатив"</t>
   </si>
   <si>
     <t>Ярославль, ул. Трефолева, 12, офисы №5, №6</t>
@@ -3516,68 +3666,50 @@
     <t>Практика представления и распространения историй успеха в сфере активизации граждан, Технология работы с кейсами, Общественная служба комплексной поддержки инициативных групп городских активистов., «Административная гильотина». Технология создания постоянной действующей общественно-государственной комиссии, принуждающей ОИВ снижать административные барьеры для бизнеса и НКО., Проведение публичного мероприятия «Со-управление проектной деятельностью в регионе», «Совет Советов: встречи общественных советов при органах власти», "Разумеется" - кейс-чемпионат по упралению НКО и применению гражданских технологий , Фестиваль «Гражданские выходные»</t>
   </si>
   <si>
     <t>Фонд «Сибирский Центр Поддержки Общественных Инициатив»</t>
   </si>
   <si>
     <t>http://scisc.ru</t>
   </si>
   <si>
     <t>emalitskaya@scisc.ru</t>
   </si>
   <si>
     <t>Школа ресурсного центра</t>
   </si>
   <si>
     <t>Псковская областная общественная организация «Центр устойчивого развития Псковской области»</t>
   </si>
   <si>
     <t>Россия, Псков, ул.Ленина, д. 7</t>
   </si>
   <si>
     <t>http://www.csdpr.ru</t>
   </si>
   <si>
     <t>Круг благотворителей , Силавместе. Карта социальной активности г. Пскова , Школа общественного контролера</t>
-  </si>
-[...16 lines deleted...]
-    <t>Мы справимся! - Кризисное управление в НКО, Школа региональных экспертов: повышаем количество и качество региональных экспертов НКО через продвижение, сообщество, развитие экспертных компетенций</t>
   </si>
   <si>
     <t>Красноярская региональная общественная организация «Агентство общественных инициатив»</t>
   </si>
   <si>
     <t>г. Красноярск, у.Дубровинского,106</t>
   </si>
   <si>
     <t>http://www.aoi24.ru</t>
   </si>
   <si>
     <t>kroo-aoi@mail.ru</t>
   </si>
   <si>
     <t>Акция-конкурс "Я в команде", Краевой конкурс на звание «Лучший доброволец социальной сферы". Реальный волонтер , Организация технологических площадок для профессиональной практики студентов, Создание добровольческого актива для работы в детских ПНИ</t>
   </si>
   <si>
     <t>"Региональный Ресурсный центр по развитию негосударственных услуг и оценке социальной сферы", Хочу стать экспертом, Региональная служба социальных добровольцев (Красноярский край), Карьера в НКО, Ресурсный центр по юридическим и экономическим вопросам деятельности СОНКО, Региональный ресурсный центр по развитию негосударственных услуг в социальной сфере (Краснояский край)</t>
   </si>
   <si>
     <t>Алтайская краевая общественная организация «Поддержка общественных инициатив»</t>
   </si>
   <si>
     <t>Алтайский край</t>
   </si>
@@ -3914,51 +4046,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H275"/>
+  <dimension ref="A1:H284"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5549,3996 +5681,4197 @@
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>356</v>
       </c>
       <c r="B82" t="s">
         <v>346</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" t="s">
         <v>357</v>
       </c>
       <c r="E82" t="s">
         <v>358</v>
       </c>
       <c r="F82" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>360</v>
       </c>
       <c r="B83" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="C83" t="s">
         <v>59</v>
       </c>
       <c r="D83" t="s">
         <v>361</v>
       </c>
       <c r="E83" t="s">
         <v>362</v>
       </c>
       <c r="F83" t="s">
         <v>363</v>
       </c>
-      <c r="H83" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>364</v>
+      </c>
+      <c r="B84" t="s">
+        <v>75</v>
+      </c>
+      <c r="C84" t="s">
+        <v>59</v>
+      </c>
+      <c r="D84" t="s">
         <v>365</v>
       </c>
-      <c r="B84" t="s">
-[...5 lines deleted...]
-      <c r="D84" t="s">
+      <c r="E84" t="s">
         <v>366</v>
       </c>
-      <c r="E84" t="s">
+      <c r="F84" t="s">
         <v>367</v>
       </c>
-      <c r="F84" t="s">
+      <c r="H84" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>369</v>
       </c>
       <c r="B85" t="s">
-        <v>346</v>
+        <v>38</v>
       </c>
       <c r="C85" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D85" t="s">
         <v>370</v>
       </c>
       <c r="E85" t="s">
         <v>371</v>
       </c>
       <c r="F85" t="s">
         <v>372</v>
       </c>
-      <c r="G85" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B86" t="s">
         <v>346</v>
       </c>
       <c r="C86" t="s">
         <v>30</v>
       </c>
       <c r="D86" t="s">
+        <v>374</v>
+      </c>
+      <c r="E86" t="s">
         <v>375</v>
       </c>
       <c r="F86" t="s">
         <v>376</v>
       </c>
+      <c r="G86" t="s">
+        <v>377</v>
+      </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B87" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="C87" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D87" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="E87" t="s">
         <v>379</v>
       </c>
       <c r="F87" t="s">
         <v>380</v>
       </c>
-      <c r="G87" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>381</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>59</v>
+      </c>
+      <c r="D88" t="s">
         <v>382</v>
       </c>
-      <c r="B88" t="s">
-[...5 lines deleted...]
-      <c r="D88" t="s">
+      <c r="E88" t="s">
         <v>383</v>
       </c>
-      <c r="E88" t="s">
+      <c r="F88" t="s">
         <v>384</v>
       </c>
-      <c r="F88" t="s">
+      <c r="G88" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>386</v>
       </c>
       <c r="B89" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
         <v>387</v>
       </c>
       <c r="E89" t="s">
         <v>388</v>
       </c>
       <c r="F89" t="s">
         <v>389</v>
       </c>
+      <c r="G89" t="s">
+        <v>390</v>
+      </c>
+      <c r="H89" t="s">
+        <v>391</v>
+      </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B90" t="s">
-        <v>106</v>
+        <v>346</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D90" t="s">
-        <v>391</v>
+        <v>393</v>
+      </c>
+      <c r="E90" t="s">
+        <v>394</v>
       </c>
       <c r="F90" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B91" t="s">
-        <v>204</v>
+        <v>101</v>
       </c>
       <c r="C91" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D91" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E91" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="F91" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B92" t="s">
-        <v>398</v>
+        <v>106</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="F92" t="s">
-        <v>400</v>
-[...4 lines deleted...]
-      <c r="H92" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>403</v>
       </c>
       <c r="B93" t="s">
-        <v>93</v>
+        <v>204</v>
       </c>
       <c r="C93" t="s">
         <v>59</v>
       </c>
       <c r="D93" t="s">
         <v>404</v>
       </c>
       <c r="E93" t="s">
         <v>405</v>
       </c>
       <c r="F93" t="s">
         <v>406</v>
       </c>
-      <c r="H93" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>407</v>
+      </c>
+      <c r="B94" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94" t="s">
         <v>409</v>
       </c>
-      <c r="E94" t="s">
+      <c r="F94" t="s">
         <v>410</v>
       </c>
-      <c r="F94" t="s">
+      <c r="G94" t="s">
         <v>411</v>
       </c>
-      <c r="G94" t="s">
+      <c r="H94" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>413</v>
       </c>
       <c r="B95" t="s">
-        <v>178</v>
+        <v>93</v>
       </c>
       <c r="C95" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D95" t="s">
         <v>414</v>
       </c>
       <c r="E95" t="s">
         <v>415</v>
       </c>
       <c r="F95" t="s">
         <v>416</v>
       </c>
+      <c r="H95" t="s">
+        <v>417</v>
+      </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B96" t="s">
-        <v>418</v>
+        <v>178</v>
       </c>
       <c r="C96" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D96" t="s">
         <v>419</v>
       </c>
       <c r="E96" t="s">
         <v>420</v>
       </c>
       <c r="F96" t="s">
         <v>421</v>
       </c>
+      <c r="G96" t="s">
+        <v>422</v>
+      </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B97" t="s">
-        <v>423</v>
+        <v>178</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97" t="s">
         <v>424</v>
       </c>
       <c r="E97" t="s">
         <v>425</v>
       </c>
       <c r="F97" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>427</v>
       </c>
       <c r="B98" t="s">
-        <v>209</v>
+        <v>428</v>
       </c>
       <c r="C98" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D98" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E98" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F98" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="G98" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>432</v>
+      </c>
+      <c r="B99" t="s">
+        <v>101</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
         <v>433</v>
       </c>
-      <c r="B99" t="s">
-[...5 lines deleted...]
-      <c r="D99" t="s">
+      <c r="E99" t="s">
         <v>434</v>
       </c>
       <c r="F99" t="s">
         <v>435</v>
       </c>
-      <c r="G99" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>436</v>
+      </c>
+      <c r="B100" t="s">
         <v>437</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
         <v>438</v>
       </c>
-      <c r="C100" t="s">
-[...2 lines deleted...]
-      <c r="D100" t="s">
+      <c r="E100" t="s">
         <v>439</v>
       </c>
-      <c r="E100" t="s">
+      <c r="F100" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>441</v>
+      </c>
+      <c r="B101" t="s">
+        <v>209</v>
+      </c>
+      <c r="C101" t="s">
+        <v>30</v>
+      </c>
+      <c r="D101" t="s">
+        <v>442</v>
+      </c>
+      <c r="E101" t="s">
         <v>443</v>
       </c>
-      <c r="B101" t="s">
+      <c r="F101" t="s">
         <v>444</v>
       </c>
-      <c r="C101" t="s">
-[...2 lines deleted...]
-      <c r="D101" t="s">
+      <c r="G101" t="s">
         <v>445</v>
       </c>
-      <c r="E101" t="s">
+      <c r="H101" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>447</v>
+      </c>
+      <c r="B102" t="s">
+        <v>209</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>448</v>
+      </c>
+      <c r="F102" t="s">
         <v>449</v>
       </c>
-      <c r="B102" t="s">
+      <c r="G102" t="s">
         <v>450</v>
-      </c>
-[...10 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>451</v>
+      </c>
+      <c r="B103" t="s">
+        <v>452</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>453</v>
+      </c>
+      <c r="E103" t="s">
         <v>454</v>
       </c>
-      <c r="B103" t="s">
-[...5 lines deleted...]
-      <c r="D103" t="s">
+      <c r="F103" t="s">
         <v>455</v>
       </c>
-      <c r="E103" t="s">
+      <c r="G103" t="s">
         <v>456</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>457</v>
+      </c>
+      <c r="B104" t="s">
+        <v>458</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
         <v>459</v>
       </c>
-      <c r="B104" t="s">
+      <c r="E104" t="s">
         <v>460</v>
       </c>
-      <c r="C104" t="s">
-[...2 lines deleted...]
-      <c r="D104" t="s">
+      <c r="F104" t="s">
         <v>461</v>
       </c>
-      <c r="E104" t="s">
+      <c r="G104" t="s">
         <v>462</v>
-      </c>
-[...4 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>463</v>
+      </c>
+      <c r="B105" t="s">
+        <v>464</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
         <v>465</v>
       </c>
-      <c r="B105" t="s">
+      <c r="E105" t="s">
         <v>466</v>
       </c>
-      <c r="C105" t="s">
-[...2 lines deleted...]
-      <c r="D105" t="s">
+      <c r="F105" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>468</v>
+      </c>
+      <c r="B106" t="s">
+        <v>428</v>
+      </c>
+      <c r="C106" t="s">
+        <v>59</v>
+      </c>
+      <c r="D106" t="s">
         <v>469</v>
       </c>
-      <c r="B106" t="s">
-[...5 lines deleted...]
-      <c r="D106" t="s">
+      <c r="E106" t="s">
         <v>470</v>
       </c>
-      <c r="E106" t="s">
+      <c r="F106" t="s">
         <v>471</v>
       </c>
-      <c r="F106" t="s">
+      <c r="H106" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>473</v>
       </c>
       <c r="B107" t="s">
         <v>474</v>
       </c>
       <c r="C107" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D107" t="s">
         <v>475</v>
       </c>
       <c r="E107" t="s">
         <v>476</v>
       </c>
       <c r="F107" t="s">
         <v>477</v>
       </c>
+      <c r="G107" t="s">
+        <v>478</v>
+      </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B108" t="s">
-        <v>225</v>
+        <v>480</v>
       </c>
       <c r="C108" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D108" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F108" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B109" t="s">
-        <v>483</v>
+        <v>173</v>
       </c>
       <c r="C109" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D109" t="s">
         <v>484</v>
       </c>
       <c r="E109" t="s">
         <v>485</v>
       </c>
       <c r="F109" t="s">
         <v>486</v>
       </c>
-      <c r="G109" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>487</v>
+      </c>
+      <c r="B110" t="s">
+        <v>488</v>
+      </c>
+      <c r="C110" t="s">
+        <v>59</v>
+      </c>
+      <c r="D110" t="s">
         <v>489</v>
       </c>
-      <c r="B110" t="s">
-[...5 lines deleted...]
-      <c r="D110" t="s">
+      <c r="E110" t="s">
         <v>490</v>
       </c>
       <c r="F110" t="s">
         <v>491</v>
       </c>
-      <c r="G110" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>492</v>
+      </c>
+      <c r="B111" t="s">
+        <v>225</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
+        <v>493</v>
+      </c>
+      <c r="E111" t="s">
         <v>494</v>
       </c>
-      <c r="B111" t="s">
-[...5 lines deleted...]
-      <c r="D111" t="s">
+      <c r="F111" t="s">
         <v>495</v>
-      </c>
-[...4 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>496</v>
+      </c>
+      <c r="B112" t="s">
+        <v>497</v>
+      </c>
+      <c r="C112" t="s">
+        <v>30</v>
+      </c>
+      <c r="D112" t="s">
         <v>498</v>
       </c>
-      <c r="B112" t="s">
-[...5 lines deleted...]
-      <c r="D112" t="s">
+      <c r="E112" t="s">
         <v>499</v>
       </c>
-      <c r="E112" t="s">
+      <c r="F112" t="s">
         <v>500</v>
       </c>
-      <c r="F112" t="s">
+      <c r="G112" t="s">
         <v>501</v>
       </c>
-      <c r="G112" t="s">
+      <c r="H112" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>503</v>
+      </c>
+      <c r="B113" t="s">
+        <v>106</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
         <v>504</v>
       </c>
-      <c r="B113" t="s">
-[...5 lines deleted...]
-      <c r="D113" t="s">
+      <c r="F113" t="s">
         <v>505</v>
       </c>
-      <c r="E113" t="s">
+      <c r="G113" t="s">
         <v>506</v>
       </c>
-      <c r="F113" t="s">
+      <c r="H113" t="s">
         <v>507</v>
-      </c>
-[...4 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>508</v>
+      </c>
+      <c r="B114" t="s">
+        <v>158</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>509</v>
+      </c>
+      <c r="E114" t="s">
         <v>510</v>
       </c>
-      <c r="B114" t="s">
-[...5 lines deleted...]
-      <c r="D114" t="s">
+      <c r="F114" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>512</v>
+      </c>
+      <c r="B115" t="s">
+        <v>346</v>
+      </c>
+      <c r="C115" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" t="s">
         <v>513</v>
       </c>
-      <c r="B115" t="s">
-[...5 lines deleted...]
-      <c r="D115" t="s">
+      <c r="E115" t="s">
         <v>514</v>
       </c>
-      <c r="E115" t="s">
+      <c r="F115" t="s">
         <v>515</v>
       </c>
-      <c r="F115" t="s">
+      <c r="G115" t="s">
         <v>516</v>
       </c>
       <c r="H115" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>518</v>
       </c>
       <c r="B116" t="s">
-        <v>418</v>
+        <v>488</v>
       </c>
       <c r="C116" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D116" t="s">
         <v>519</v>
       </c>
       <c r="E116" t="s">
         <v>520</v>
       </c>
       <c r="F116" t="s">
         <v>521</v>
       </c>
+      <c r="G116" t="s">
+        <v>522</v>
+      </c>
       <c r="H116" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B117" t="s">
-        <v>338</v>
+        <v>428</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D117" t="s">
-        <v>524</v>
-[...1 lines deleted...]
-      <c r="E117" t="s">
         <v>525</v>
       </c>
       <c r="F117" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>527</v>
       </c>
       <c r="B118" t="s">
-        <v>120</v>
+        <v>488</v>
       </c>
       <c r="C118" t="s">
         <v>10</v>
       </c>
       <c r="D118" t="s">
         <v>528</v>
       </c>
+      <c r="E118" t="s">
+        <v>529</v>
+      </c>
       <c r="F118" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H118" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B119" t="s">
-        <v>204</v>
+        <v>428</v>
       </c>
       <c r="C119" t="s">
         <v>59</v>
       </c>
       <c r="D119" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E119" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F119" t="s">
-        <v>534</v>
+        <v>535</v>
+      </c>
+      <c r="H119" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B120" t="s">
-        <v>536</v>
+        <v>338</v>
       </c>
       <c r="C120" t="s">
         <v>10</v>
       </c>
       <c r="D120" t="s">
-        <v>537</v>
+        <v>538</v>
+      </c>
+      <c r="E120" t="s">
+        <v>539</v>
       </c>
       <c r="F120" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B121" t="s">
-        <v>338</v>
+        <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F121" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="H121" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B122" t="s">
-        <v>120</v>
+        <v>204</v>
       </c>
       <c r="C122" t="s">
         <v>59</v>
       </c>
       <c r="D122" t="s">
-        <v>545</v>
+        <v>546</v>
+      </c>
+      <c r="E122" t="s">
+        <v>547</v>
       </c>
       <c r="F122" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B123" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="E123" t="s">
         <v>551</v>
       </c>
       <c r="F123" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>553</v>
       </c>
       <c r="B124" t="s">
-        <v>120</v>
+        <v>338</v>
       </c>
       <c r="C124" t="s">
         <v>10</v>
       </c>
       <c r="D124" t="s">
         <v>554</v>
       </c>
       <c r="E124" t="s">
         <v>555</v>
       </c>
       <c r="F124" t="s">
         <v>556</v>
       </c>
+      <c r="H124" t="s">
+        <v>557</v>
+      </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B125" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="C125" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D125" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F125" t="s">
-        <v>559</v>
+        <v>560</v>
+      </c>
+      <c r="G125" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B126" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="E126" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="F126" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B127" t="s">
-        <v>24</v>
+        <v>120</v>
       </c>
       <c r="C127" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D127" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E127" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F127" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B128" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D128" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F128" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B129" t="s">
-        <v>24</v>
+        <v>575</v>
       </c>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" t="s">
-        <v>573</v>
+        <v>576</v>
+      </c>
+      <c r="E129" t="s">
+        <v>577</v>
       </c>
       <c r="F129" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>578</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B130" t="s">
         <v>24</v>
       </c>
       <c r="C130" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D130" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="E130" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="F130" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B131" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="C131" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D131" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F131" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B132" t="s">
-        <v>418</v>
+        <v>24</v>
       </c>
       <c r="C132" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D132" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="E132" t="s">
         <v>587</v>
       </c>
       <c r="F132" t="s">
         <v>588</v>
       </c>
+      <c r="G132" t="s">
+        <v>589</v>
+      </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B133" t="s">
-        <v>418</v>
+        <v>24</v>
       </c>
       <c r="C133" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="E133" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F133" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B134" t="s">
-        <v>594</v>
+        <v>48</v>
       </c>
       <c r="C134" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D134" t="s">
         <v>595</v>
       </c>
       <c r="E134" t="s">
         <v>596</v>
       </c>
       <c r="F134" t="s">
         <v>597</v>
       </c>
+      <c r="H134" t="s">
+        <v>598</v>
+      </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B135" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="C135" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D135" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E135" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="F135" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B136" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="C136" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D136" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E136" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F136" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B137" t="s">
-        <v>418</v>
+        <v>608</v>
       </c>
       <c r="C137" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D137" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="E137" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="F137" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B138" t="s">
-        <v>75</v>
+        <v>428</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E138" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F138" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B139" t="s">
-        <v>460</v>
+        <v>428</v>
       </c>
       <c r="C139" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D139" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="E139" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="F139" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B140" t="s">
-        <v>619</v>
+        <v>428</v>
       </c>
       <c r="C140" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D140" t="s">
-        <v>620</v>
+        <v>621</v>
+      </c>
+      <c r="E140" t="s">
+        <v>622</v>
       </c>
       <c r="F140" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B141" t="s">
-        <v>209</v>
+        <v>75</v>
       </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" t="s">
-        <v>623</v>
+        <v>625</v>
+      </c>
+      <c r="E141" t="s">
+        <v>626</v>
       </c>
       <c r="F141" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B142" t="s">
-        <v>209</v>
+        <v>474</v>
       </c>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>626</v>
+        <v>629</v>
+      </c>
+      <c r="E142" t="s">
+        <v>630</v>
       </c>
       <c r="F142" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B143" t="s">
-        <v>225</v>
+        <v>633</v>
       </c>
       <c r="C143" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="F143" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="B144" t="s">
-        <v>15</v>
+        <v>209</v>
       </c>
       <c r="C144" t="s">
         <v>10</v>
       </c>
       <c r="D144" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="F144" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>638</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="B145" t="s">
-        <v>636</v>
+        <v>209</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="F145" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B146" t="s">
-        <v>619</v>
+        <v>225</v>
       </c>
       <c r="C146" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D146" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F146" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B147" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C147" t="s">
         <v>10</v>
       </c>
       <c r="D147" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F147" t="s">
-        <v>645</v>
+        <v>647</v>
+      </c>
+      <c r="G147" t="s">
+        <v>648</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B148" t="s">
-        <v>79</v>
+        <v>650</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="F148" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B149" t="s">
-        <v>651</v>
+        <v>633</v>
       </c>
       <c r="C149" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D149" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F149" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B150" t="s">
-        <v>398</v>
+        <v>24</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E150" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F150" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B151" t="s">
-        <v>651</v>
+        <v>79</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E151" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="F151" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B152" t="s">
-        <v>101</v>
+        <v>665</v>
       </c>
       <c r="C152" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D152" t="s">
-        <v>664</v>
+        <v>666</v>
+      </c>
+      <c r="E152" t="s">
+        <v>667</v>
       </c>
       <c r="F152" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="B153" t="s">
-        <v>101</v>
+        <v>408</v>
       </c>
       <c r="C153" t="s">
         <v>10</v>
       </c>
       <c r="D153" t="s">
-        <v>667</v>
+        <v>670</v>
+      </c>
+      <c r="E153" t="s">
+        <v>671</v>
       </c>
       <c r="F153" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B154" t="s">
-        <v>221</v>
+        <v>665</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="E154" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="F154" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B155" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="C155" t="s">
         <v>10</v>
       </c>
       <c r="D155" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="F155" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B156" t="s">
-        <v>195</v>
+        <v>101</v>
       </c>
       <c r="C156" t="s">
         <v>10</v>
       </c>
       <c r="D156" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F156" t="s">
-        <v>681</v>
-[...1 lines deleted...]
-      <c r="G156" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>683</v>
+      </c>
+      <c r="B157" t="s">
+        <v>221</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" t="s">
         <v>684</v>
       </c>
-      <c r="B157" t="s">
-[...5 lines deleted...]
-      <c r="D157" t="s">
+      <c r="E157" t="s">
         <v>685</v>
       </c>
-      <c r="E157" t="s">
+      <c r="F157" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>687</v>
+      </c>
+      <c r="B158" t="s">
+        <v>120</v>
+      </c>
+      <c r="C158" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" t="s">
         <v>688</v>
       </c>
-      <c r="B158" t="s">
-[...5 lines deleted...]
-      <c r="D158" t="s">
+      <c r="E158" t="s">
         <v>689</v>
       </c>
-      <c r="E158" t="s">
+      <c r="F158" t="s">
         <v>690</v>
       </c>
-      <c r="F158" t="s">
+      <c r="H158" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>692</v>
       </c>
       <c r="B159" t="s">
-        <v>24</v>
+        <v>195</v>
       </c>
       <c r="C159" t="s">
         <v>10</v>
       </c>
       <c r="D159" t="s">
         <v>693</v>
       </c>
       <c r="E159" t="s">
         <v>694</v>
       </c>
       <c r="F159" t="s">
         <v>695</v>
       </c>
+      <c r="G159" t="s">
+        <v>696</v>
+      </c>
+      <c r="H159" t="s">
+        <v>697</v>
+      </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B160" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="C160" t="s">
         <v>10</v>
       </c>
       <c r="D160" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E160" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="F160" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B161" t="s">
-        <v>106</v>
+        <v>283</v>
       </c>
       <c r="C161" t="s">
         <v>10</v>
       </c>
       <c r="D161" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="E161" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="F161" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="B162" t="s">
-        <v>101</v>
+        <v>24</v>
       </c>
       <c r="C162" t="s">
         <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="E162" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="F162" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B163" t="s">
-        <v>466</v>
+        <v>24</v>
       </c>
       <c r="C163" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D163" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E163" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="F163" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B164" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C164" t="s">
         <v>10</v>
       </c>
       <c r="D164" t="s">
-        <v>714</v>
+        <v>715</v>
+      </c>
+      <c r="E164" t="s">
+        <v>716</v>
       </c>
       <c r="F164" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B165" t="s">
-        <v>636</v>
+        <v>58</v>
       </c>
       <c r="C165" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D165" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="E165" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="F165" t="s">
-        <v>719</v>
+        <v>721</v>
+      </c>
+      <c r="G165" t="s">
+        <v>722</v>
+      </c>
+      <c r="H165" t="s">
+        <v>723</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="B166" t="s">
-        <v>158</v>
+        <v>101</v>
       </c>
       <c r="C166" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D166" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E166" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F166" t="s">
-        <v>723</v>
+        <v>727</v>
+      </c>
+      <c r="H166" t="s">
+        <v>728</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B167" t="s">
-        <v>209</v>
+        <v>480</v>
       </c>
       <c r="C167" t="s">
         <v>59</v>
       </c>
       <c r="D167" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="E167" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="F167" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="B168" t="s">
-        <v>594</v>
+        <v>101</v>
       </c>
       <c r="C168" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D168" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="F168" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="B169" t="s">
-        <v>636</v>
+        <v>650</v>
       </c>
       <c r="C169" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D169" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E169" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F169" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B170" t="s">
-        <v>209</v>
+        <v>158</v>
       </c>
       <c r="C170" t="s">
         <v>59</v>
       </c>
       <c r="D170" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="E170" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="F170" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B171" t="s">
-        <v>418</v>
+        <v>209</v>
       </c>
       <c r="C171" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D171" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="E171" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="F171" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B172" t="s">
-        <v>747</v>
+        <v>608</v>
       </c>
       <c r="C172" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D172" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E172" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="F172" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B173" t="s">
-        <v>106</v>
+        <v>650</v>
       </c>
       <c r="C173" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D173" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="E173" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="F173" t="s">
-        <v>754</v>
+        <v>755</v>
+      </c>
+      <c r="G173" t="s">
+        <v>756</v>
+      </c>
+      <c r="H173" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B174" t="s">
-        <v>120</v>
+        <v>209</v>
       </c>
       <c r="C174" t="s">
         <v>59</v>
       </c>
       <c r="D174" t="s">
-        <v>756</v>
+        <v>759</v>
+      </c>
+      <c r="E174" t="s">
+        <v>760</v>
       </c>
       <c r="F174" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="B175" t="s">
-        <v>158</v>
+        <v>428</v>
       </c>
       <c r="C175" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D175" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="E175" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="F175" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="B176" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="C176" t="s">
         <v>10</v>
       </c>
       <c r="D176" t="s">
-        <v>764</v>
+        <v>768</v>
+      </c>
+      <c r="E176" t="s">
+        <v>769</v>
       </c>
       <c r="F176" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="B177" t="s">
-        <v>418</v>
+        <v>106</v>
       </c>
       <c r="C177" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D177" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="E177" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="F177" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="B178" t="s">
-        <v>483</v>
+        <v>120</v>
       </c>
       <c r="C178" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D178" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="F178" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="B179" t="s">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="C179" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D179" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E179" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F179" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="B180" t="s">
-        <v>120</v>
+        <v>783</v>
       </c>
       <c r="C180" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D180" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="F180" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="B181" t="s">
-        <v>29</v>
+        <v>428</v>
       </c>
       <c r="C181" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D181" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="E181" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="F181" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="B182" t="s">
-        <v>594</v>
+        <v>497</v>
       </c>
       <c r="C182" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D182" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E182" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F182" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="B183" t="s">
-        <v>763</v>
+        <v>20</v>
       </c>
       <c r="C183" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D183" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="E183" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="F183" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="B184" t="s">
-        <v>747</v>
+        <v>120</v>
       </c>
       <c r="C184" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D184" t="s">
-        <v>795</v>
+        <v>799</v>
+      </c>
+      <c r="E184" t="s">
+        <v>800</v>
       </c>
       <c r="F184" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="B185" t="s">
-        <v>536</v>
+        <v>29</v>
       </c>
       <c r="C185" t="s">
         <v>59</v>
       </c>
       <c r="D185" t="s">
-        <v>798</v>
+        <v>803</v>
+      </c>
+      <c r="E185" t="s">
+        <v>804</v>
       </c>
       <c r="F185" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="B186" t="s">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="C186" t="s">
         <v>59</v>
       </c>
       <c r="D186" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="E186" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="F186" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="B187" t="s">
-        <v>38</v>
+        <v>783</v>
       </c>
       <c r="C187" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D187" t="s">
-        <v>805</v>
+        <v>811</v>
+      </c>
+      <c r="E187" t="s">
+        <v>812</v>
       </c>
       <c r="F187" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B188" t="s">
-        <v>423</v>
+        <v>767</v>
       </c>
       <c r="C188" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D188" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="F188" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="B189" t="s">
-        <v>20</v>
+        <v>550</v>
       </c>
       <c r="C189" t="s">
         <v>59</v>
       </c>
       <c r="D189" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="F189" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="B190" t="s">
-        <v>204</v>
+        <v>633</v>
       </c>
       <c r="C190" t="s">
         <v>59</v>
       </c>
       <c r="D190" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="E190" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="F190" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="B191" t="s">
-        <v>147</v>
+        <v>38</v>
       </c>
       <c r="C191" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D191" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F191" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="B192" t="s">
-        <v>466</v>
+        <v>437</v>
       </c>
       <c r="C192" t="s">
         <v>59</v>
       </c>
       <c r="D192" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="E192" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="F192" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="B193" t="s">
-        <v>209</v>
+        <v>20</v>
       </c>
       <c r="C193" t="s">
         <v>59</v>
       </c>
       <c r="D193" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="E193" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="F193" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="B194" t="s">
-        <v>29</v>
+        <v>204</v>
       </c>
       <c r="C194" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D194" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E194" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F194" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="B195" t="s">
-        <v>836</v>
+        <v>147</v>
       </c>
       <c r="C195" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D195" t="s">
-        <v>837</v>
+        <v>840</v>
+      </c>
+      <c r="E195" t="s">
+        <v>841</v>
       </c>
       <c r="F195" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="B196" t="s">
-        <v>106</v>
+        <v>480</v>
       </c>
       <c r="C196" t="s">
         <v>59</v>
       </c>
       <c r="D196" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="E196" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="F196" t="s">
-        <v>842</v>
-[...5 lines deleted...]
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B197" t="s">
-        <v>846</v>
+        <v>209</v>
       </c>
       <c r="C197" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D197" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E197" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F197" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B198" t="s">
-        <v>619</v>
+        <v>29</v>
       </c>
       <c r="C198" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D198" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="E198" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F198" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B199" t="s">
-        <v>619</v>
+        <v>856</v>
       </c>
       <c r="C199" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D199" t="s">
-        <v>855</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F199" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B200" t="s">
-        <v>859</v>
+        <v>106</v>
       </c>
       <c r="C200" t="s">
         <v>59</v>
       </c>
       <c r="D200" t="s">
         <v>860</v>
       </c>
       <c r="E200" t="s">
         <v>861</v>
       </c>
       <c r="F200" t="s">
         <v>862</v>
       </c>
       <c r="G200" t="s">
         <v>863</v>
       </c>
+      <c r="H200" t="s">
+        <v>864</v>
+      </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B201" t="s">
-        <v>58</v>
+        <v>866</v>
       </c>
       <c r="C201" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D201" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="E201" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="F201" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="B202" t="s">
-        <v>418</v>
+        <v>633</v>
       </c>
       <c r="C202" t="s">
         <v>59</v>
       </c>
       <c r="D202" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="E202" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="F202" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B203" t="s">
-        <v>209</v>
+        <v>633</v>
       </c>
       <c r="C203" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D203" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E203" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F203" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="B204" t="s">
-        <v>204</v>
+        <v>879</v>
       </c>
       <c r="C204" t="s">
         <v>59</v>
       </c>
       <c r="D204" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="E204" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="F204" t="s">
-        <v>879</v>
+        <v>882</v>
+      </c>
+      <c r="G204" t="s">
+        <v>883</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="B205" t="s">
-        <v>163</v>
+        <v>58</v>
       </c>
       <c r="C205" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D205" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="E205" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="F205" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="B206" t="s">
-        <v>204</v>
+        <v>428</v>
       </c>
       <c r="C206" t="s">
         <v>59</v>
       </c>
       <c r="D206" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="E206" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="F206" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B207" t="s">
-        <v>466</v>
+        <v>209</v>
       </c>
       <c r="C207" t="s">
         <v>10</v>
       </c>
       <c r="D207" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E207" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F207" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B208" t="s">
-        <v>299</v>
+        <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>59</v>
       </c>
       <c r="D208" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="E208" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="F208" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B209" t="s">
-        <v>636</v>
+        <v>163</v>
       </c>
       <c r="C209" t="s">
         <v>10</v>
       </c>
       <c r="D209" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="E209" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="F209" t="s">
-        <v>901</v>
+        <v>903</v>
+      </c>
+      <c r="H209" t="s">
+        <v>904</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="B210" t="s">
-        <v>418</v>
+        <v>204</v>
       </c>
       <c r="C210" t="s">
         <v>59</v>
       </c>
       <c r="D210" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="E210" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="F210" t="s">
-        <v>905</v>
+        <v>908</v>
+      </c>
+      <c r="G210" t="s">
+        <v>909</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="B211" t="s">
-        <v>466</v>
+        <v>480</v>
       </c>
       <c r="C211" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D211" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E211" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F211" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="B212" t="s">
-        <v>106</v>
+        <v>299</v>
       </c>
       <c r="C212" t="s">
         <v>59</v>
       </c>
       <c r="D212" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="E212" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="F212" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="B213" t="s">
-        <v>15</v>
+        <v>650</v>
       </c>
       <c r="C213" t="s">
         <v>10</v>
       </c>
       <c r="D213" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="E213" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="F213" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>921</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="B214" t="s">
-        <v>101</v>
+        <v>428</v>
       </c>
       <c r="C214" t="s">
         <v>59</v>
       </c>
       <c r="D214" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="E214" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="F214" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="B215" t="s">
-        <v>15</v>
+        <v>480</v>
       </c>
       <c r="C215" t="s">
         <v>59</v>
       </c>
       <c r="D215" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="E215" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="F215" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="B216" t="s">
-        <v>466</v>
+        <v>106</v>
       </c>
       <c r="C216" t="s">
         <v>59</v>
       </c>
       <c r="D216" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="E216" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="F216" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="B217" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="C217" t="s">
         <v>10</v>
       </c>
       <c r="D217" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="E217" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="F217" t="s">
-        <v>934</v>
+        <v>937</v>
+      </c>
+      <c r="H217" t="s">
+        <v>938</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="B218" t="s">
-        <v>483</v>
+        <v>575</v>
       </c>
       <c r="C218" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D218" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="E218" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="F218" t="s">
-        <v>938</v>
+        <v>942</v>
+      </c>
+      <c r="G218" t="s">
+        <v>943</v>
+      </c>
+      <c r="H218" t="s">
+        <v>944</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="B219" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="C219" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D219" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="E219" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="F219" t="s">
-        <v>942</v>
+        <v>948</v>
+      </c>
+      <c r="G219" t="s">
+        <v>949</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="B220" t="s">
-        <v>944</v>
+        <v>101</v>
       </c>
       <c r="C220" t="s">
         <v>59</v>
       </c>
       <c r="D220" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="E220" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="F220" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D221" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
       <c r="E221" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="F221" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="B222" t="s">
-        <v>48</v>
+        <v>480</v>
       </c>
       <c r="C222" t="s">
         <v>59</v>
       </c>
       <c r="D222" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="E222" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="F222" t="s">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>956</v>
+        <v>961</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="B223" t="s">
-        <v>594</v>
+        <v>106</v>
       </c>
       <c r="C223" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D223" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="E223" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="F223" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="B224" t="s">
-        <v>418</v>
+        <v>497</v>
       </c>
       <c r="C224" t="s">
         <v>59</v>
       </c>
       <c r="D224" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="E224" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="F224" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>965</v>
+        <v>969</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="B225" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="C225" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D225" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E225" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F225" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B226" t="s">
-        <v>423</v>
+        <v>975</v>
       </c>
       <c r="C226" t="s">
         <v>59</v>
       </c>
       <c r="D226" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="E226" t="s">
-        <v>425</v>
+        <v>977</v>
       </c>
       <c r="F226" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="B227" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D227" t="s">
-        <v>976</v>
+        <v>980</v>
+      </c>
+      <c r="E227" t="s">
+        <v>981</v>
       </c>
       <c r="F227" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="B228" t="s">
-        <v>418</v>
+        <v>58</v>
       </c>
       <c r="C228" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D228" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="E228" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="F228" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="B229" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="C229" t="s">
         <v>59</v>
       </c>
       <c r="D229" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="E229" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="F229" t="s">
-        <v>985</v>
+        <v>990</v>
+      </c>
+      <c r="G229" t="s">
+        <v>991</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="B230" t="s">
-        <v>101</v>
+        <v>608</v>
       </c>
       <c r="C230" t="s">
         <v>59</v>
       </c>
       <c r="D230" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="E230" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="F230" t="s">
-        <v>989</v>
-[...2 lines deleted...]
-        <v>990</v>
+        <v>995</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="B231" t="s">
-        <v>859</v>
+        <v>428</v>
       </c>
       <c r="C231" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D231" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="E231" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="F231" t="s">
-        <v>994</v>
+        <v>999</v>
+      </c>
+      <c r="H231" t="s">
+        <v>1000</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
       <c r="B232" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="C232" t="s">
         <v>10</v>
       </c>
       <c r="D232" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="E232" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="F232" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="G232" t="s">
-        <v>999</v>
+        <v>1005</v>
+      </c>
+      <c r="H232" t="s">
+        <v>1006</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="B233" t="s">
-        <v>1001</v>
+        <v>437</v>
       </c>
       <c r="C233" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D233" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="E233" t="s">
-        <v>1003</v>
+        <v>439</v>
       </c>
       <c r="F233" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="B234" t="s">
-        <v>483</v>
+        <v>24</v>
       </c>
       <c r="C234" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D234" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="F234" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-        <v>1009</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="B235" t="s">
-        <v>1011</v>
+        <v>428</v>
       </c>
       <c r="C235" t="s">
         <v>59</v>
       </c>
       <c r="D235" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="E235" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="F235" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B236" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="C236" t="s">
         <v>59</v>
       </c>
       <c r="D236" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="E236" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="F236" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B237" t="s">
-        <v>158</v>
+        <v>101</v>
       </c>
       <c r="C237" t="s">
         <v>59</v>
       </c>
       <c r="D237" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="E237" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="F237" t="s">
-        <v>1023</v>
+        <v>1024</v>
+      </c>
+      <c r="G237" t="s">
+        <v>1025</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="B238" t="s">
-        <v>747</v>
+        <v>879</v>
       </c>
       <c r="C238" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D238" t="s">
-        <v>1025</v>
+        <v>1027</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1028</v>
       </c>
       <c r="F238" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="B239" t="s">
-        <v>101</v>
+        <v>497</v>
       </c>
       <c r="C239" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D239" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="E239" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="F239" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>1031</v>
+        <v>1033</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1034</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="B240" t="s">
-        <v>24</v>
+        <v>1036</v>
       </c>
       <c r="C240" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D240" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="E240" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="F240" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="B241" t="s">
-        <v>418</v>
+        <v>497</v>
       </c>
       <c r="C241" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D241" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="E241" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="F241" t="s">
-        <v>1039</v>
+        <v>1043</v>
+      </c>
+      <c r="G241" t="s">
+        <v>1044</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="B242" t="s">
-        <v>466</v>
+        <v>1046</v>
       </c>
       <c r="C242" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D242" t="s">
-        <v>1041</v>
+        <v>1047</v>
       </c>
       <c r="E242" t="s">
-        <v>1042</v>
+        <v>1048</v>
       </c>
       <c r="F242" t="s">
-        <v>1043</v>
+        <v>1049</v>
+      </c>
+      <c r="G242" t="s">
+        <v>1050</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
       <c r="B243" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D243" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="E243" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="F243" t="s">
-        <v>1047</v>
-[...5 lines deleted...]
-        <v>1049</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="B244" t="s">
-        <v>120</v>
+        <v>158</v>
       </c>
       <c r="C244" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D244" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="E244" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="F244" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="B245" t="s">
-        <v>93</v>
+        <v>767</v>
       </c>
       <c r="C245" t="s">
         <v>59</v>
       </c>
       <c r="D245" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="F245" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="B246" t="s">
-        <v>204</v>
+        <v>101</v>
       </c>
       <c r="C246" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D246" t="s">
-        <v>204</v>
+        <v>1063</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1064</v>
       </c>
       <c r="F246" t="s">
-        <v>1060</v>
+        <v>1065</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1066</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="B247" t="s">
-        <v>619</v>
+        <v>24</v>
       </c>
       <c r="C247" t="s">
         <v>59</v>
       </c>
       <c r="D247" t="s">
-        <v>1062</v>
+        <v>1068</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1069</v>
       </c>
       <c r="F247" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="B248" t="s">
-        <v>1065</v>
+        <v>428</v>
       </c>
       <c r="C248" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D248" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="E248" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="F248" t="s">
-        <v>1068</v>
-[...5 lines deleted...]
-        <v>1070</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="B249" t="s">
-        <v>418</v>
+        <v>480</v>
       </c>
       <c r="C249" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D249" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="E249" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="F249" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>1075</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="B250" t="s">
-        <v>346</v>
+        <v>38</v>
       </c>
       <c r="C250" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D250" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="E250" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="F250" t="s">
-        <v>1079</v>
+        <v>1082</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1084</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="B251" t="s">
-        <v>418</v>
+        <v>120</v>
       </c>
       <c r="C251" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D251" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="E251" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="F251" t="s">
-        <v>1083</v>
+        <v>1088</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1089</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="B252" t="s">
-        <v>836</v>
+        <v>93</v>
       </c>
       <c r="C252" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D252" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="E252" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="F252" t="s">
-        <v>1087</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="B253" t="s">
-        <v>1001</v>
+        <v>204</v>
       </c>
       <c r="C253" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D253" t="s">
-        <v>1089</v>
-[...2 lines deleted...]
-        <v>1090</v>
+        <v>204</v>
       </c>
       <c r="F253" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="B254" t="s">
-        <v>24</v>
+        <v>633</v>
       </c>
       <c r="C254" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D254" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="F254" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="B255" t="s">
-        <v>152</v>
+        <v>1100</v>
       </c>
       <c r="C255" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D255" t="s">
-        <v>1096</v>
+        <v>1101</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1102</v>
       </c>
       <c r="F255" t="s">
-        <v>1097</v>
+        <v>1103</v>
+      </c>
+      <c r="G255" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1105</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1098</v>
+        <v>1106</v>
       </c>
       <c r="B256" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="C256" t="s">
         <v>59</v>
       </c>
       <c r="D256" t="s">
-        <v>1099</v>
+        <v>1107</v>
       </c>
       <c r="E256" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="F256" t="s">
-        <v>1101</v>
+        <v>1109</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1110</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
       <c r="B257" t="s">
-        <v>466</v>
+        <v>346</v>
       </c>
       <c r="C257" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D257" t="s">
-        <v>1103</v>
+        <v>1112</v>
       </c>
       <c r="E257" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="F257" t="s">
-        <v>909</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1105</v>
+        <v>1115</v>
       </c>
       <c r="B258" t="s">
-        <v>225</v>
+        <v>428</v>
       </c>
       <c r="C258" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D258" t="s">
-        <v>1106</v>
+        <v>1116</v>
       </c>
       <c r="E258" t="s">
-        <v>1107</v>
+        <v>1117</v>
       </c>
       <c r="F258" t="s">
-        <v>1108</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
       <c r="B259" t="s">
-        <v>418</v>
+        <v>856</v>
       </c>
       <c r="C259" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D259" t="s">
-        <v>1110</v>
+        <v>1120</v>
       </c>
       <c r="E259" t="s">
-        <v>1111</v>
+        <v>1121</v>
       </c>
       <c r="F259" t="s">
-        <v>1112</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1113</v>
+        <v>1123</v>
       </c>
       <c r="B260" t="s">
-        <v>418</v>
+        <v>1036</v>
       </c>
       <c r="C260" t="s">
         <v>59</v>
       </c>
       <c r="D260" t="s">
-        <v>1114</v>
+        <v>1124</v>
       </c>
       <c r="E260" t="s">
-        <v>1115</v>
+        <v>1125</v>
       </c>
       <c r="F260" t="s">
-        <v>1116</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1117</v>
+        <v>1127</v>
       </c>
       <c r="B261" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="C261" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D261" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>1128</v>
       </c>
       <c r="F261" t="s">
-        <v>1120</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1121</v>
+        <v>1130</v>
       </c>
       <c r="B262" t="s">
-        <v>221</v>
+        <v>1131</v>
       </c>
       <c r="C262" t="s">
         <v>10</v>
       </c>
       <c r="D262" t="s">
-        <v>1122</v>
+        <v>1132</v>
       </c>
       <c r="E262" t="s">
-        <v>1123</v>
+        <v>1133</v>
       </c>
       <c r="F262" t="s">
-        <v>1124</v>
+        <v>1134</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1135</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1125</v>
+        <v>1136</v>
       </c>
       <c r="B263" t="s">
-        <v>204</v>
+        <v>152</v>
       </c>
       <c r="C263" t="s">
         <v>59</v>
       </c>
       <c r="D263" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1137</v>
       </c>
       <c r="F263" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-        <v>1129</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="B264" t="s">
-        <v>120</v>
+        <v>428</v>
       </c>
       <c r="C264" t="s">
         <v>59</v>
       </c>
       <c r="D264" t="s">
-        <v>1131</v>
+        <v>1140</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1141</v>
       </c>
       <c r="F264" t="s">
-        <v>1132</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1133</v>
+        <v>1143</v>
       </c>
       <c r="B265" t="s">
-        <v>24</v>
+        <v>480</v>
       </c>
       <c r="C265" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D265" t="s">
-        <v>1134</v>
+        <v>1144</v>
       </c>
       <c r="E265" t="s">
-        <v>1135</v>
+        <v>1145</v>
       </c>
       <c r="F265" t="s">
-        <v>1136</v>
+        <v>929</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1137</v>
+        <v>1146</v>
       </c>
       <c r="B266" t="s">
-        <v>944</v>
+        <v>225</v>
       </c>
       <c r="C266" t="s">
         <v>10</v>
       </c>
       <c r="D266" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
       <c r="E266" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
       <c r="F266" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="B267" t="s">
-        <v>93</v>
+        <v>428</v>
       </c>
       <c r="C267" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D267" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
       <c r="E267" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
       <c r="F267" t="s">
-        <v>1144</v>
-[...5 lines deleted...]
-        <v>1146</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="B268" t="s">
-        <v>619</v>
+        <v>428</v>
       </c>
       <c r="C268" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D268" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="E268" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="F268" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="B269" t="s">
-        <v>418</v>
+        <v>58</v>
       </c>
       <c r="C269" t="s">
         <v>59</v>
       </c>
       <c r="D269" t="s">
-        <v>1152</v>
+        <v>1159</v>
       </c>
       <c r="E269" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
       <c r="F269" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="B270" t="s">
-        <v>466</v>
+        <v>221</v>
       </c>
       <c r="C270" t="s">
         <v>10</v>
       </c>
       <c r="D270" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
       <c r="E270" t="s">
-        <v>1157</v>
+        <v>1164</v>
       </c>
       <c r="F270" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-        <v>1159</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="B271" t="s">
-        <v>24</v>
+        <v>856</v>
       </c>
       <c r="C271" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D271" t="s">
-        <v>693</v>
+        <v>1167</v>
       </c>
       <c r="E271" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="F271" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="H271" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
       <c r="B272" t="s">
-        <v>283</v>
+        <v>204</v>
       </c>
       <c r="C272" t="s">
         <v>59</v>
       </c>
       <c r="D272" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
       <c r="E272" t="s">
-        <v>1166</v>
+        <v>1173</v>
       </c>
       <c r="F272" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>1167</v>
+        <v>1174</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1175</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="B273" t="s">
-        <v>204</v>
+        <v>428</v>
       </c>
       <c r="C273" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D273" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="E273" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="F273" t="s">
-        <v>1171</v>
-[...5 lines deleted...]
-        <v>1173</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="B274" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="C274" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D274" t="s">
-        <v>1175</v>
-[...2 lines deleted...]
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="F274" t="s">
-        <v>1177</v>
-[...5 lines deleted...]
-        <v>1179</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="B275" t="s">
-        <v>1181</v>
+        <v>24</v>
       </c>
       <c r="C275" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D275" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E275" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F275" t="s">
-        <v>1184</v>
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B276" t="s">
+        <v>975</v>
+      </c>
+      <c r="C276" t="s">
+        <v>10</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1189</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B277" t="s">
+        <v>93</v>
+      </c>
+      <c r="C277" t="s">
+        <v>10</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1194</v>
+      </c>
+      <c r="G277" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B278" t="s">
+        <v>633</v>
+      </c>
+      <c r="C278" t="s">
+        <v>10</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B279" t="s">
+        <v>428</v>
+      </c>
+      <c r="C279" t="s">
+        <v>59</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B280" t="s">
+        <v>480</v>
+      </c>
+      <c r="C280" t="s">
+        <v>10</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G280" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B281" t="s">
+        <v>24</v>
+      </c>
+      <c r="C281" t="s">
+        <v>10</v>
+      </c>
+      <c r="D281" t="s">
+        <v>707</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B282" t="s">
+        <v>283</v>
+      </c>
+      <c r="C282" t="s">
+        <v>59</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F282" t="s">
+        <v>705</v>
+      </c>
+      <c r="G282" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B283" t="s">
+        <v>106</v>
+      </c>
+      <c r="C283" t="s">
+        <v>10</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G283" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C284" t="s">
+        <v>10</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>