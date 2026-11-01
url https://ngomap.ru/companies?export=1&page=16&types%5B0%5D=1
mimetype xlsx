--- v0 (2026-06-16)
+++ v1 (2026-11-01)
@@ -809,66 +809,66 @@
   <si>
     <t>Калужская область</t>
   </si>
   <si>
     <t>г. Калуга, ул. Гагарина, д. 1</t>
   </si>
   <si>
     <t>https://www.xn--80aaandbbe1aoc1ae3bekga0b9th.xn--p1ai/</t>
   </si>
   <si>
     <t>rector@sasz.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки НКО "Вместе"</t>
   </si>
   <si>
     <t>188561, Ленинградская обл., Сланцевский р-н, г. Сланцы, ул. Ломоносова, д. 25/1, кв. 2</t>
   </si>
   <si>
     <t>https://rescentr47.ru/</t>
   </si>
   <si>
     <t>ano.rc.vmeste@gmail.com</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
   </si>
   <si>
-    <t>Вовлечение семейных команд в культурные инициативы и развитие территорий, Путь к мечте: подкасты, Настольная игра как инструмент развития территории</t>
-[...2 lines deleted...]
-    <t>Академия сотрудничества НКО: от идеи к устойчивому развитию, https://idialogi.nko31.ru/projects/574/gorod-lyudi-cennosti-versiya-2024/, НКО-Вместе: ресурс устойчивого развития</t>
+    <t>Стратегия выживания для неравнодушных, Открытый конкурс «НКО-Вместе: признание», Вовлечение семейных команд в культурные инициативы и развитие территорий, Путь к мечте: подкасты, Настольная игра как инструмент развития территории</t>
+  </si>
+  <si>
+    <t>Академия сотрудничества НКО: от идеи к устойчивому развитию, Город. Люди. Ценности. Версия 20.24, НКО-Вместе: ресурс устойчивого развития, НКО-Вместе: признание</t>
   </si>
   <si>
     <t>АНО Вектор помощи</t>
   </si>
   <si>
     <t>Хабаровский край Верхнебуреинский район Новый Ургал 60 лет образования СССР д 2</t>
   </si>
   <si>
     <t>http://vektorpomoshi.ru/</t>
   </si>
   <si>
     <t>ano.vektorpomoshi@yandex.ru</t>
   </si>
   <si>
     <t>Региональная общественная молодежная организация поддержки и развития социально значимых инициатив Красноярского края "Перспектива"</t>
   </si>
   <si>
     <t>Красноярский край, Краснотуранский район, с. Краснотуранск, ул. Ленина, 63</t>
   </si>
   <si>
     <t>cms-rc@yandex.ru</t>
   </si>
   <si>
     <t>Ассоциация - Ресурсный центр содействия развитию некоммерческих организаций "Ассоциация консультантов, финансистов и аудиторов"</t>
   </si>
@@ -1523,51 +1523,51 @@
   <si>
     <t>Благотворительный фонд поддержки общественных инициатив "СИБИРСКИЙ"</t>
   </si>
   <si>
     <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3, к.31</t>
   </si>
   <si>
     <t>http://siberiancenter.ru</t>
   </si>
   <si>
     <t>tatyana@siberiancenter.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив города Боготола</t>
   </si>
   <si>
     <t>662060, Красноярский край, город Боготол, ул. Интернациональная, 16</t>
   </si>
   <si>
     <t>http://cbs-bogotol.ru/rescen/</t>
   </si>
   <si>
     <t>resurs.bogotol@mail.ru</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
   </si>
   <si>
     <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
   </si>
   <si>
     <t>http://resursclub.info</t>
   </si>
   <si>
     <t>maistr@yandex.ru</t>
   </si>
   <si>
     <t>Карта ресурсов НКО Самарской области, Форум "Форточка ресурсов", Облачная бухгалтерия "Третий сектор", Онлайн-курс "ДОМАрощенный эксперт", Сервис фотоволонтёров для НКО, Акция общественного признания «БлагоДарить»</t>
   </si>
   <si>
     <t>«Ресурсы.Есть», «Сервис ресурсных решений для НКО», "Время делиться", "Черновик будущего"</t>
   </si>
   <si>
     <t>Автономная некоммерческая культурно-просветительская организация "ТОЧКА РОСТА"</t>
   </si>
   <si>
     <t>Хабаровск, Саратовский переулок, кв. 4</t>
   </si>
   <si>
     <t>http://ngo27.ru/ru/</t>
   </si>
@@ -1772,51 +1772,51 @@
   <si>
     <t>http://xn--80aa2afdei0l.xn--p1ai/</t>
   </si>
   <si>
     <t>PRIEMNAYA@NKOYAMALA.RU</t>
   </si>
   <si>
     <t>Видеокурс "НКО: первые шаги или как не споткнуться на старте"</t>
   </si>
   <si>
     <t>Инкубатор для НКО Ямала, Инкубатор для НКО Ямала. Версия 2.0, Ямальская Школа Амбассадоров Некммерческого Сектора, Инкубатор для НКО Ямала. Развитие</t>
   </si>
   <si>
     <t>Местная общественная организация Татарского района Новосибирской области "Ресурсный центр общественных инициатив"</t>
   </si>
   <si>
     <t>Новосибирская область, г. Татарск</t>
   </si>
   <si>
     <t>https://regiontatarsk.nso.ru/page/71</t>
   </si>
   <si>
     <t>alena.ru76@list.ru</t>
   </si>
   <si>
-    <t>районный Фестиваль общественных инициатив</t>
+    <t>Знаем-помогаем, районный Фестиваль общественных инициатив</t>
   </si>
   <si>
     <t>Красноярская региональная общественная организация "Ассоциация развития гражданского общества"</t>
   </si>
   <si>
     <t>Красноярский край, г.Железногорск, ул.Молодежная, 2</t>
   </si>
   <si>
     <t>http://kroo-argo.ru/</t>
   </si>
   <si>
     <t>kroo.argo@gmail.com</t>
   </si>
   <si>
     <t>Автономная Некоммерческая Организация (по предоставлению социально-правовых услуг) "Открытая Альтернатива"</t>
   </si>
   <si>
     <t>445000, Самарская область, г.о. Тольятти, ул.Индустриальная 4, Литер А-1</t>
   </si>
   <si>
     <t>http://xn--80aaaajqwllvfzevcde6mxa1d.xn--p1ai/</t>
   </si>
   <si>
     <t>dop_adres_oa@mail.ru</t>
   </si>
@@ -1847,51 +1847,51 @@
   <si>
     <t>610011, Россия, Кировская область, , город Киров,улица Кольцова, д. 11, к.72</t>
   </si>
   <si>
     <t>http://ngo-kirov.ru</t>
   </si>
   <si>
     <t>ngo-kirov@mail.ru</t>
   </si>
   <si>
     <t>Центр развития НКО Ульяновской области</t>
   </si>
   <si>
     <t>Ульяновская область</t>
   </si>
   <si>
     <t>г. Ульяновск, ул. Радищева, д. 1, каб. 110</t>
   </si>
   <si>
     <t>https://opuo.ru/nko/</t>
   </si>
   <si>
     <t>opul-cp@yandex.ru</t>
   </si>
   <si>
-    <t>Ульяновский Клуб лидеров НКО</t>
+    <t>Практикумы "Отчетность НКО на портале Минюста", Подкаст "НКО. Путь к успеху", Ульяновский Клуб лидеров НКО</t>
   </si>
   <si>
     <t>Саратовский региональный общественный фонд поддержки гражданских иницитив "Общество и право"</t>
   </si>
   <si>
     <t>Саратовская область</t>
   </si>
   <si>
     <t>410012, г Саратов, ул. им. Горького А.М., д 34, литер Е</t>
   </si>
   <si>
     <t>http://srofpgi.ru</t>
   </si>
   <si>
     <t>rtn-elena@mail.ru</t>
   </si>
   <si>
     <t>Региональный информационно-ресурсный Фонд</t>
   </si>
   <si>
     <t>432063, г. Ульяновск, ул. Кирова, д. 28</t>
   </si>
   <si>
     <t>http://www.ul-rif.ru</t>
   </si>
@@ -1964,162 +1964,162 @@
   <si>
     <t>Радиус доверия. Расширяем границы, Территориальный альянс, Скрепы сообществ Карелии</t>
   </si>
   <si>
     <t>Некоммерческая организация "Фонд поддержки гражданских инициатив"</t>
   </si>
   <si>
     <t>160035, г. Вологда, Советский пр., 35-а</t>
   </si>
   <si>
     <t>http://fpgi.ru/</t>
   </si>
   <si>
     <t>fond-pgi@yandex.ru</t>
   </si>
   <si>
     <t>Ресурсный центр поддержки общественных инициатив Северного района Новосибирской области</t>
   </si>
   <si>
     <t>Новосибирская область; Северный р-он; с. Северное</t>
   </si>
   <si>
     <t>sevbibl@mail.ru</t>
   </si>
   <si>
+    <t>Кемеровская региональная общественная организация "Кузбасский центр поддержки общественных инициатив"</t>
+  </si>
+  <si>
+    <t>Кемеровская область</t>
+  </si>
+  <si>
+    <t>г.Кемерово, 650000, Ул.Ноградская, 3, к.18</t>
+  </si>
+  <si>
+    <t>http://init-kc.ru</t>
+  </si>
+  <si>
+    <t>smk@kemail.ru</t>
+  </si>
+  <si>
+    <t>Потенциал НКО на развитие Кузбасса, Некоммерческий сектор Кузбасса: устойчивое развитие, Общественные советы - ресурс для социально-экономического развития региона, Ресурсные возможности: поддержка общественных инициатив на муниципальном уровне, Эффективность независимой оценки каечества условий оказания услуг (НОК) в социальной сфере</t>
+  </si>
+  <si>
     <t>ЧРОО «Центр Волонтёрских Объединений»</t>
   </si>
   <si>
     <t>г. Челябинск, ул. Сони Кривой 75А, 6 этаж, офис 608</t>
   </si>
   <si>
     <t>http://rescentr.ru/</t>
   </si>
   <si>
     <t>chel.nko@mail.ru</t>
   </si>
   <si>
     <t>Автономная Некоммерческая организация дополнительного профессионального образования и консалтинга "Развитие"</t>
   </si>
   <si>
     <t>690106, КРАЙ ПРИМОРСКИЙ, ГОРОД ВЛАДИВОСТОК, УЛИЦА НЕРЧИНСКАЯ, ДОМ 40</t>
   </si>
   <si>
     <t>https://1vit.org/</t>
   </si>
   <si>
     <t>svetlana.b219@gmail.com</t>
   </si>
   <si>
     <t>АНО "Ресурсный центр поддержки некоммерческих организаций и гражданских инициатив"</t>
   </si>
   <si>
     <t>Ярославская область</t>
   </si>
   <si>
     <t>Ярославль, ул. Трефолева, 12, офисы №5, №6</t>
   </si>
   <si>
     <t>https://nko76.ru/</t>
   </si>
   <si>
     <t>nko@nko76.ru</t>
   </si>
   <si>
     <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
   </si>
   <si>
     <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
   </si>
   <si>
-    <t>http://www.sluzhenye.org/</t>
+    <t>https://sluzhenye-nn.ru/</t>
   </si>
   <si>
     <t>sluzhenye@gmail.com</t>
   </si>
   <si>
-    <t>ОтЛИЧНОЕ ДЕЛО , Конкурс "Призвание-НКО" , Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
+    <t>ОтЛИЧНОЕ ДЕЛО, Конкурс "Призвание-НКО", Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
   </si>
   <si>
     <t>Стратегия ресурсной поддержки НКО Приволжья, Антикризисная ресурсная поддержка сети РЦ СО НКО Приволжья, Ресурсный калейдоскоп. Перезагрузка, Шире круг. Ресурсный калейдоскоп в глубинке приволжья, Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья, Программа «СО НКО Приволжья», НКО Приволжья. Снова вместе, Расширяем Круг Благотворителей, Партнёрство РЦ для НКО Приволжья</t>
   </si>
   <si>
     <t>Благотворительный Фонд развития города Тюмени</t>
   </si>
   <si>
     <t>625048, г. Тюмень, ул. Малыгина 51</t>
   </si>
   <si>
     <t>http://www.cftyumen.ru/</t>
   </si>
   <si>
     <t>info@cftyumen.ru</t>
   </si>
   <si>
     <t>Общественный фонд "Центр гражданского анализа и независимых исследований "ГРАНИ"</t>
   </si>
   <si>
     <t>614045, Пермь, ул. Газеты "Звезда", 13, офис 25.</t>
   </si>
   <si>
     <t>http://grany-center.org</t>
   </si>
   <si>
     <t>info@grany-center.org</t>
   </si>
   <si>
     <t>Практика представления и распространения историй успеха в сфере активизации граждан, Технология работы с кейсами, Общественная служба комплексной поддержки инициативных групп городских активистов., «Административная гильотина». Технология создания постоянной действующей общественно-государственной комиссии, принуждающей ОИВ снижать административные барьеры для бизнеса и НКО., Проведение публичного мероприятия «Со-управление проектной деятельностью в регионе», «Совет Советов: встречи общественных советов при органах власти», "Разумеется" - кейс-чемпионат по упралению НКО и применению гражданских технологий , Фестиваль «Гражданские выходные»</t>
   </si>
   <si>
     <t>Фонд «Сибирский Центр Поддержки Общественных Инициатив»</t>
   </si>
   <si>
     <t>http://scisc.ru</t>
   </si>
   <si>
     <t>emalitskaya@scisc.ru</t>
   </si>
   <si>
     <t>Школа ресурсного центра</t>
-  </si>
-[...16 lines deleted...]
-    <t>Мы справимся! - Кризисное управление в НКО, Школа региональных экспертов: повышаем количество и качество региональных экспертов НКО через продвижение, сообщество, развитие экспертных компетенций</t>
   </si>
   <si>
     <t>Красноярская региональная общественная организация «Агентство общественных инициатив»</t>
   </si>
   <si>
     <t>г. Красноярск, у.Дубровинского,106</t>
   </si>
   <si>
     <t>http://www.aoi24.ru</t>
   </si>
   <si>
     <t>kroo-aoi@mail.ru</t>
   </si>
   <si>
     <t>Акция-конкурс "Я в команде", Краевой конкурс на звание «Лучший доброволец социальной сферы". Реальный волонтер , Организация технологических площадок для профессиональной практики студентов, Создание добровольческого актива для работы в детских ПНИ</t>
   </si>
   <si>
     <t>"Региональный Ресурсный центр по развитию негосударственных услуг и оценке социальной сферы", Хочу стать экспертом, Региональная служба социальных добровольцев (Красноярский край), Карьера в НКО, Ресурсный центр по юридическим и экономическим вопросам деятельности СОНКО, Региональный ресурсный центр по развитию негосударственных услуг в социальной сфере (Краснояский край)</t>
   </si>
   <si>
     <t>Алтайская краевая общественная организация «Поддержка общественных инициатив»</t>
   </si>
   <si>
     <t>Алтайский край</t>
   </si>
@@ -5405,217 +5405,214 @@
         <v>646</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>647</v>
       </c>
       <c r="B145" t="s">
         <v>24</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
         <v>648</v>
       </c>
       <c r="F145" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>650</v>
       </c>
       <c r="B146" t="s">
-        <v>163</v>
+        <v>651</v>
       </c>
       <c r="C146" t="s">
         <v>10</v>
       </c>
       <c r="D146" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="E146" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="F146" t="s">
-        <v>653</v>
+        <v>654</v>
+      </c>
+      <c r="H146" t="s">
+        <v>655</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B147" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C147" t="s">
         <v>10</v>
       </c>
       <c r="D147" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="E147" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="F147" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B148" t="s">
-        <v>659</v>
+        <v>159</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E148" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="F148" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B149" t="s">
-        <v>77</v>
+        <v>665</v>
       </c>
       <c r="C149" t="s">
         <v>10</v>
       </c>
       <c r="D149" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="E149" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="F149" t="s">
-        <v>666</v>
-[...4 lines deleted...]
-      <c r="H149" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>669</v>
       </c>
       <c r="B150" t="s">
-        <v>425</v>
+        <v>77</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" t="s">
         <v>670</v>
       </c>
       <c r="E150" t="s">
         <v>671</v>
       </c>
       <c r="F150" t="s">
         <v>672</v>
       </c>
+      <c r="G150" t="s">
+        <v>673</v>
+      </c>
+      <c r="H150" t="s">
+        <v>674</v>
+      </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B151" t="s">
-        <v>563</v>
+        <v>425</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E151" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="F151" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B152" t="s">
-        <v>24</v>
+        <v>563</v>
       </c>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152" t="s">
-        <v>492</v>
+        <v>680</v>
       </c>
       <c r="E152" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F152" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>682</v>
+      </c>
+      <c r="G152" t="s">
+        <v>683</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B153" t="s">
-        <v>634</v>
+        <v>24</v>
       </c>
       <c r="C153" t="s">
         <v>10</v>
       </c>
       <c r="D153" t="s">
-        <v>683</v>
+        <v>492</v>
       </c>
       <c r="E153" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F153" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="G153" t="s">
         <v>686</v>
       </c>
       <c r="H153" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>688</v>
       </c>
       <c r="B154" t="s">
         <v>209</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
         <v>689</v>
       </c>
       <c r="E154" t="s">
         <v>690</v>
       </c>
       <c r="F154" t="s">
         <v>691</v>
       </c>