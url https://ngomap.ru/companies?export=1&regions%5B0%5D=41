--- v0 (2026-05-28)
+++ v1 (2026-10-11)
@@ -128,57 +128,57 @@
   <si>
     <t>http://zemlyann.ru/</t>
   </si>
   <si>
     <t>zha-ptica27@yandex.ru</t>
   </si>
   <si>
     <t>Областная общественная организация "Нижегородская служба добровольцев"</t>
   </si>
   <si>
     <t>г. Нижний Новгород, ул. Пискунова, дом 27, 3 этаж</t>
   </si>
   <si>
     <t>http://nnvs.ru/</t>
   </si>
   <si>
     <t>nnvs.rc@gmail.com</t>
   </si>
   <si>
     <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
   </si>
   <si>
     <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
   </si>
   <si>
-    <t>http://www.sluzhenye.org/</t>
+    <t>https://sluzhenye-nn.ru/</t>
   </si>
   <si>
     <t>sluzhenye@gmail.com</t>
   </si>
   <si>
-    <t>ОтЛИЧНОЕ ДЕЛО , Конкурс "Призвание-НКО" , Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
+    <t>ОтЛИЧНОЕ ДЕЛО, Конкурс "Призвание-НКО", Ассамблея НКО ПФО, Стажировки для сотрудников СО НКО ПФО</t>
   </si>
   <si>
     <t>Стратегия ресурсной поддержки НКО Приволжья, Антикризисная ресурсная поддержка сети РЦ СО НКО Приволжья, Ресурсный калейдоскоп. Перезагрузка, Шире круг. Ресурсный калейдоскоп в глубинке приволжья, Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья, Программа «СО НКО Приволжья», НКО Приволжья. Снова вместе, Расширяем Круг Благотворителей, Партнёрство РЦ для НКО Приволжья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>