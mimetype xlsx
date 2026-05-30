--- v0 (2025-10-14)
+++ v1 (2026-05-30)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Успешные практики" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
@@ -278,96 +278,85 @@
   <si>
     <t>Стажировка по социокультурному проектированию</t>
   </si>
   <si>
     <t>АНО «Творческие проекты Кайкино» —это междисциплинарный культурный центр по развитию искусства, индивидуального творчества и креативных индустрий на малых территориях. В 2010 мы стали первой социально ориентированной некоммерческой организацией в Волосовском районе Ленинградской области, сельскохозяйственном, не модном для Санкт-Петебурга, где живет 50 тысяч жителей. Относительная близость большого города (70-150 км) , приводит к тому, что взгляд сельских жителей, особенно молодежи как магнитом притягивается Санкт-Петербургом, снижая активность в развитии своей территории. Нехватка рабочих мест и транспортные сложности снижают привлекательность территории. Деятельность «Творческих проектов Кайкино» стала инновационным, вдохновляющим и объединяющим ресурсом по двум направлениям: Платформа для взаимодействия между различными организациями - культурными, образовательными, общественными, а также, предпринимателями, администрацией, местными жителями в вопросах развития территорий. Новаторский источник развития - новые идеи и форматы мероприятий, современная галерея в саду и студия дизайнерских изделий «Дизайнсело», новые возможности для жителей участия в образовательных, культурных и предпринимательских проектах. В настоящее время в районе деятельность ведут около 10 НКО, начинающие предприниматели получают знания и поддержку для старта и развития , начал свою деятельность центр развития туризма «Перелетные птицы», инициативы молодежи самостоятельно получают грантовую поддержку, два новых фестиваля притягивают все больше внимания к территории района. В рамках стажировки мы поделимся своим опытом и обсудим следующие вопросы : - как искать точки роста территории (поделимся проектным опытом, идеями-около 20 проектов за 7 лет); -построение партнерств и взаимодействия на разных уровнях как ключевой фактор развития; - предпринимательская деятельность и культура (в том числе социальное предпринимательство); -современное в деревне: искусство, дизайн, технологии, как новизна и привлекательность для разных поколений.</t>
   </si>
   <si>
     <t>https://vk.com/kaykino10?w=wall-101412832_279</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация по развитию индивидуального творчества и креативных отраслей " Творческие проекты Кайкино"</t>
   </si>
   <si>
     <t>188423, Ленинградская область, Волосовский район, д. Кайкино, 10</t>
   </si>
   <si>
     <t>http://creaprok.com</t>
   </si>
   <si>
     <t>kaykino10@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...5 lines deleted...]
-    </xf>
+  <cellXfs count="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -627,92 +616,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
-    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G1" sqref="G1"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <cols>
-[...7 lines deleted...]
-  </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
@@ -794,72 +773,70 @@
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
-      <c r="C7"/>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
-      <c r="C8"/>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>45</v>
@@ -868,51 +845,50 @@
         <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>47</v>
       </c>
       <c r="G9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>53</v>
       </c>
-      <c r="F10"/>
       <c r="G10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
         <v>57</v>
       </c>
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11" t="s">
         <v>59</v>
       </c>
       <c r="F11" t="s">
         <v>60</v>
       </c>
       <c r="G11" t="s">
         <v>61</v>
@@ -926,58 +902,56 @@
         <v>63</v>
       </c>
       <c r="C12" t="s">
         <v>64</v>
       </c>
       <c r="D12" t="s">
         <v>58</v>
       </c>
       <c r="E12" t="s">
         <v>59</v>
       </c>
       <c r="F12" t="s">
         <v>60</v>
       </c>
       <c r="G12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
-      <c r="C13"/>
       <c r="D13" t="s">
         <v>67</v>
       </c>
       <c r="E13" t="s">
         <v>68</v>
       </c>
-      <c r="F13"/>
       <c r="G13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>70</v>
       </c>
       <c r="B14" t="s">
         <v>71</v>
       </c>
       <c r="C14" t="s">
         <v>72</v>
       </c>
       <c r="D14" t="s">
         <v>73</v>
       </c>
       <c r="E14" t="s">
         <v>74</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14" t="s">
         <v>76</v>
@@ -1008,82 +982,74 @@
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>80</v>
       </c>
       <c r="B16" t="s">
         <v>81</v>
       </c>
       <c r="C16" t="s">
         <v>82</v>
       </c>
       <c r="D16" t="s">
         <v>83</v>
       </c>
       <c r="E16" t="s">
         <v>84</v>
       </c>
       <c r="F16" t="s">
         <v>85</v>
       </c>
       <c r="G16" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
-[...8 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Успешные практики</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Maatwebsite</Company>
-  <Manager>Maatwebsite</Manager>
+  <Company/>
+  <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Maatwebsite</dc:creator>
+  <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>ngomap-ru-practices</dc:title>
-[...3 lines deleted...]
-  <cp:category>Excel</cp:category>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
 </cp:coreProperties>
 </file>