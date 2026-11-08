--- v0 (2026-06-20)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Успешные практики" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>районный Фестиваль общественных инициатив</t>
   </si>
   <si>
@@ -96,50 +96,59 @@
     <t>resurskol@mail.ru</t>
   </si>
   <si>
     <t>Активная позиция - благо для общества</t>
   </si>
   <si>
     <t>Идеей программы «Активная позиция – благо для общества» стало привлечение общественности к общественной жизни района и повышению эстетического и нравственного уровня жизни населения. Местная общественная организация Колыванского района Новосибирской области «Ресурсный центр общественных инициатив» стала оператором конкурса социально значимых проектов, направленных на улучшение качества жизни населения и развитие Колыванского района Новосибирской области и организовала реализацию данного конкурса. На протяжении реализации программы ресурсный центр консультировал авторов проектов по написанию их, определял социальную направленность и эффективность, а также оказывал финансовое обеспечение. Целевой аудиторией данной программы стало население различных возрастных категорий и социального статуса Колыванского района. В результате увеличилась вовлеченность населения к активной социальной деятельности и количество благополучателей, чье качество жизни изменилось к лучшему.</t>
   </si>
   <si>
     <t>https://vk.com/katja_tyurina?z=photo561127118_457239651%2Falbum561127118_00%2Frev</t>
   </si>
   <si>
     <t>Будущее в руках патриотов</t>
   </si>
   <si>
     <t>Основной идеей данного проекта стала пропаганда патриотического воспитания населения, проживающего на территории Колыванского района. Целевая группа - инициативные жители района разных возрастов, для которых был проведен семинар по социальному проектированию и конкурс социально значимых проектов, направленных на духовно-нравственное и патриотическое воспитание населения. В Колыванском районе осуществляют свою деятельность 8 СО НКО, имеющих статус юридического лица, более 10 инициативных групп (некоммерческие организация без регистрации юридического лица), 30 территориальных общественных самоуправлений и множество физических лиц, принимающих активное участие в общественной жизни района. Ресурсный центр общественных инициатив строит свою работу не только на привлечение граждан к решению проблем Колыванского района, но и координирует деятельности СО НКО, инициативных групп, ТОСов и физических лиц, направленных на улучшения качества жизни населения, выявление проблем и интересов граждан, оказывает помощь в осуществлении инициатив. Реализация проекта по проведению конкурса социально значимых проектов в сфере патриотического воспитания помогла инициативным группам от написания проекта до его реализации. Конкурс «Будущее в руках патриотов» позволила увеличить количество мероприятий патриотического характера, вовлечь в реализацию проектов большое количество населения, молодежь, учащихся школ и других учебных заведений. В результате повысился уровень знаний истории России и родного края, люди больше узнали о своих земляках-героях. В семинаре по социальному проектированию приняли участие более 20 представителей инициативных групп, проведен один конкурс на реализацию социально-значимого проекта, заключено 15 соглашений с победителями конкурса на реализацию проектов, что позволило значительно повысить информационные знания об истории и патриотах нашего родного края, в том числе погибших в период проведения спецоперации на территории Донецкой и Луганских областей, улучшило физическое состояние и знание военного дела у будущих защитников Родины. К тому же у населения повысилось чувство патриотизма и гордости на своих земляком, выполнявших и выполняющих воинский долг. С привлечением к реализации проектов старшего поколения усилилась активность преемственности поколений. В ходе реализации проекта было установлено две мемориальные доски, проведено около 20 военно-патриотических мероприятий, воздано два патриотических клуба, увеличено количество юнармейцев в районе.</t>
   </si>
   <si>
     <t>https://vk.com/resurskol</t>
   </si>
   <si>
     <t>Ресурсный центр - открытое пространство для НКО</t>
   </si>
   <si>
     <t>Проект "Ресурсный центр – открытое пространство для НКО" направлен на перезагрузку ресурсного центра и переход из базового в современный формат. Как показывает практика, применение прогрессивных технологий в работе позволит НКО, ТОС и инициативным группам решать вопросы в обновленном формате. Поэтому и решение проблем, воплощение идей в жизнь должно быть модернизированным и технологичным, а для этого необходимо интегрирование молодого поколения владеющего навыками ориентирования в современном пространстве и поколения, имеющего жизненный опыт. Проект позволил ресурсному центру стать актуальной площадкой взаимодействия , где в формате неформальной обстановки «мирового кафе» проходили дебаты и дискусы за чашкой чая, психологические перезагрузки (экшен-тренинги, квесты, мастер-классы) на разнообразные темы (профилактика профессионального выгорания, самопознание, обмен тренинг-пособиями), , стратегические сессии, а также встречи со специалистами в непринужденной обстановке. В период проведения занятий с применением новых технологий была использована интерактивная панель, как современный инструмент. Все это дало возможность инициативным гражданам и представителям НКО по-новому взглянуть на общественную работу. К тому же не секрет, что многие общественники в районах живут на периферии. И, ресурсный центр, как открытое пространство стало – местом притяжения коллег из многочисленных поселений, а также толчком для открытия подобных пространств на малых территориях, как центров привлечения односельчан к общественной жизни, где все проблемы и идеи будут решаться и обсуждаться сообща. Проект предусматривает продолжение выполнения базовых функций в виде методических и обучающих консультаций предоставляемых представителям НКО и ТОС. В перспективе проведение психологических тренингов по профессиональному выгоранию, стратегических сессий с привлечением молодежи. Для проведения тренингов и сессий будут приглашаться спикеры в определенных областях. В результате - проект способствовал росту профессионального потенциала НКО, развитию некоммерческого сектора района; привлечению граждан, которые стали активными участниками деятельности НКО. Для того, чтобы данные мероприятия проходили в непринужденной обстановке, были созданы условия – проведен косметический ремонт и обустройство помещения с учетом пожеланий всех категорий общественного сектора. В целях сплочения и командообразования ремонт проводился силами добровольцев и волонтеров из представителей некоммерческого сектора и молодежи. Созданные же условия способствовали приему на стажировку по обмену опытом коллег из некоммерческого сектора других регионов страны и Новосибирской области.</t>
+  </si>
+  <si>
+    <t>Знаем-помогаем</t>
+  </si>
+  <si>
+    <t>💡 Не копите знания — делитесь! Мы из проекта «Знаем — помогаем» открываем свой архив для НКО Коллеги из общественных организаций, приветствуем вас! Когда мы начинали наш проект, мы и не предполагали, сколько полезного материала родится в процессе. Сценарии, чек-листы, методички, презентации, правовые шаблоны — всё то, что помогало нам проводить мероприятия и реально помогать людям. И сегодня мы говорим: хватит держать лучшее в своих папках. В рамках нашего проекта «Знаем — помогаем» мы передаём все разработанные материалы общественным организациям абсолютно бесплатно vk.com/docs-210369286 Почему мы это делаем? Потому что миссия общественных организаций — помогать. А мы помогаем тем, кто помогает другим. Зачем вам тратить месяцы на разработку того, что у нас уже работает? Берите, адаптируйте под свои задачи и внедряйте. Кому это пригодится в первую очередь: 📍 Местным НКО 📍 Всем, кто хочет делать реальные дела, а не изобретать велосипед</t>
+  </si>
+  <si>
+    <t>https://vk.com/docs-210369286</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -443,51 +452,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -575,50 +584,73 @@
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="G6" t="s">
         <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>