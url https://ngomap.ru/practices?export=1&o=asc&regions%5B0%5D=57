--- v0 (2026-05-23)
+++ v1 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Успешные практики" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Активное долголетие</t>
   </si>
   <si>
@@ -69,50 +69,68 @@
     <t>623286, Свердловская область, город Ревда, ул. Максима Горького, д. 40</t>
   </si>
   <si>
     <t>odn_revda@mail.ru</t>
   </si>
   <si>
     <t>Конкурс "Информационная открытость НКО"</t>
   </si>
   <si>
     <t>Практика проведение регионального конкурса сайтов и публичных годовых отчетов НКО. Цель конкурса: Выявление лучших сайтов и публичных годовых отчетов НКО Свердловской области с точки зрения информационной открытости и прозрачности. Участники конкурса: Некоммерческие организации Свердловской области, вошедшие с 1 января 2022 года в Единый федеральный реестр СО НКО (data.economy.gov.ru/analytics/sonko).</t>
   </si>
   <si>
     <t>https://ural-nko.ru/open_nko</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация правовой и учебно-методической поддержки социальных инициатив «Правовой ресурсный центр «Третий сектор»</t>
   </si>
   <si>
     <t>Свердловская область, г. Екатеринбург, ул. Хохрякова, 104, офис 318</t>
   </si>
   <si>
     <t>https://ural-nko.ru</t>
   </si>
   <si>
     <t>ural-nko@mail.ru</t>
+  </si>
+  <si>
+    <t>Журнал "Руководитель НКО"</t>
+  </si>
+  <si>
+    <t>В 2024 году Правовой ресурсный центр "Третий сектор" выступил учредителем Ассоциации "Редакция информационного агентства "Руководитель НКО". На базе ассоциации была запущена работа журнала "Руководитель НКО". Осенью 2024 года журнал получил статус федерального сетевого СМИ (номер свидетельства ЭЛ № ФС 77 - 88405 от 21.10.2024, выдано Роскомнадзором).</t>
+  </si>
+  <si>
+    <t>https://vk.com/ruk_nko</t>
+  </si>
+  <si>
+    <t>Образовательный центр "Факультет НКО"</t>
+  </si>
+  <si>
+    <t>Факультет НКО - структурное образовательное подразделение Центра "Третий сектор", работающее в соответствии с государственной лицензией на осуществление образовательной деятельности № Л035-01277-66/00625668 от 16.11.2022.</t>
+  </si>
+  <si>
+    <t>https://vk.com/nko_learning</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -416,51 +434,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -484,50 +502,96 @@
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>