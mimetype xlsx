--- v0 (2026-07-13)
+++ v1 (2026-08-31)
@@ -65,51 +65,51 @@
   <si>
     <t>https://cpgi-garbuzovo.nko31.ru/news/5621/ekosistema-nko-partnerstvo/</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Муниципальный институт развития некоммерческих организаций" АНО "МИР НКО"</t>
   </si>
   <si>
     <t>Белгородская область, город Старый Оскол, м-н Макаренко, д.16</t>
   </si>
   <si>
     <t>https://mir.nko31.ru/</t>
   </si>
   <si>
     <t>mir.nko@mail.ru</t>
   </si>
   <si>
     <t>Настольная игра как инструмент развития территории</t>
   </si>
   <si>
     <t>В рамках проекта #АртCube: «Живая» студия настольная игра стали итоговым продуктом, но этому предшествовало проведение ряда мероприятий, которые позволили объединить вокруг темы "культура" разные группы участников: конкурс, презентация, турнир, встречи рабочей группы из числа участников конкурса и т.д.</t>
   </si>
   <si>
     <t>https://idialogi-center.ru/dar-prirody/</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
   </si>
   <si>
     <t>Путь к мечте: подкасты</t>
   </si>
   <si>
     <t>В 2021 году сделали первые шаги к созданию подкаста. "Путь к мечте" - первый проект, который продолжается; среди участников - представители НКО, бизнеса, др. В 2022 году создана мини-студия для записи подкастов. Ведется работа по созданию аудиоматериалов культурной направленности.</t>
   </si>
   <si>
     <t>https://idialogi-center.ru/podkast-eto-tvorchestvo/</t>
   </si>
   <si>
     <t>КЛУБ НКО</t>
   </si>
   <si>
     <t>⚡21 июня 2023 состоялся межрегиональный КЛУБ НКО на тему «Развитие партнерского взаимодействия НКО и местных сообществ» . Встреча КЛУБА НКO прошла в гибридном формате в г. Орел. Каждая встреча Клуба НКО - бесценный опыт. Подобные встречи отличная возможность не только подчеркнуть идеи из опыта коллег, но и посмотреть на свою работу с другого ракурса. Было очень полезно и информативно. Работа Клуба НКО осуществляется в рамках программы НКО-СОКРАТ , реализуемой Агентством социальной информации.</t>
   </si>