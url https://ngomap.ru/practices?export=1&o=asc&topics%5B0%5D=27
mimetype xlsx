--- v0 (2026-06-14)
+++ v1 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Успешные практики" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Онлайн-справочник СО НКО Хабаровского края</t>
   </si>
   <si>
@@ -86,51 +86,51 @@
   <si>
     <t>https://президентскиегранты.рф/public/application/item?id=BBA95536-4426-4090-ACEE-5BA42EF435EE</t>
   </si>
   <si>
     <t>Кировская областная общественная просветительско-обучающая организация "Знание"</t>
   </si>
   <si>
     <t>Кировская область, г. Киров, ул. Свободы, 47</t>
   </si>
   <si>
     <t>http://www.znanie43.ru</t>
   </si>
   <si>
     <t>znanie@e-kirov.ru</t>
   </si>
   <si>
     <t>Сервис фотоволонтёров для НКО</t>
   </si>
   <si>
     <t>«Сервис фотоволонтёров» создан, чтобы помочь социально ориентированным некоммерческим организациям города Самары более интересно рассказать о своей деятельности. Фотоволонтёры - это и фотографы, и волонтёры одновременно. Именно они делают кадры с событий СО НКО, чтобы как можно больше людей увидели социально значимые мероприятия. На протяжении двух месяцев каждый фотоволонтёр проходил обучение по основам фотографии от Антона Уварова. На занятиях они разбирали, как правильно настроить ISO, выдержку и диафрагму, что такое баланс белого, изучили основы композиции и обработки фотографий. И самое главное, разобрали то, как должен выглядеть фоторепортаж. После этого каждый из них готов делать фоторепортажи на мероприятиях социально ориентированных некоммерческих организациях Самары.</t>
   </si>
   <si>
     <t>https://vk.com/@nko_ofis-servis-fotovolonterov</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
   </si>
   <si>
     <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
   </si>
   <si>
     <t>http://resursclub.info</t>
   </si>
   <si>
     <t>maistr@yandex.ru</t>
   </si>
   <si>
     <t>#Доброзавтрак НКО</t>
   </si>
   <si>
     <t>Для обеспечения содействия деятельности некоммерческим организациям, Ресурсный центр «ИНИЦИАТИВА», с 2019 года на регулярной основе проводит встречи представителей СО НКО, в формате #Доброзавтрак. Этот формат встреч был воспринят с большим энтузиазмом и воодушевлением не только представителями НКО, но и многими заинтересованными в развитии третьего сектора, жителями региона. Так, в наших встречах принимали участие депутаты Законодательного собрания, представители министерств и ведомств региона, члены Общественной палаты Калужской области, СМИ и бизнес-сообщество. В конце 2020 года ВГТРК Калуга сняла специальный репортаж, посвящённый этим встречам. Рейтинг, вышедшего в декабре 2020 пилотного выпуска телепередачи «Образ жизни» на канале Россия1 и Россия24, полностью подтвердил потребность населения, СМИ и НКО в таком формате информационного и межсекторального взаимодействия. Более того, наш формат встреч был скопирован и растиражирован и в другие регионы РФ.</t>
   </si>
   <si>
     <t>https://xn----8sbahmtaab8bc7azah3ci.xn--p1ai/news/2021/06/28/news_96.html</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация «Ресурсный Центр Поддержки Социально ориентированных некоммерческих организаций «ИНИЦИАТИВА»</t>
   </si>
   <si>
     <t>248001, Российская Федерация, г. Калуга, ул. Ленина, 74 офис 23</t>
   </si>
@@ -366,50 +366,110 @@
     <t>Сопровождение регистрации НКО в Минюсте РФ</t>
   </si>
   <si>
     <t>Наш ресурсный центр оказывает услуги по сопровождению регистрации НКО. Созданы все условия для успешной регистрации НКО - на сайте orientir-runo.ru имеются шаблоны для скачивания форм, презентации с информацией о том, как можно самостоятельно зарегистрировать НКО (дистанционно, через Интернет), специалисты могут проконсультировать по вопросам формирования документов и отправки в Минюст через сервис Госуслуг, а также инициативные группы могут воспользоваться услугой регистрации НКО "под ключ".</t>
   </si>
   <si>
     <t>http://orientir-runo.ru/biblioteka/materialy-dlya-skachivaniya/1730-obrazcy-dokumentov-dlya-podachi-na-gosudarstvennuyu-registraciyu-nko.html</t>
   </si>
   <si>
     <t>Сопровождение НКО по сдаче отчетности и ведению бухгалтерского учета</t>
   </si>
   <si>
     <t>Наш ресурсный центр оказывает услуги по сдаче отчетности НКО, а также может сопровождать те НКО, которые желают обучить своих специалистов и сдавать отчетность самостоятельно. Для этого в ресурсном центр регулярно проводятся просветительские мероприятия, публикуются методические пособия по сдаче отчетности, проводятся стажировки по приобретению навыков самостоятельной сдачи отчетности.</t>
   </si>
   <si>
     <t>http://orientir-runo.ru/sodeystvie-razvitiyu/konsultacii-po-buhuchetu-i-nalogam/1632-metodicheskoe-posobie-osnovy-buhgalterskogo-ucheta-i-nalogooblozheniya-nko.html</t>
   </si>
   <si>
     <t>Ресурсный центр - открытое пространство для НКО</t>
   </si>
   <si>
     <t>Проект "Ресурсный центр – открытое пространство для НКО" направлен на перезагрузку ресурсного центра и переход из базового в современный формат. Как показывает практика, применение прогрессивных технологий в работе позволит НКО, ТОС и инициативным группам решать вопросы в обновленном формате. Поэтому и решение проблем, воплощение идей в жизнь должно быть модернизированным и технологичным, а для этого необходимо интегрирование молодого поколения владеющего навыками ориентирования в современном пространстве и поколения, имеющего жизненный опыт. Проект позволил ресурсному центру стать актуальной площадкой взаимодействия , где в формате неформальной обстановки «мирового кафе» проходили дебаты и дискусы за чашкой чая, психологические перезагрузки (экшен-тренинги, квесты, мастер-классы) на разнообразные темы (профилактика профессионального выгорания, самопознание, обмен тренинг-пособиями), , стратегические сессии, а также встречи со специалистами в непринужденной обстановке. В период проведения занятий с применением новых технологий была использована интерактивная панель, как современный инструмент. Все это дало возможность инициативным гражданам и представителям НКО по-новому взглянуть на общественную работу. К тому же не секрет, что многие общественники в районах живут на периферии. И, ресурсный центр, как открытое пространство стало – местом притяжения коллег из многочисленных поселений, а также толчком для открытия подобных пространств на малых территориях, как центров привлечения односельчан к общественной жизни, где все проблемы и идеи будут решаться и обсуждаться сообща. Проект предусматривает продолжение выполнения базовых функций в виде методических и обучающих консультаций предоставляемых представителям НКО и ТОС. В перспективе проведение психологических тренингов по профессиональному выгоранию, стратегических сессий с привлечением молодежи. Для проведения тренингов и сессий будут приглашаться спикеры в определенных областях. В результате - проект способствовал росту профессионального потенциала НКО, развитию некоммерческого сектора района; привлечению граждан, которые стали активными участниками деятельности НКО. Для того, чтобы данные мероприятия проходили в непринужденной обстановке, были созданы условия – проведен косметический ремонт и обустройство помещения с учетом пожеланий всех категорий общественного сектора. В целях сплочения и командообразования ремонт проводился силами добровольцев и волонтеров из представителей некоммерческого сектора и молодежи. Созданные же условия способствовали приему на стажировку по обмену опытом коллег из некоммерческого сектора других регионов страны и Новосибирской области.</t>
   </si>
   <si>
     <t>https://vk.com/resurskol</t>
+  </si>
+  <si>
+    <t>Журнал "Руководитель НКО"</t>
+  </si>
+  <si>
+    <t>В 2024 году Правовой ресурсный центр "Третий сектор" выступил учредителем Ассоциации "Редакция информационного агентства "Руководитель НКО". На базе ассоциации была запущена работа журнала "Руководитель НКО". Осенью 2024 года журнал получил статус федерального сетевого СМИ (номер свидетельства ЭЛ № ФС 77 - 88405 от 21.10.2024, выдано Роскомнадзором).</t>
+  </si>
+  <si>
+    <t>https://vk.com/ruk_nko</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация правовой и учебно-методической поддержки социальных инициатив «Правовой ресурсный центр «Третий сектор»</t>
+  </si>
+  <si>
+    <t>Свердловская область, г. Екатеринбург, ул. Хохрякова, 104, офис 318</t>
+  </si>
+  <si>
+    <t>https://ural-nko.ru</t>
+  </si>
+  <si>
+    <t>ural-nko@mail.ru</t>
+  </si>
+  <si>
+    <t>Открытый конкурс «НКО-Вместе: признание»</t>
+  </si>
+  <si>
+    <t>Цель конкурса ‒ популяризация деятельности сотрудников некоммерческих организаций (далее ‒ НКО) муниципальных образований (городских округов, муниципальных районов) Белгородской области, а также других регионов, поощрение заслуг волонтёров и партнёров НКО в достижении социальных результатов деятельности НКО. Конкурс впервые организован в 2025 году по следующим номинациям: руководитель НКО; специалист НКО; волонтёр НКО; партнёр НКО; состоит из трёх этапов: отборочный, полуфинал, финал.</t>
+  </si>
+  <si>
+    <t>https://idialogi.nko31.ru/news/21411/otkrytyy-konkurs-nko-vmeste-priznanie-priglashenie-k-uchastiyu/</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
+  </si>
+  <si>
+    <t>г. Губкин, Белгородская область</t>
+  </si>
+  <si>
+    <t>https://idialogi.nko31.ru/</t>
+  </si>
+  <si>
+    <t>idialogi@mail.ru</t>
+  </si>
+  <si>
+    <t>Подкаст "НКО. Путь к успеху"</t>
+  </si>
+  <si>
+    <t>Совместный проект с радио ГТРК "Волга", в рамках которого записывались подкасты с НКО-победителями региональных, федеральных грантовых конкурсов, а также победителей общественного регионального конкурса "Общественное признание", проводимого Общественной палатой региона. В рамках проекта НКО рассказывали о своей текущей деятельности, о том, как возникла необходимость в создании НКО. А также о своей истории успеха участия в грантовых конкурсах - ошибках, провалах, успехах и победах. О том, как реализуется проект-победитель, какие есть достижения, сложности.</t>
+  </si>
+  <si>
+    <t>Центр развития НКО Ульяновской области</t>
+  </si>
+  <si>
+    <t>г. Ульяновск, ул. Радищева, д. 1, каб. 110</t>
+  </si>
+  <si>
+    <t>https://opuo.ru/nko/</t>
+  </si>
+  <si>
+    <t>opul-cp@yandex.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -713,51 +773,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1201,50 +1261,116 @@
       <c r="E21" t="s">
         <v>107</v>
       </c>
       <c r="G21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22" t="s">
         <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>87</v>
       </c>
       <c r="G22" t="s">
         <v>88</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" t="s">
+        <v>119</v>
+      </c>
+      <c r="C23" t="s">
+        <v>120</v>
+      </c>
+      <c r="D23" t="s">
+        <v>121</v>
+      </c>
+      <c r="E23" t="s">
+        <v>122</v>
+      </c>
+      <c r="F23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G23" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>125</v>
+      </c>
+      <c r="B24" t="s">
+        <v>126</v>
+      </c>
+      <c r="C24" t="s">
+        <v>127</v>
+      </c>
+      <c r="D24" t="s">
+        <v>128</v>
+      </c>
+      <c r="E24" t="s">
+        <v>129</v>
+      </c>
+      <c r="F24" t="s">
+        <v>130</v>
+      </c>
+      <c r="G24" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D25" t="s">
+        <v>134</v>
+      </c>
+      <c r="E25" t="s">
+        <v>135</v>
+      </c>
+      <c r="F25" t="s">
+        <v>136</v>
+      </c>
+      <c r="G25" t="s">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>