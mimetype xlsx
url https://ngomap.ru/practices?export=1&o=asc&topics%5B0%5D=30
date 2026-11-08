--- v0 (2026-06-20)
+++ v1 (2026-11-08)
@@ -86,51 +86,51 @@
   <si>
     <t>http://www.civilmedia.ru/nko/</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация «Центр информационной поддержки развития Хабаровского края «Гражданские медиа»</t>
   </si>
   <si>
     <t>680000, КРАЙ ХАБАРОВСКИЙ, ГОРОД ХАБАРОВСК, БУЛЬВАР АМУРСКИЙ, ДОМ 16</t>
   </si>
   <si>
     <t>http://www.civilmedia.ru</t>
   </si>
   <si>
     <t>info@civilmedia.ru</t>
   </si>
   <si>
     <t>Облачная бухгалтерия "Третий сектор"</t>
   </si>
   <si>
     <t>Интернет-сервис «Облачная бухгалтерия» - бесплатная онлайн-бухгалтерия для «малообеспеченных» НКО, т.е. для тех, кто работает, но не ведет финансовую деятельность: подготовка отчетности во все контролирующие органы, консультирование во вопросам бухгалтерского учета, целевого финансирования, налогообложения и т.п. Сервис предоставляет услуги НКО, которые используют упрощенную систему налогообложения. Поддержка работы сервиса осуществляется в Самаре, но бесплатными услугами сервиса пользуются более 350 НКО из 65 регионов Российской Федерации. В настоящее время сервис полностью переведен на самоокупаемость за счет платного бухгалтерского обслуживания.</t>
   </si>
   <si>
     <t>http://3sec.ru/</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
   </si>
   <si>
     <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
   </si>
   <si>
     <t>http://resursclub.info</t>
   </si>
   <si>
     <t>maistr@yandex.ru</t>
   </si>
   <si>
     <t>Карта ресурсов НКО Самарской области</t>
   </si>
   <si>
     <t>Рады представить вам Карту ресурсов НКО Самарской области. Мы объединили ресурсы для некоммерческого сектора в одной Карте, чтобы вы всегда имели к ним доступ. Тут вы найдете площадки для проведения мероприятий, организации, дающие технику в прокат, услуги и консультации для представителей НКО, семинары, грантовые конкурсы и всю ресурсную поддержку, которая оказывается в каждом муниципальном образовании региона. Подпишитесь на группу Карты ресурсов, чтобы быть в курсе поддержки для НКО по ссылке: vk.com/nkomap Карта ресурсов НКО Самарской области создана Ресурсным клубом в рамках проекта «Ресурсы.Есть» с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов #КартаРесурсовНКО #РесурсыЕсть #РесурсныйКлуб #ФондПрезидентскихГрантов</t>
   </si>
   <si>
     <t>https://vk.com/nkomap</t>
   </si>
   <si>
     <t>«Креативная мастерская»</t>
   </si>
   <si>
     <t>В рамках реализации мероприятий Программы поддержки СОНКО действовала «креативная мастерская» по вопросам проектной деятельности СОНКО, которая оказывала консультационную (экспертную) помощь некоммерческим организациям по осуществлению проектной деятельности и составлению заявок на участие в грантовых конкурсах для НКО, в т.ч. от Фонда президентских грантов в 2019-2020 гг.</t>
   </si>