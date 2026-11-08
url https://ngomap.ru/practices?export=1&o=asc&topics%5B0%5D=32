--- v0 (2026-06-29)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Успешные практики" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>"Дом НКО"</t>
   </si>
   <si>
@@ -80,96 +80,117 @@
   <si>
     <t>Активное долголетие</t>
   </si>
   <si>
     <t>Основными целями и задачами в рамках проекта "Активное долголетие" являются: - организация досуга для людей пожилого возраста; - создание самодеятельных коллективов; - создание клубов по интересам.</t>
   </si>
   <si>
     <t>Свердловская областная благотворительная общественная организация "Остров доброй надежды"</t>
   </si>
   <si>
     <t>623286, Свердловская область, город Ревда, ул. Максима Горького, д. 40</t>
   </si>
   <si>
     <t>odn_revda@mail.ru</t>
   </si>
   <si>
     <t>Карта ресурсов НКО Самарской области</t>
   </si>
   <si>
     <t>Рады представить вам Карту ресурсов НКО Самарской области. Мы объединили ресурсы для некоммерческого сектора в одной Карте, чтобы вы всегда имели к ним доступ. Тут вы найдете площадки для проведения мероприятий, организации, дающие технику в прокат, услуги и консультации для представителей НКО, семинары, грантовые конкурсы и всю ресурсную поддержку, которая оказывается в каждом муниципальном образовании региона. Подпишитесь на группу Карты ресурсов, чтобы быть в курсе поддержки для НКО по ссылке: vk.com/nkomap Карта ресурсов НКО Самарской области создана Ресурсным клубом в рамках проекта «Ресурсы.Есть» с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов #КартаРесурсовНКО #РесурсыЕсть #РесурсныйКлуб #ФондПрезидентскихГрантов</t>
   </si>
   <si>
     <t>https://vk.com/nkomap</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
   </si>
   <si>
     <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
   </si>
   <si>
     <t>http://resursclub.info</t>
   </si>
   <si>
     <t>maistr@yandex.ru</t>
   </si>
   <si>
     <t>Ресурсный центр Октябрьского района - мастерская развития</t>
   </si>
   <si>
     <t>Проект "Ресурсный центр Октябрьского района - мастерская развития ", основан на имеющемся опыте работы и знании проблем, с которыми сталкиваются общественные организации, инициативные группы граждан и территориальные общественные самоуправления на территории Октябрьского района. Ресурсный центр - это часть проекта «Ресурсный центр поддержки гражданских инициатив Перспектива». Опыт реализации проекта и результаты социологического исследования показали, что проект нуждается в развитии и совершенствовании существующей инфраструктуры поддержки СОНКО, внедрении новых форм работы. В данном проекте будет продолжена работа по четырем направлениям- оказание информационной, консультационной, методической и материально-технической поддержки деятельности СОНКО, добровольческой (волонтерской) деятельности, инициативного бюджетирования, креативных сообществ в Октябрьском районе.</t>
   </si>
   <si>
     <t>https://strategy24.ru/october_rayon/education/projects/resursnyy-tsentr-oktyabrskogo-rayona-masterskaya-razvitiya-nekommercheskikh-organizatsiy-dobrovolcheskoy-volonterskoy-deyatelnosti-i-aktivnykh-grazhdan-v-oktyabrskom-rayone-khmaoyugre</t>
   </si>
   <si>
     <t>АНО РЦ Октябрьского района</t>
   </si>
   <si>
     <t>628126, АВТОНОМНЫЙ ОКРУГ ХАНТЫ-МАНСИЙСКИЙ АВТОНОМНЫЙ ОКРУГ - ЮГРА, РАЙОН ОКТЯБРЬСКИЙ, ПОСЕЛОК ГОРОДСКОГО ТИПА ПРИОБЬЕ, УЛИЦА Югорская д.5</t>
   </si>
   <si>
     <t>anorts2021@mail.ru</t>
   </si>
   <si>
     <t>Ресурсный центр - открытое пространство для НКО</t>
   </si>
   <si>
     <t>Проект "Ресурсный центр – открытое пространство для НКО" направлен на перезагрузку ресурсного центра и переход из базового в современный формат. Как показывает практика, применение прогрессивных технологий в работе позволит НКО, ТОС и инициативным группам решать вопросы в обновленном формате. Поэтому и решение проблем, воплощение идей в жизнь должно быть модернизированным и технологичным, а для этого необходимо интегрирование молодого поколения владеющего навыками ориентирования в современном пространстве и поколения, имеющего жизненный опыт. Проект позволил ресурсному центру стать актуальной площадкой взаимодействия , где в формате неформальной обстановки «мирового кафе» проходили дебаты и дискусы за чашкой чая, психологические перезагрузки (экшен-тренинги, квесты, мастер-классы) на разнообразные темы (профилактика профессионального выгорания, самопознание, обмен тренинг-пособиями), , стратегические сессии, а также встречи со специалистами в непринужденной обстановке. В период проведения занятий с применением новых технологий была использована интерактивная панель, как современный инструмент. Все это дало возможность инициативным гражданам и представителям НКО по-новому взглянуть на общественную работу. К тому же не секрет, что многие общественники в районах живут на периферии. И, ресурсный центр, как открытое пространство стало – местом притяжения коллег из многочисленных поселений, а также толчком для открытия подобных пространств на малых территориях, как центров привлечения односельчан к общественной жизни, где все проблемы и идеи будут решаться и обсуждаться сообща. Проект предусматривает продолжение выполнения базовых функций в виде методических и обучающих консультаций предоставляемых представителям НКО и ТОС. В перспективе проведение психологических тренингов по профессиональному выгоранию, стратегических сессий с привлечением молодежи. Для проведения тренингов и сессий будут приглашаться спикеры в определенных областях. В результате - проект способствовал росту профессионального потенциала НКО, развитию некоммерческого сектора района; привлечению граждан, которые стали активными участниками деятельности НКО. Для того, чтобы данные мероприятия проходили в непринужденной обстановке, были созданы условия – проведен косметический ремонт и обустройство помещения с учетом пожеланий всех категорий общественного сектора. В целях сплочения и командообразования ремонт проводился силами добровольцев и волонтеров из представителей некоммерческого сектора и молодежи. Созданные же условия способствовали приему на стажировку по обмену опытом коллег из некоммерческого сектора других регионов страны и Новосибирской области.</t>
   </si>
   <si>
     <t>https://vk.com/resurskol</t>
   </si>
   <si>
     <t>Местная общественная организация Колыванского района Новосибирской области "Ресурсный центр общественных инициатив"</t>
   </si>
   <si>
     <t>Новосибирская область, Колыванский район, р.п. Колывань, ул. М. Горького, 49</t>
   </si>
   <si>
     <t>resurskol@mail.ru</t>
+  </si>
+  <si>
+    <t>Создание и развитие общественного пространства на селе</t>
+  </si>
+  <si>
+    <t>"Арт-село" - это общественное пространство в пгт Пряжа, где проживает чуть более 2000 человек. Кроме того, "Арт-село" - это акселератор общественных инициатив, на базе которого общественные активисты территории получают поддержку своих общественных инициатив.</t>
+  </si>
+  <si>
+    <t>https://art-selo.ru/wp-content/uploads/2024/11/Opyt_sozdania_obschestvennoy_rezidentsii_Art-selo-1.pdf</t>
+  </si>
+  <si>
+    <t>Фонд содействия развитию гражданских инициатив "Мельница"</t>
+  </si>
+  <si>
+    <t>Республика Карелия пгт Пряжа ул. Петрозаводская, 16</t>
+  </si>
+  <si>
+    <t>http://fond-melnica.ru</t>
+  </si>
+  <si>
+    <t>fondmelnik@mail.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -473,51 +494,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -605,50 +626,73 @@
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>