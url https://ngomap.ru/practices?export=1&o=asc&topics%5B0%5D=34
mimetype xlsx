--- v0 (2026-06-20)
+++ v1 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Успешные практики" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Семейный фестиваль "Папа,мама, я - дружная семья!"</t>
   </si>
   <si>
@@ -77,201 +77,183 @@
   <si>
     <t>dolgopolowa.valentina2015@yandex.ru</t>
   </si>
   <si>
     <t>"Серебряные крылья"</t>
   </si>
   <si>
     <t>Проект направлен на развитие деятельности Университета для пожилых людей, функционирующего на базе организации. В рамках проекта были открыты новые направления - творческие студии для пожилых людей (рисование, литературное, фотоискусство, театральное искусство). В проекте приняло участие более 100 пожилых людей. Проект реализован при поддержке Международной грантовой программы "Православная инициатива".</t>
   </si>
   <si>
     <t>https://pravkonkurs.ru/project/view?id=1702213</t>
   </si>
   <si>
     <t>Кировская областная общественная просветительско-обучающая организация "Знание"</t>
   </si>
   <si>
     <t>Кировская область, г. Киров, ул. Свободы, 47</t>
   </si>
   <si>
     <t>http://www.znanie43.ru</t>
   </si>
   <si>
     <t>znanie@e-kirov.ru</t>
   </si>
   <si>
-    <t>Содружество "Добрых городов"</t>
-[...2 lines deleted...]
-    <t>«Добрый город» — это город, любимый своими горожанами. В нем уютно и комфортно жить, радостно учиться и работать, приятно делать добрые дела. Со своей стороны, «Добрый город» тоже любит своих жителей и предоставляет им возможность проявить весь свой потенциал. «Добрый город» — это пространство, где каждый может найти себя: здесь есть площадки для общения, творчества и социализации. Обретая подобную общность, человек делается сильнее и увереннее в завтрашнем дне. Чтобы город стал добрым, нужны особые условия: в городе должно проходить становление местного сообщества (или оно уже сформировалось), которое вырабатывает механизмы, дающие возможность горожанам развиваться и проявлять активную жизненную позицию. Способствовать превращению своего города в добрый могут общественные организации, имеющие общие цели и видение. Фестиваль «Добрый город» — это праздник для горожан, где каждый может сделать доброе дело, стать благотворителем и узнать больше о городских НКО и адресах помощи. С помощью таких фестивалей преодолевается недоверие людей к благотворительности, и мы все вместе делаем наши города добрее. Содружество "Добрых городов" анализирует опыт и продвигает технологии развития благотворительности в местных сообществах.</t>
+    <t>Радуга Зауралья</t>
+  </si>
+  <si>
+    <t>Проводится с 2015 года. Миссия Фестиваля – пропаганда здорового образа жизни, раскрытие способностей и талантов человека, создание в Зауралье благоприятной среды для взаимоуважения людей разных культур, вероисповеданий и национальностей. «Радуга Зауралья» — это объединение людей в атмосфере открытости, творчества.</t>
+  </si>
+  <si>
+    <t>http://sibcentr45.ru/project/festival-raduga-zauralya-2/</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Сибирский центр социального развития общества"</t>
+  </si>
+  <si>
+    <t>640037 Курганская область г. Курган ул. Амурская, 28</t>
+  </si>
+  <si>
+    <t>http://info.sibcentr45.ru/</t>
+  </si>
+  <si>
+    <t>os.kurgan@mail.ru</t>
+  </si>
+  <si>
+    <t>Активное долголетие</t>
+  </si>
+  <si>
+    <t>Основными целями и задачами в рамках проекта "Активное долголетие" являются: - организация досуга для людей пожилого возраста; - создание самодеятельных коллективов; - создание клубов по интересам.</t>
+  </si>
+  <si>
+    <t>Свердловская областная благотворительная общественная организация "Остров доброй надежды"</t>
+  </si>
+  <si>
+    <t>623286, Свердловская область, город Ревда, ул. Максима Горького, д. 40</t>
+  </si>
+  <si>
+    <t>odn_revda@mail.ru</t>
+  </si>
+  <si>
+    <t>Акция общественного признания «БлагоДарить»</t>
+  </si>
+  <si>
+    <t>Суть акции заключается в том, что в единый день или ограниченный временной промежуток (например, неделю) некоммерческие организации региона вручают волонтерам БлагоДарственные письма, выполненные на едином бланке. Единый бланк БлагоДарственного письма символизирует региональное сообщество. При этом текст, размещенный на бланке, содержит благодарность конкретному человеку от лица конкретной организации за конкретную помощь в реализации проекта, проведении мероприятия, помощь людям. Таким образом, через письмо волонтеру выражается благодарность от всего местного сообщества в лице конкретной организации. В свою очередь, некоммерческие организации — участники акции в выбранный день (период) собирают добровольцев в своих локациях, приходят к ним на место учебы/работы или домой и в торжественной, дружеской или семейной обстановке вручают БлагоДарственные письма. Формат и место вручения организации выбирают самостоятельно. Также приветствуется, если некоммерческая организация — участник акции готова кроме БлагоДарственных писем и теплых слов вручить волонтерам сувениры и подарки. При этом подобные дополнения остаются на усмотрение организаций-участников. Алгоритм проведения акции прост в исполнении. Подготовительный этап Организаторы акции объявляют о старте сбора заявок 11 января во Всемирный день «Спасибо». В этот день организатор акции размещает объявление о проведении акции на официальных информационных ресурсах правительства региона, сайтах государственных учреждений, в собственной группе и группах партнеров в социальных сетях, рассылает его по сформированной базе некоммерческих организаций, а также направляет бюджетным учреждениям, органам власти и местного самоуправления, работающим с некоммерческими организациями. Параллельно с информационной кампанией организатор акции осуществляет прием заявок НКО на именные БлагоДарственные письма по определенной форме, обрабатывает заявки и анализирует их на соответствие условиям проведения акции. В акции «БлагоДарить» могут принять участие любые социально ориентированные некоммерческие организации Самарской области. Заявки принимаются в электронном виде в формате Excel. Количество заявок на изготовление БлагоДарственных писем от одной организации не ограничено. В рамках мониторинга в заявке устраняются орфографические ошибки, обязательно просматривается, кто и конкретно за что благодарит волонтера. В случае обнаружения неточностей, нарушения правил и прочих отклонений от заданных условий организатор запрашивает у заявителя дополнительную информацию, после чего вносит изменения или отклоняет заявку. БлагоДарственные письма изготавливаются за счет организатора. Организатор акции разрабатывает символику акции, составляет и направляет обработанный список заявок в формате Excel в печать, подрядчик печатает БлагоДарственные письма. Накануне дня/периода вручения готовые письма передаются организациям-заявителям для вручения добровольцам. Передача писем осуществляется по почте, нарочными или в офисе организатора. При этом к письмам прилагается краткая инструкция для организаций — участников акции. При реализации акции существует ряд ограничений: – организаторы акции не используют и не передают информацию о добровольцах третьим лицам, а все данные обрабатывают только с точки зрения статистики; – организаторы акции не передают пустые бланки БлагоДарственных писем организациям — участникам для самостоятельной печати; – информация об организаторе акции не размещается на бланках БлагоДарственных писем; – не принимаются к исполнению БлагоДарственные письма с благодарностью лицам, «помогавшим» в рамках своих прямых должностных обязанностей или оказывавшим финансовую помощь НКО. На основном этапе проведения акции некоммерческие организации — участники акции вручают БлагоДарственные письма своим волонтерам и размещают посты в социальных сетях и на своих информационных ресурсах. На заключительном этапе организации — участники акции присылают фотоотчеты, а организаторы проводят мониторинг социальных сетей и информационных ресурсов, подводят количественные и эмоциональные результаты мероприятия, публикуют итоговую информацию.</t>
+  </si>
+  <si>
+    <t>https://rospatriotcentr.ru/upload/iblock/5c9/5c952eb3e8e4b914dff56ac71ff5dcb5.pdf</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
+  </si>
+  <si>
+    <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
+  </si>
+  <si>
+    <t>http://resursclub.info</t>
+  </si>
+  <si>
+    <t>maistr@yandex.ru</t>
+  </si>
+  <si>
+    <t>Сервис фотоволонтёров для НКО</t>
+  </si>
+  <si>
+    <t>«Сервис фотоволонтёров» создан, чтобы помочь социально ориентированным некоммерческим организациям города Самары более интересно рассказать о своей деятельности. Фотоволонтёры - это и фотографы, и волонтёры одновременно. Именно они делают кадры с событий СО НКО, чтобы как можно больше людей увидели социально значимые мероприятия. На протяжении двух месяцев каждый фотоволонтёр проходил обучение по основам фотографии от Антона Уварова. На занятиях они разбирали, как правильно настроить ISO, выдержку и диафрагму, что такое баланс белого, изучили основы композиции и обработки фотографий. И самое главное, разобрали то, как должен выглядеть фоторепортаж. После этого каждый из них готов делать фоторепортажи на мероприятиях социально ориентированных некоммерческих организациях Самары.</t>
+  </si>
+  <si>
+    <t>https://vk.com/@nko_ofis-servis-fotovolonterov</t>
+  </si>
+  <si>
+    <t>Аракчеевский вестник</t>
+  </si>
+  <si>
+    <t>Проект «Аракчеевский вестник» направлен на укрепление межнационального согласия путём информационно-просветительской деятельности инициативной группы «Аракчеевский парк» среди жителей Новгородской области; сохранения и ретрансляции исторической памяти о выдающейся личности 18 века графа Алексея Андреевича Аракчеева на Чудовской земле в селе Грузино. Совместные усилия инициативных граждан Чудовского района, Администрации муниципального района, Правительства Новгородской области, общественности позволили объединить людей разной национальности в вопросах привлечения внимания к бывшей усадьбе А. А. Аракчеева, к парку 18-19 века на территории села Грузино.</t>
+  </si>
+  <si>
+    <t>https://vk.com/club198914521</t>
+  </si>
+  <si>
+    <t>Факультет культурного волонтера</t>
+  </si>
+  <si>
+    <t>«Факультет культурного волонтера» – это проект, который активизирует проектную деятельность в молодёжной среде в сфере культурного волонтерства, учит привлекать ресурсы на молодёжные культурные проекты, вовлекает молодёжь в процесс принятия решений и развитие местного сообщества, подготавливает лидеров и воспитывает молодёжное экспертное сообщество. Участвуя в деятельности по проекту, молодые люди получают новые навыки: мастерство написания проектов; организационные, управленческие, лидерские навыки и умение работать в команде; коммуникационные навыки; навыки межличностного общения. В рамках проекта фонд осуществил набор студентов, обучил их на «Факультете культурного волонтера», сформировал состав отряда волонтеров культуры из студентов Ульяновского колледжа культуры и искусства. После прохождения обучения волонтеры разработали свои мини-проекты, связанные с культурным наследием, культурной жизнью в городе, культурными и арт-объектами Ульяновска по своему выбору. В рамках проекта «Факультет культурного волонтера» была организована выставка, посвященная ульяновским памятникам. Все фотоработы были безвозмездно переданы в Рериховского центра духовной культуры. Итоговое проекта мероприятие прошло 20 декабря 2019 года на базе Рериховского центра духовной культуры. Оно представляло собой неформальную встречу добровольцев, на котором были подведены итоги проекта, презентованы разработанные проекты. Из десяти представленных проектов было выбрано три лучших: проект «Буквица родного края» (Централизованная библиотечная система), проект «Литературный БУМ» (Централизованная библиотечная система), проект «Памятник Б. М. Хитрово» (Ульяновский колледж культуры и искусства). Победителям в качестве подарков были вручены подарочные карты на приобретение техники. Также на мероприятии были вручены сертификаты о прохождении обучения в рамках проекта. Охват участников проекта 50 человек.</t>
+  </si>
+  <si>
+    <t>https://vk.com/mbi73</t>
+  </si>
+  <si>
+    <t>Региональный информационно-ресурсный Фонд</t>
+  </si>
+  <si>
+    <t>432063, г. Ульяновск, ул. Кирова, д. 28</t>
+  </si>
+  <si>
+    <t>http://www.ul-rif.ru</t>
+  </si>
+  <si>
+    <t>ul-rif@yandex.ru</t>
+  </si>
+  <si>
+    <t>Создание добровольческого актива для работы в детских ПНИ</t>
+  </si>
+  <si>
+    <t>Создание краевой службы социальных добровольцев из числа студентов ВУЗов и выпускников психоневрологических интернатов с восстановленной дееспособностью для поддержки особых детей. Сотрудничество СОНКО и учреждений социального обслуживания помогает грамотно организовать рекрутинг, обучение, формирование команд, для работы в стационарных учреждениях социального обслуживания и СОНКО края, поддерживающих детей с особенностями развития.</t>
+  </si>
+  <si>
+    <t>http://aoi24.ru/rvolonter</t>
+  </si>
+  <si>
+    <t>Красноярская региональная общественная организация «Агентство общественных инициатив»</t>
+  </si>
+  <si>
+    <t>г. Красноярск, у.Дубровинского,106</t>
+  </si>
+  <si>
+    <t>http://www.aoi24.ru</t>
+  </si>
+  <si>
+    <t>kroo-aoi@mail.ru</t>
+  </si>
+  <si>
+    <t>Организация технологических площадок для профессиональной практики студентов</t>
+  </si>
+  <si>
+    <t>Организация технологических площадок для профессиональной практики студентов социальных специальностей на базе социально-ориентированных некоммерческих организаций Красноярского края через реализацию совместных проектов НКО с ВУЗами</t>
+  </si>
+  <si>
+    <t>http://aoi24.ru/kariera</t>
+  </si>
+  <si>
+    <t>Добрые города</t>
+  </si>
+  <si>
+    <t>«Добрый город или поселок» тот, где есть сообщество местных благотворительных организаций. Они объединяют местных партнеров и жителей и проводят регулярные благотворительные фестивали под брендом своего Доброго города, развивая тем самым культуру благотворительности. Фестиваль «Добрый город» — это городское/сельское благотворительное событие для жителей и вместе с жителями. Фестивали проходят по-разному в разных регионах. Цель одна – вовлечь местных жителей в благотворительность и волонтерство, дать поучаствовать в решении местных социальных задач. Содружество Добрых городов и поселков развивается в России с 2006 года. Это сообщество некоммерческих организаций и инициативных групп, которые в своих территориях проводят фестиваль «Добрый город». Содружество собирает успешный опыт своих участников из регионов, описывает его в Базе знаний и помогает передавать технологию другим городам. Привлекает ресурсы для развития Добрых городов, консультирует новые Добрые города и поселки.</t>
   </si>
   <si>
     <t>https://dobryegoroda.ru/</t>
-  </si>
-[...142 lines deleted...]
-    <t>«Добрый город или поселок» тот, где есть сообщество местных благотворительных организаций. Они объединяют местных партнеров и жителей и проводят регулярные благотворительные фестивали под брендом своего Доброго города, развивая тем самым культуру благотворительности. Фестиваль «Добрый город» — это городское/сельское благотворительное событие для жителей и вместе с жителями. Фестивали проходят по-разному в разных регионах. Цель одна – вовлечь местных жителей в благотворительность и волонтерство, дать поучаствовать в решении местных социальных задач. Содружество Добрых городов и поселков развивается в России с 2006 года. Это сообщество некоммерческих организаций и инициативных групп, которые в своих территориях проводят фестиваль «Добрый город». Содружество собирает успешный опыт своих участников из регионов, описывает его в Базе знаний и помогает передавать технологию другим городам. Привлекает ресурсы для развития Добрых городов, консультирует новые Добрые города и поселки.</t>
   </si>
   <si>
     <t>Благотворительный фонд "Добрый город Петербург"</t>
   </si>
   <si>
     <t>191040, г. Санкт-Петербург, Лиговский пр., д.87, офис 300</t>
   </si>
   <si>
     <t>https://dobrygorod.spb.ru</t>
   </si>
   <si>
     <t>info@dobrygorod.spb.ru</t>
   </si>
   <si>
     <t>Городской благотворительный фестиваль "Добрый Питер"</t>
   </si>
   <si>
     <t>Городской благотворительный фестиваль «Добрый Питер» проводится в Санкт-Петербурге с 2006 года и является крупнейшим благотворительным фестивалем города. Событие призвано привлечь внимание горожан к результатам работы некоммерческих организаций, сделать благотворительность в Петербурге легкой, привычной и модной. В течение нескольких недель НКО города рассказывают о себе горожанам, устраивают красочные акции и с помощью пожертвований Петербуржцев совершают чудеса для своих подопечных.</t>
   </si>
   <si>
     <t>https://dobrypiter.ru/</t>
   </si>
   <si>
     <t>Карта ресурсов НКО Самарской области</t>
   </si>
@@ -791,51 +773,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G29"/>
+  <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -898,580 +880,557 @@
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>31</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>37</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>38</v>
       </c>
       <c r="G6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G7" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="F9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" t="s">
+      <c r="G9" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" t="s">
         <v>55</v>
       </c>
       <c r="D10" t="s">
         <v>56</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>58</v>
       </c>
       <c r="G10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="F11" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="G11" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" t="s">
         <v>67</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12" t="s">
         <v>68</v>
       </c>
-      <c r="C12" t="s">
+      <c r="G12" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="D13" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="E13" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="F13" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G13" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D14" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="G14" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" t="s">
         <v>79</v>
       </c>
-      <c r="B15" t="s">
+      <c r="E15" t="s">
         <v>80</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
         <v>81</v>
       </c>
-      <c r="D15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16" t="s">
+        <v>79</v>
+      </c>
+      <c r="E16" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" t="s">
+        <v>81</v>
+      </c>
+      <c r="G16" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D17" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="F17" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" t="s">
+        <v>90</v>
+      </c>
+      <c r="C18" t="s">
+        <v>91</v>
+      </c>
+      <c r="D18" t="s">
         <v>92</v>
       </c>
-      <c r="B18" t="s">
+      <c r="E18" t="s">
         <v>93</v>
       </c>
-      <c r="C18" t="s">
+      <c r="G18" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>95</v>
       </c>
       <c r="B19" t="s">
         <v>96</v>
       </c>
       <c r="C19" t="s">
         <v>97</v>
       </c>
       <c r="D19" t="s">
         <v>98</v>
       </c>
       <c r="E19" t="s">
         <v>99</v>
       </c>
       <c r="G19" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>101</v>
       </c>
       <c r="B20" t="s">
         <v>102</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>103</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>104</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>105</v>
       </c>
       <c r="G20" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>107</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
       <c r="D21" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E21" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F21" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="G21" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D22" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E22" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F22" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="G22" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" t="s">
+        <v>113</v>
+      </c>
+      <c r="D23" t="s">
+        <v>114</v>
+      </c>
+      <c r="E23" t="s">
         <v>115</v>
       </c>
-      <c r="B23" t="s">
+      <c r="G23" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>117</v>
       </c>
       <c r="B24" t="s">
         <v>118</v>
       </c>
       <c r="C24" t="s">
         <v>119</v>
       </c>
       <c r="D24" t="s">
         <v>120</v>
       </c>
       <c r="E24" t="s">
         <v>121</v>
       </c>
+      <c r="F24" t="s">
+        <v>122</v>
+      </c>
       <c r="G24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D25" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="E25" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="G25" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B26" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E26" t="s">
-        <v>121</v>
+        <v>93</v>
       </c>
       <c r="G26" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
+        <v>129</v>
+      </c>
+      <c r="B27" t="s">
+        <v>130</v>
+      </c>
+      <c r="C27" t="s">
+        <v>131</v>
+      </c>
+      <c r="D27" t="s">
+        <v>132</v>
+      </c>
+      <c r="E27" t="s">
         <v>133</v>
       </c>
-      <c r="B27" t="s">
+      <c r="F27" t="s">
         <v>134</v>
       </c>
-      <c r="D27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C28" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="D28" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="E28" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>115</v>
       </c>
       <c r="G28" t="s">
-        <v>141</v>
-[...19 lines deleted...]
-        <v>122</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>