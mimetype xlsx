--- v0 (2026-05-25)
+++ v1 (2026-07-28)
@@ -479,51 +479,51 @@
   <si>
     <t>https://vk.com/blagovest_nv</t>
   </si>
   <si>
     <t>Региональная общественная организация Ханты-Мансийского автономного округа - Югры "Центр поддержки семьи"</t>
   </si>
   <si>
     <t>Нижневартовск, ул. Интернациональная, 20-Б</t>
   </si>
   <si>
     <t>http://semeika.tilda.ws/</t>
   </si>
   <si>
     <t>semeika@ro.ru</t>
   </si>
   <si>
     <t>Настольная игра как инструмент развития территории</t>
   </si>
   <si>
     <t>В рамках проекта #АртCube: «Живая» студия настольная игра стали итоговым продуктом, но этому предшествовало проведение ряда мероприятий, которые позволили объединить вокруг темы "культура" разные группы участников: конкурс, презентация, турнир, встречи рабочей группы из числа участников конкурса и т.д.</t>
   </si>
   <si>
     <t>https://idialogi-center.ru/dar-prirody/</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
   </si>
   <si>
     <t>Путь к мечте: подкасты</t>
   </si>
   <si>
     <t>В 2021 году сделали первые шаги к созданию подкаста. "Путь к мечте" - первый проект, который продолжается; среди участников - представители НКО, бизнеса, др. В 2022 году создана мини-студия для записи подкастов. Ведется работа по созданию аудиоматериалов культурной направленности.</t>
   </si>
   <si>
     <t>https://idialogi-center.ru/podkast-eto-tvorchestvo/</t>
   </si>
   <si>
     <t>Успешный лидер НКО</t>
   </si>
   <si>
     <t>Наш проект, реализуемый при поддержке Фонда президентских грантов, направлен на повышение профессиональных компетенций у руководителей НКО, работающих в должности до трех лет. В рамках реализации проекта проведен комплекс обучающих мероприятий по направлениям финансово-хозяйственная деятельность, разработка стратегии развития организации и привлечения ресурсов, а также по управлению проектами и командой.</t>
   </si>