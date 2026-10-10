--- v1 (2026-07-28)
+++ v2 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Успешные практики" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Семейный фестиваль "Папа,мама, я - дружная семья!"</t>
   </si>
   <si>
@@ -624,50 +624,80 @@
     <t>Народный бюджет</t>
   </si>
   <si>
     <t>Администрация Чудовского муниципального района в июле 2023 года приняла участие в конкурсе приоритетного регионального проекта «Народный бюджет» и вошла в число 22-х прошедших отбор районов и округов Новгородской области, на чьих территориях в 2024 году будет реализован приоритетный региональный проект «Народный бюджет». Данный проект будет реализовываться и на территории города Чудово в 2024-2025 годах. Суть проекта – повышение гражданской активности населения, заинтересованность горожан в работе органов местной власти. Проект предусматривает распределение части бюджета Чудовского городского поселения при помощи Бюджетной Комиссии, состоящей из жителей города (18+). Процедура участия жителей Чудова обеспечивает большую открытость работы муниципальной власти, не только члены Бюджетной Комиссии, но и все заинтересованные жители получают возможность узнать, как и почему принимаются те или иные решения. Также, это дает возможность жителям понять, как работает Администрация, а Администрации получить доступ к мнениям и идеям граждан. Проект «Народный бюджет» позволяет гражданам проявить активность, обозначить и решить волнующие их проблемы, например по благоустройству территории. Бюджетная комиссия распределит в 2,6 миллиона рублей, из которых 1 миллион рублей будет выделен из областного бюджета. Эта сумма может быть направлена как на одно инициативное предложение, так и на несколько инициатив.</t>
   </si>
   <si>
     <t>https://vk.com/club215786548</t>
   </si>
   <si>
     <t>Ресурсный центр - открытое пространство для НКО</t>
   </si>
   <si>
     <t>Проект "Ресурсный центр – открытое пространство для НКО" направлен на перезагрузку ресурсного центра и переход из базового в современный формат. Как показывает практика, применение прогрессивных технологий в работе позволит НКО, ТОС и инициативным группам решать вопросы в обновленном формате. Поэтому и решение проблем, воплощение идей в жизнь должно быть модернизированным и технологичным, а для этого необходимо интегрирование молодого поколения владеющего навыками ориентирования в современном пространстве и поколения, имеющего жизненный опыт. Проект позволил ресурсному центру стать актуальной площадкой взаимодействия , где в формате неформальной обстановки «мирового кафе» проходили дебаты и дискусы за чашкой чая, психологические перезагрузки (экшен-тренинги, квесты, мастер-классы) на разнообразные темы (профилактика профессионального выгорания, самопознание, обмен тренинг-пособиями), , стратегические сессии, а также встречи со специалистами в непринужденной обстановке. В период проведения занятий с применением новых технологий была использована интерактивная панель, как современный инструмент. Все это дало возможность инициативным гражданам и представителям НКО по-новому взглянуть на общественную работу. К тому же не секрет, что многие общественники в районах живут на периферии. И, ресурсный центр, как открытое пространство стало – местом притяжения коллег из многочисленных поселений, а также толчком для открытия подобных пространств на малых территориях, как центров привлечения односельчан к общественной жизни, где все проблемы и идеи будут решаться и обсуждаться сообща. Проект предусматривает продолжение выполнения базовых функций в виде методических и обучающих консультаций предоставляемых представителям НКО и ТОС. В перспективе проведение психологических тренингов по профессиональному выгоранию, стратегических сессий с привлечением молодежи. Для проведения тренингов и сессий будут приглашаться спикеры в определенных областях. В результате - проект способствовал росту профессионального потенциала НКО, развитию некоммерческого сектора района; привлечению граждан, которые стали активными участниками деятельности НКО. Для того, чтобы данные мероприятия проходили в непринужденной обстановке, были созданы условия – проведен косметический ремонт и обустройство помещения с учетом пожеланий всех категорий общественного сектора. В целях сплочения и командообразования ремонт проводился силами добровольцев и волонтеров из представителей некоммерческого сектора и молодежи. Созданные же условия способствовали приему на стажировку по обмену опытом коллег из некоммерческого сектора других регионов страны и Новосибирской области.</t>
   </si>
   <si>
     <t>https://vk.com/resurskol</t>
   </si>
   <si>
     <t>Вовлечение семейных команд в культурные инициативы и развитие территорий</t>
   </si>
   <si>
     <t>АНО «Центр (https://vk.com/i_dialog) интеллектуального диалога» развивает технологию (https://vk.com/wall-203371735_258), которая помогает семьям сблизиться, создавая творческие проекты и развивая территории. Через краеведческие игры, иммерсивные (https://vremya31.ru/articles/obshestvo/2024-06-26/tsentr-intellektualnogo-dialoga-organizoval-pervuyu-immersivnuyu-progulku-golosa-goroda-392856) прогулки, творческие конкурсы и встречи семьи становятся участниками культурной жизни своих городов, а НКО — получают работающий инструмент для вовлечения жителей в социальные инициативы.</t>
   </si>
   <si>
     <t>https://vk.com/wall-203371735_258</t>
+  </si>
+  <si>
+    <t>Стажировки для сотрудников СО НКО ПФО</t>
+  </si>
+  <si>
+    <t>Нижегородская Ассоциация неправительственных некоммерческих организаций «Служение» и сеть ресурсных центров СО НКО ПФО ежегодно проводят конкурс заявок на стажировки для сотрудников СО НКО Приволжского федерального округа. Цель конкурса: способствовать обмену опытом в реализации успешных практик СО НКО ПФО.</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/2025/konkurs-zayavok-na-stazhirovki-dlya-sotrudnikov-resursnyh-tsentrov-privolzhya/</t>
+  </si>
+  <si>
+    <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
+  </si>
+  <si>
+    <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/</t>
+  </si>
+  <si>
+    <t>sluzhenye@gmail.com</t>
+  </si>
+  <si>
+    <t>Ассамблея НКО ПФО</t>
+  </si>
+  <si>
+    <t>Цель Ассамблеи социально ориентированных НКО Приволжского федерального округа «НКО Приволжья. Новые возможности сотрудничества» – создание единого информационного пространства НКО округа для обмена опытом, практиками, обсуждения актуальной повестки и выработки совместных решений. Традиционно в программе Ассамблеи выступления экспертов, дискуссии, круглые столы, мастер-классы и тренинги. Организаторы Ассамблеи – Нижегородская Ассоциация неправительственных некоммерческих организаций «Служение» и сеть ресурсных центров СО НКО ПФО.</t>
+  </si>
+  <si>
+    <t>https://assembly.nko-pfo.ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -971,51 +1001,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1852,50 +1882,96 @@
       <c r="G39" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>201</v>
       </c>
       <c r="B40" t="s">
         <v>202</v>
       </c>
       <c r="C40" t="s">
         <v>203</v>
       </c>
       <c r="D40" t="s">
         <v>155</v>
       </c>
       <c r="E40" t="s">
         <v>156</v>
       </c>
       <c r="F40" t="s">
         <v>157</v>
       </c>
       <c r="G40" t="s">
         <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" t="s">
+        <v>204</v>
+      </c>
+      <c r="B41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D41" t="s">
+        <v>207</v>
+      </c>
+      <c r="E41" t="s">
+        <v>208</v>
+      </c>
+      <c r="F41" t="s">
+        <v>209</v>
+      </c>
+      <c r="G41" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B42" t="s">
+        <v>212</v>
+      </c>
+      <c r="C42" t="s">
+        <v>213</v>
+      </c>
+      <c r="D42" t="s">
+        <v>207</v>
+      </c>
+      <c r="E42" t="s">
+        <v>208</v>
+      </c>
+      <c r="F42" t="s">
+        <v>209</v>
+      </c>
+      <c r="G42" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>