--- v0 (2026-05-25)
+++ v1 (2026-07-28)
@@ -44,51 +44,51 @@
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Вовлечение семейных команд в культурные инициативы и развитие территорий</t>
   </si>
   <si>
     <t>АНО «Центр (https://vk.com/i_dialog) интеллектуального диалога» развивает технологию (https://vk.com/wall-203371735_258), которая помогает семьям сблизиться, создавая творческие проекты и развивая территории. Через краеведческие игры, иммерсивные (https://vremya31.ru/articles/obshestvo/2024-06-26/tsentr-intellektualnogo-dialoga-organizoval-pervuyu-immersivnuyu-progulku-golosa-goroda-392856) прогулки, творческие конкурсы и встречи семьи становятся участниками культурной жизни своих городов, а НКО — получают работающий инструмент для вовлечения жителей в социальные инициативы.</t>
   </si>
   <si>
     <t>https://vk.com/wall-203371735_258</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
   </si>
   <si>
     <t>Ресурсный центр - открытое пространство для НКО</t>
   </si>
   <si>
     <t>Проект "Ресурсный центр – открытое пространство для НКО" направлен на перезагрузку ресурсного центра и переход из базового в современный формат. Как показывает практика, применение прогрессивных технологий в работе позволит НКО, ТОС и инициативным группам решать вопросы в обновленном формате. Поэтому и решение проблем, воплощение идей в жизнь должно быть модернизированным и технологичным, а для этого необходимо интегрирование молодого поколения владеющего навыками ориентирования в современном пространстве и поколения, имеющего жизненный опыт. Проект позволил ресурсному центру стать актуальной площадкой взаимодействия , где в формате неформальной обстановки «мирового кафе» проходили дебаты и дискусы за чашкой чая, психологические перезагрузки (экшен-тренинги, квесты, мастер-классы) на разнообразные темы (профилактика профессионального выгорания, самопознание, обмен тренинг-пособиями), , стратегические сессии, а также встречи со специалистами в непринужденной обстановке. В период проведения занятий с применением новых технологий была использована интерактивная панель, как современный инструмент. Все это дало возможность инициативным гражданам и представителям НКО по-новому взглянуть на общественную работу. К тому же не секрет, что многие общественники в районах живут на периферии. И, ресурсный центр, как открытое пространство стало – местом притяжения коллег из многочисленных поселений, а также толчком для открытия подобных пространств на малых территориях, как центров привлечения односельчан к общественной жизни, где все проблемы и идеи будут решаться и обсуждаться сообща. Проект предусматривает продолжение выполнения базовых функций в виде методических и обучающих консультаций предоставляемых представителям НКО и ТОС. В перспективе проведение психологических тренингов по профессиональному выгоранию, стратегических сессий с привлечением молодежи. Для проведения тренингов и сессий будут приглашаться спикеры в определенных областях. В результате - проект способствовал росту профессионального потенциала НКО, развитию некоммерческого сектора района; привлечению граждан, которые стали активными участниками деятельности НКО. Для того, чтобы данные мероприятия проходили в непринужденной обстановке, были созданы условия – проведен косметический ремонт и обустройство помещения с учетом пожеланий всех категорий общественного сектора. В целях сплочения и командообразования ремонт проводился силами добровольцев и волонтеров из представителей некоммерческого сектора и молодежи. Созданные же условия способствовали приему на стажировку по обмену опытом коллег из некоммерческого сектора других регионов страны и Новосибирской области.</t>
   </si>
   <si>
     <t>https://vk.com/resurskol</t>
   </si>
   <si>
     <t>Местная общественная организация Колыванского района Новосибирской области "Ресурсный центр общественных инициатив"</t>
   </si>
   <si>
     <t>Новосибирская область, Колыванский район, р.п. Колывань, ул. М. Горького, 49</t>
   </si>