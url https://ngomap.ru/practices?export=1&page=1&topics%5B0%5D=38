--- v0 (2026-07-09)
+++ v1 (2026-10-10)
@@ -12,71 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Успешные практики" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
+  </si>
+  <si>
+    <t>ОтЛИЧНОЕ ДЕЛО</t>
+  </si>
+  <si>
+    <t>Межрегиональный конкурс проектных инициатив «ОтЛИЧНОЕ ДЕЛО» призван поддержать проектные идеи инициативных групп благополучателей, вовлеченных в деятельность некоммерческих организаций (НКО) и органов территориального общественного самоуправления (ТОС) в регионах Приволжского Федерального округа (ПФО). Основная цель Конкурса — активное включение благополучателей в деятельность некоммерческих организаций и органов ТОС для сокращения последствий неблагоприятной эпидемиологической и экономической ситуации в регионах ПФО.</t>
+  </si>
+  <si>
+    <t>https://nko-pfo.ru/project/otlichnoe-delo</t>
+  </si>
+  <si>
+    <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
+  </si>
+  <si>
+    <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/</t>
+  </si>
+  <si>
+    <t>sluzhenye@gmail.com</t>
+  </si>
+  <si>
+    <t>Конкурс "Призвание-НКО"</t>
+  </si>
+  <si>
+    <t>Окружной Конкурс достижений профессионалов социально ориентированных НКО Приволжского федерального округа «Призвание – НКО»&amp;nbsp; Цель Конкурса – содействие профессиональному развитию социально ориентированных НКО ПФО и стимулирование общественного участия в социально-экономическом развитии регионов округа. Участие в Конкурсе – это совершенствование профессиональных компетенций сотрудников СО НКО; общественное признание и привлечение внимания к деятельности СО НКО; продвижение и укрепление положительного образа профессионалов СО НКО в сообществах. В Конкурсе могут принимать участие&amp;nbsp;штатные и привлеченные сотрудники (в т.ч. добровольцы, работающие на долгосрочной основе)&amp;nbsp;социально ориентированных НКО, зарегистрированных в соответствии с законодательством РФ, осуществляющих свою деятельность на территории субъектов Приволжского федерального округа.</t>
+  </si>
+  <si>
+    <t>https://nko-pfo.ru/project/konkurs-prizvanie-nko</t>
+  </si>
+  <si>
+    <t>Стажировки для сотрудников СО НКО ПФО</t>
+  </si>
+  <si>
+    <t>Нижегородская Ассоциация неправительственных некоммерческих организаций «Служение» и сеть ресурсных центров СО НКО ПФО ежегодно проводят конкурс заявок на стажировки для сотрудников СО НКО Приволжского федерального округа. Цель конкурса: способствовать обмену опытом в реализации успешных практик СО НКО ПФО.</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/2025/konkurs-zayavok-na-stazhirovki-dlya-sotrudnikov-resursnyh-tsentrov-privolzhya/</t>
   </si>
   <si>
     <t>ДомА...</t>
   </si>
   <si>
     <t>Арт- усадьба в Вельске в дворянском доме 1910х гг . Мы сохраняем дом и оживляем его. ПРоводим встречи с интересными людьми, мастер- классы, выставки, экскурсии по музею часов, два года подряд провели в ДомеА... кинопередвижку международного Кинофестиваля "Печка". С ранеей весны до поздней осени работаем в доме. ПРовели два заезда резидентов дома. Волонтеров наследия и керамистов. К сожалению у нас нет отопления и дом на зиму застывает.</t>
   </si>
   <si>
     <t>Центр развития социальных проектов Вельского района "ТРоПА"</t>
   </si>
   <si>
     <t>165115 Архангельская обл., Вельский район, д. Горка Муравьевская, ул. Дорожная, д. 2-б.</t>
   </si>
   <si>
     <t>nick.kudrin2012@yandex.ru</t>
   </si>
   <si>
     <t>Видеокурс "НКО: первые шаги или как не споткнуться на старте"</t>
   </si>
   <si>
     <t>Видеокурс из семи коротких уроков, общая продолжительность - 40 минут. Коротко, доступно рассказывает руководителю НКО - новичку или человеку, который только задумывается о создании НКО о том, что и в каком порядке ему нужно сделать, чтобы его НКО "не споткнулась" на старте деятельности. Курс - не исчерпывающее обучение для руководителя НКО, а "ликбез", пройдя который, выстроятся приоритеты, появится план действий. Можно проверить себя- пройти итоговый тест и получить электронный Сертификат</t>
   </si>
   <si>
     <t>http://ekspertiyamala.ru/</t>
   </si>
@@ -746,573 +785,642 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
+      <c r="C2" t="s">
+        <v>9</v>
+      </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>10</v>
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
+        <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
         <v>12</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3" t="s">
         <v>13</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
+      <c r="G7" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
         <v>43</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>42</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>51</v>
       </c>
       <c r="E10" t="s">
         <v>52</v>
       </c>
       <c r="F10" t="s">
         <v>53</v>
       </c>
       <c r="G10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
         <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="E11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="G12" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
+      <c r="F13" t="s">
         <v>66</v>
       </c>
-      <c r="C13" t="s">
+      <c r="G13" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" t="s">
         <v>71</v>
       </c>
-      <c r="B14" t="s">
+      <c r="E14" t="s">
         <v>72</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
         <v>73</v>
       </c>
-      <c r="D14" t="s">
+      <c r="G14" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D15" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="E15" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="F15" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="G15" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="B16" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="C16" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="D16" t="s">
         <v>81</v>
       </c>
       <c r="E16" t="s">
         <v>82</v>
       </c>
       <c r="F16" t="s">
+        <v>80</v>
+      </c>
+      <c r="G16" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" t="s">
+        <v>85</v>
+      </c>
+      <c r="C17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" t="s">
         <v>88</v>
       </c>
-      <c r="B17" t="s">
+      <c r="F17" t="s">
         <v>89</v>
       </c>
-      <c r="C17" t="s">
+      <c r="G17" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" t="s">
+        <v>92</v>
+      </c>
+      <c r="C18" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" t="s">
+        <v>94</v>
+      </c>
+      <c r="E18" t="s">
         <v>95</v>
       </c>
-      <c r="B18" t="s">
+      <c r="F18" t="s">
         <v>96</v>
       </c>
-      <c r="C18" t="s">
+      <c r="G18" t="s">
         <v>97</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>98</v>
       </c>
       <c r="B19" t="s">
         <v>99</v>
       </c>
       <c r="C19" t="s">
         <v>100</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E19" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F19" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G19" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>101</v>
       </c>
       <c r="B20" t="s">
         <v>102</v>
       </c>
       <c r="C20" t="s">
         <v>103</v>
       </c>
       <c r="D20" t="s">
         <v>104</v>
       </c>
       <c r="E20" t="s">
         <v>105</v>
       </c>
       <c r="F20" t="s">
         <v>106</v>
       </c>
       <c r="G20" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>108</v>
       </c>
       <c r="B21" t="s">
         <v>109</v>
       </c>
       <c r="C21" t="s">
         <v>110</v>
       </c>
       <c r="D21" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="E21" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="F21" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="G21" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C22" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D22" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="E22" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="F22" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="G22" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23" t="s">
+        <v>115</v>
+      </c>
+      <c r="C23" t="s">
+        <v>116</v>
+      </c>
+      <c r="D23" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" t="s">
+        <v>119</v>
+      </c>
+      <c r="G23" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24" t="s">
         <v>122</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C24" t="s">
         <v>123</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D24" t="s">
         <v>124</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E24" t="s">
         <v>125</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F24" t="s">
         <v>126</v>
       </c>
-      <c r="F23" t="s">
+      <c r="G24" t="s">
         <v>127</v>
       </c>
-      <c r="G23" t="s">
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
         <v>128</v>
+      </c>
+      <c r="B25" t="s">
+        <v>129</v>
+      </c>
+      <c r="C25" t="s">
+        <v>130</v>
+      </c>
+      <c r="D25" t="s">
+        <v>131</v>
+      </c>
+      <c r="E25" t="s">
+        <v>132</v>
+      </c>
+      <c r="F25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G25" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B26" t="s">
+        <v>136</v>
+      </c>
+      <c r="C26" t="s">
+        <v>137</v>
+      </c>
+      <c r="D26" t="s">
+        <v>138</v>
+      </c>
+      <c r="E26" t="s">
+        <v>139</v>
+      </c>
+      <c r="F26" t="s">
+        <v>140</v>
+      </c>
+      <c r="G26" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>