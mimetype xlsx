--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -44,51 +44,51 @@
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Вовлечение семейных команд в культурные инициативы и развитие территорий</t>
   </si>
   <si>
     <t>АНО «Центр (https://vk.com/i_dialog) интеллектуального диалога» развивает технологию (https://vk.com/wall-203371735_258), которая помогает семьям сблизиться, создавая творческие проекты и развивая территории. Через краеведческие игры, иммерсивные (https://vremya31.ru/articles/obshestvo/2024-06-26/tsentr-intellektualnogo-dialoga-organizoval-pervuyu-immersivnuyu-progulku-golosa-goroda-392856) прогулки, творческие конкурсы и встречи семьи становятся участниками культурной жизни своих городов, а НКО — получают работающий инструмент для вовлечения жителей в социальные инициативы.</t>
   </si>
   <si>
     <t>https://vk.com/wall-203371735_258</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
   </si>
   <si>
     <t>Будущее в руках патриотов</t>
   </si>
   <si>
     <t>Основной идеей данного проекта стала пропаганда патриотического воспитания населения, проживающего на территории Колыванского района. Целевая группа - инициативные жители района разных возрастов, для которых был проведен семинар по социальному проектированию и конкурс социально значимых проектов, направленных на духовно-нравственное и патриотическое воспитание населения. В Колыванском районе осуществляют свою деятельность 8 СО НКО, имеющих статус юридического лица, более 10 инициативных групп (некоммерческие организация без регистрации юридического лица), 30 территориальных общественных самоуправлений и множество физических лиц, принимающих активное участие в общественной жизни района. Ресурсный центр общественных инициатив строит свою работу не только на привлечение граждан к решению проблем Колыванского района, но и координирует деятельности СО НКО, инициативных групп, ТОСов и физических лиц, направленных на улучшения качества жизни населения, выявление проблем и интересов граждан, оказывает помощь в осуществлении инициатив. Реализация проекта по проведению конкурса социально значимых проектов в сфере патриотического воспитания помогла инициативным группам от написания проекта до его реализации. Конкурс «Будущее в руках патриотов» позволила увеличить количество мероприятий патриотического характера, вовлечь в реализацию проектов большое количество населения, молодежь, учащихся школ и других учебных заведений. В результате повысился уровень знаний истории России и родного края, люди больше узнали о своих земляках-героях. В семинаре по социальному проектированию приняли участие более 20 представителей инициативных групп, проведен один конкурс на реализацию социально-значимого проекта, заключено 15 соглашений с победителями конкурса на реализацию проектов, что позволило значительно повысить информационные знания об истории и патриотах нашего родного края, в том числе погибших в период проведения спецоперации на территории Донецкой и Луганских областей, улучшило физическое состояние и знание военного дела у будущих защитников Родины. К тому же у населения повысилось чувство патриотизма и гордости на своих земляком, выполнявших и выполняющих воинский долг. С привлечением к реализации проектов старшего поколения усилилась активность преемственности поколений. В ходе реализации проекта было установлено две мемориальные доски, проведено около 20 военно-патриотических мероприятий, воздано два патриотических клуба, увеличено количество юнармейцев в районе.</t>
   </si>
   <si>
     <t>https://vk.com/resurskol</t>
   </si>
   <si>
     <t>Местная общественная организация Колыванского района Новосибирской области "Ресурсный центр общественных инициатив"</t>
   </si>
   <si>
     <t>Новосибирская область, Колыванский район, р.п. Колывань, ул. М. Горького, 49</t>
   </si>