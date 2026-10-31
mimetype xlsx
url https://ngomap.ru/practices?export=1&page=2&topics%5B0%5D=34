--- v0 (2026-06-20)
+++ v1 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Успешные практики" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Ресурсный центр - открытое пространство для НКО</t>
   </si>
   <si>
@@ -230,51 +230,51 @@
   <si>
     <t>Конкурс был организован Ресурсным центром «Инициатива» и проходил с 3 по 31 августа 2020 года. Он стал уже вторым по счету, где НКО могли продемонстрировать свои проекты широкой общественности. Первый такой конкурс состоялся год назад и получил много положительных откликов и пожеланий от жителей Калужской области - продолжить это доброе начинание. Более 30 тысяч человек, пользователей социальных сетей, ознакомились с деятельностью некоммерческих организаций Калужской области, активно реагируя «лайками» и комментариями на выложенные публикации в группах конкурса в социальных сетях ВКонтакте и Фейсбук. Пять наиболее результативных организаций суммарно собрали 7 тысяч «лайков» и комментариев</t>
   </si>
   <si>
     <t>https://xn--h1ahgajha2if.xn--p1ai/site/%D0%B8%D0%BD%D0%B8%D1%86%D0%B8%D0%B0%D1%82%D0%B8%D0%B2%D0%B0/</t>
   </si>
   <si>
     <t>#Доброзавтрак НКО</t>
   </si>
   <si>
     <t>Для обеспечения содействия деятельности некоммерческим организациям, Ресурсный центр «ИНИЦИАТИВА», с 2019 года на регулярной основе проводит встречи представителей СО НКО, в формате #Доброзавтрак. Этот формат встреч был воспринят с большим энтузиазмом и воодушевлением не только представителями НКО, но и многими заинтересованными в развитии третьего сектора, жителями региона. Так, в наших встречах принимали участие депутаты Законодательного собрания, представители министерств и ведомств региона, члены Общественной палаты Калужской области, СМИ и бизнес-сообщество. В конце 2020 года ВГТРК Калуга сняла специальный репортаж, посвящённый этим встречам. Рейтинг, вышедшего в декабре 2020 пилотного выпуска телепередачи «Образ жизни» на канале Россия1 и Россия24, полностью подтвердил потребность населения, СМИ и НКО в таком формате информационного и межсекторального взаимодействия. Более того, наш формат встреч был скопирован и растиражирован и в другие регионы РФ.</t>
   </si>
   <si>
     <t>https://xn----8sbahmtaab8bc7azah3ci.xn--p1ai/news/2021/06/28/news_96.html</t>
   </si>
   <si>
     <t>Карта ресурсов НКО Самарской области</t>
   </si>
   <si>
     <t>Рады представить вам Карту ресурсов НКО Самарской области. Мы объединили ресурсы для некоммерческого сектора в одной Карте, чтобы вы всегда имели к ним доступ. Тут вы найдете площадки для проведения мероприятий, организации, дающие технику в прокат, услуги и консультации для представителей НКО, семинары, грантовые конкурсы и всю ресурсную поддержку, которая оказывается в каждом муниципальном образовании региона. Подпишитесь на группу Карты ресурсов, чтобы быть в курсе поддержки для НКО по ссылке: vk.com/nkomap Карта ресурсов НКО Самарской области создана Ресурсным клубом в рамках проекта «Ресурсы.Есть» с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов #КартаРесурсовНКО #РесурсыЕсть #РесурсныйКлуб #ФондПрезидентскихГрантов</t>
   </si>
   <si>
     <t>https://vk.com/nkomap</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
   </si>
   <si>
     <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
   </si>
   <si>
     <t>http://resursclub.info</t>
   </si>
   <si>
     <t>maistr@yandex.ru</t>
   </si>
   <si>
     <t>Городской благотворительный фестиваль "Добрый Питер"</t>
   </si>
   <si>
     <t>Городской благотворительный фестиваль «Добрый Питер» проводится в Санкт-Петербурге с 2006 года и является крупнейшим благотворительным фестивалем города. Событие призвано привлечь внимание горожан к результатам работы некоммерческих организаций, сделать благотворительность в Петербурге легкой, привычной и модной. В течение нескольких недель НКО города рассказывают о себе горожанам, устраивают красочные акции и с помощью пожертвований Петербуржцев совершают чудеса для своих подопечных.</t>
   </si>
   <si>
     <t>https://dobrypiter.ru/</t>
   </si>
   <si>
     <t>Благотворительный фонд "Добрый город Петербург"</t>
   </si>
   <si>
     <t>191040, г. Санкт-Петербург, Лиговский пр., д.87, офис 300</t>
   </si>
@@ -396,68 +396,50 @@
     <t>623286, Свердловская область, город Ревда, ул. Максима Горького, д. 40</t>
   </si>
   <si>
     <t>odn_revda@mail.ru</t>
   </si>
   <si>
     <t>Радуга Зауралья</t>
   </si>
   <si>
     <t>Проводится с 2015 года. Миссия Фестиваля – пропаганда здорового образа жизни, раскрытие способностей и талантов человека, создание в Зауралье благоприятной среды для взаимоуважения людей разных культур, вероисповеданий и национальностей. «Радуга Зауралья» — это объединение людей в атмосфере открытости, творчества.</t>
   </si>
   <si>
     <t>http://sibcentr45.ru/project/festival-raduga-zauralya-2/</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Сибирский центр социального развития общества"</t>
   </si>
   <si>
     <t>640037 Курганская область г. Курган ул. Амурская, 28</t>
   </si>
   <si>
     <t>http://info.sibcentr45.ru/</t>
   </si>
   <si>
     <t>os.kurgan@mail.ru</t>
-  </si>
-[...16 lines deleted...]
-    <t>crno@crno.ru</t>
   </si>
   <si>
     <t>"Серебряные крылья"</t>
   </si>
   <si>
     <t>Проект направлен на развитие деятельности Университета для пожилых людей, функционирующего на базе организации. В рамках проекта были открыты новые направления - творческие студии для пожилых людей (рисование, литературное, фотоискусство, театральное искусство). В проекте приняло участие более 100 пожилых людей. Проект реализован при поддержке Международной грантовой программы "Православная инициатива".</t>
   </si>
   <si>
     <t>https://pravkonkurs.ru/project/view?id=1702213</t>
   </si>
   <si>
     <t>Кировская областная общественная просветительско-обучающая организация "Знание"</t>
   </si>
   <si>
     <t>Кировская область, г. Киров, ул. Свободы, 47</t>
   </si>
   <si>
     <t>http://www.znanie43.ru</t>
   </si>
   <si>
     <t>znanie@e-kirov.ru</t>
   </si>
   <si>
     <t>Семейный фестиваль "Папа,мама, я - дружная семья!"</t>
   </si>
@@ -791,51 +773,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G29"/>
+  <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1369,108 +1351,85 @@
       </c>
       <c r="C26" t="s">
         <v>123</v>
       </c>
       <c r="D26" t="s">
         <v>124</v>
       </c>
       <c r="E26" t="s">
         <v>125</v>
       </c>
       <c r="F26" t="s">
         <v>126</v>
       </c>
       <c r="G26" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>128</v>
       </c>
       <c r="B27" t="s">
         <v>129</v>
       </c>
       <c r="C27" t="s">
-        <v>85</v>
+        <v>130</v>
       </c>
       <c r="D27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D28" t="s">
-        <v>137</v>
+        <v>106</v>
       </c>
       <c r="E28" t="s">
-        <v>138</v>
+        <v>107</v>
       </c>
       <c r="F28" t="s">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="G28" t="s">
-        <v>140</v>
-[...21 lines deleted...]
-      <c r="G29" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>