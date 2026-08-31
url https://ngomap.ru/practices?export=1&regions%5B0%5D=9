--- v0 (2026-05-28)
+++ v1 (2026-08-31)
@@ -44,51 +44,51 @@
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Вовлечение семейных команд в культурные инициативы и развитие территорий</t>
   </si>
   <si>
     <t>АНО «Центр (https://vk.com/i_dialog) интеллектуального диалога» развивает технологию (https://vk.com/wall-203371735_258), которая помогает семьям сблизиться, создавая творческие проекты и развивая территории. Через краеведческие игры, иммерсивные (https://vremya31.ru/articles/obshestvo/2024-06-26/tsentr-intellektualnogo-dialoga-organizoval-pervuyu-immersivnuyu-progulku-golosa-goroda-392856) прогулки, творческие конкурсы и встречи семьи становятся участниками культурной жизни своих городов, а НКО — получают работающий инструмент для вовлечения жителей в социальные инициативы.</t>
   </si>
   <si>
     <t>https://vk.com/wall-203371735_258</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
   </si>
   <si>
     <t>КЛУБ НКО</t>
   </si>
   <si>
     <t>⚡21 июня 2023 состоялся межрегиональный КЛУБ НКО на тему «Развитие партнерского взаимодействия НКО и местных сообществ» . Встреча КЛУБА НКO прошла в гибридном формате в г. Орел. Каждая встреча Клуба НКО - бесценный опыт. Подобные встречи отличная возможность не только подчеркнуть идеи из опыта коллег, но и посмотреть на свою работу с другого ракурса. Было очень полезно и информативно. Работа Клуба НКО осуществляется в рамках программы НКО-СОКРАТ , реализуемой Агентством социальной информации.</t>
   </si>
   <si>
     <t>https://vk.com/mirnko?w=wall-202217054_2457%2Fall</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Муниципальный институт развития некоммерческих организаций" АНО "МИР НКО"</t>
   </si>
   <si>
     <t>Белгородская область, город Старый Оскол, м-н Макаренко, д.16</t>
   </si>