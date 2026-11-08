--- v0 (2026-06-20)
+++ v1 (2026-11-08)
@@ -83,51 +83,51 @@
   <si>
     <t>https://vk.com/initiativerc?w=wall-127477322_425</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация «Ресурсный Центр Поддержки Социально ориентированных некоммерческих организаций «ИНИЦИАТИВА»</t>
   </si>
   <si>
     <t>248001, Российская Федерация, г. Калуга, ул. Ленина, 74 офис 23</t>
   </si>
   <si>
     <t>https://xn----8sbahmtaab8bc7azah3ci.xn--p1ai/</t>
   </si>
   <si>
     <t>initiative.rc@mail.ru</t>
   </si>
   <si>
     <t>Карта ресурсов НКО Самарской области</t>
   </si>
   <si>
     <t>Рады представить вам Карту ресурсов НКО Самарской области. Мы объединили ресурсы для некоммерческого сектора в одной Карте, чтобы вы всегда имели к ним доступ. Тут вы найдете площадки для проведения мероприятий, организации, дающие технику в прокат, услуги и консультации для представителей НКО, семинары, грантовые конкурсы и всю ресурсную поддержку, которая оказывается в каждом муниципальном образовании региона. Подпишитесь на группу Карты ресурсов, чтобы быть в курсе поддержки для НКО по ссылке: vk.com/nkomap Карта ресурсов НКО Самарской области создана Ресурсным клубом в рамках проекта «Ресурсы.Есть» с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов #КартаРесурсовНКО #РесурсыЕсть #РесурсныйКлуб #ФондПрезидентскихГрантов</t>
   </si>
   <si>
     <t>https://vk.com/nkomap</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
   </si>
   <si>
     <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
   </si>
   <si>
     <t>http://resursclub.info</t>
   </si>
   <si>
     <t>maistr@yandex.ru</t>
   </si>
   <si>
     <t>Облачная бухгалтерия "Третий сектор"</t>
   </si>
   <si>
     <t>Интернет-сервис «Облачная бухгалтерия» - бесплатная онлайн-бухгалтерия для «малообеспеченных» НКО, т.е. для тех, кто работает, но не ведет финансовую деятельность: подготовка отчетности во все контролирующие органы, консультирование во вопросам бухгалтерского учета, целевого финансирования, налогообложения и т.п. Сервис предоставляет услуги НКО, которые используют упрощенную систему налогообложения. Поддержка работы сервиса осуществляется в Самаре, но бесплатными услугами сервиса пользуются более 350 НКО из 65 регионов Российской Федерации. В настоящее время сервис полностью переведен на самоокупаемость за счет платного бухгалтерского обслуживания.</t>
   </si>
   <si>
     <t>http://3sec.ru/</t>
   </si>
   <si>
     <t>Онлайн-справочник СО НКО Хабаровского края</t>
   </si>
   <si>
     <t>Все чаще при общении с журналистами, мы получаем запрос на создание единого онлайн-справочника СО НКО Хабаровского края с информацией о действующих организациях и удобными фильтрами поиска.⠀ Сейчас в справочнике 63 организации из разных районов Хабаровского края. О них можно узнать все: направление работы, местоположение, номер телефона руководителя. Достаточно ввести в строке поиска нужный запрос. Например, вводя слово «сиротство», система покажет вам все организации, занимающиеся этим направлением. Онлайн-справочник постоянно обновляется и дополняется. ⠀</t>
   </si>