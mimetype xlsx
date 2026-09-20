--- v1 (2026-03-24)
+++ v2 (2026-09-20)
@@ -1,295 +1,1640 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Проекты" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="513">
   <si>
     <t>Название</t>
   </si>
   <si>
-    <t>Даты</t>
-[...1 lines deleted...]
-  <si>
     <t>Описание</t>
   </si>
   <si>
+    <t>Дата начала</t>
+  </si>
+  <si>
+    <t>Дата окончания</t>
+  </si>
+  <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Скрепы сообществ Карелии</t>
   </si>
   <si>
-    <t>Август 2025 — Март 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Проект "Скрепы сообществ Карелии" - это комплексный проект по развитию и поддержке общественных инициатив в Республике Карелия. Местных инициатив в малых территориях становится всё больше. Они поддерживаются как со стороны государства, так и со стороны общественности. Но единого видения на региональном и муниципальных уровнях о стратегическом развитии данной сферы нет. Для выстраивания долгосрочной и эффективной для региона деятельности по развитию сообществ и территорий необходимо не просто объединить усилия, но прийти к договорённостям и единой системе сопровождения и поддержки гражданских инициатив. Также необходимо не просто давать финансовые инструменты решения социальных задач, но создавать условия для повышения уровня компетенций общественных активистов, тем самым осуществляя вклад в качество проектов в будущем. Поэтому проект будет реализован в трёх направлениях деятельности: 1. Выработка и согласование стратегии развития и поддержки общественных инициатив. Данный блок включает в себя проведение стратегической сессии с представителями органов региональной власти, инфраструктурных НКО и опытным модератором для создания стратегии развития и поддержки инициатив с учётом анализа сильных и слабых сторон всех ресурсных организаций региона. 2. Реализация блока обучающих и консультационных мероприятий для общественных активистов и организаций. Состоятся 2 Форума местных инициатив Карелии, которые объединят самых активных участников из районов Карелии на юге и севере региона. Данные мероприятия в значительной мере будут способствовать установлению горизонтальных связей между общественными активистами районов Карелии, а также повышению уровня компетенций активистов в области социального проектирования. 3. Акселерация и практическая поддержка проектов. В рамках проекта будет работать акселератор общественных инициатив, с помощью которого 10 проектных идей из районов Карелии получат возможность экспертного сопровождения, в результате которого будут подготовлены к участию в конкурсных процедурах для привлечения ресурсов. Конкурс мини-грантов и проведение Кругов Благотворителей позволит получить финансовую поддержку на реализацию 4 лучших инициатив.</t>
   </si>
   <si>
+    <t>01.08.2025</t>
+  </si>
+  <si>
+    <t>31.03.2026</t>
+  </si>
+  <si>
     <t>Фонд содействия развитию гражданских инициатив "Мельница"</t>
   </si>
   <si>
     <t>Республика Карелия пгт Пряжа ул. Петрозаводская, 16</t>
   </si>
   <si>
     <t>http://fond-melnica.ru</t>
   </si>
   <si>
     <t>fondmelnik@mail.ru</t>
   </si>
   <si>
     <t>Территориальный альянс</t>
   </si>
   <si>
-    <t>Январь 2023 — Март 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Территориальный Альянс – это комплексный проект по развитию и поддержке местных инициатив в Республике Карелия. Проект включает в себя несколько блоков: 1. Исследование сферы гражданских инициатив. Проведение опроса общественного мнения и обобщение материалов статистики последних лет о формах реализации местных инициатив, включая меры государственной поддержки по каждому району Республики Карелия. 2. Выработка совместной стратегии деятельности по поддержке и сопровождению местных инициатив региона. 3. Серия обучающих и консультационных мероприятий для общественных активистов и организаций. 4. Акселерация и практическая поддержка проектов активистов из районов Карелии. Подробнее здесь - https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=60e1db3a-a158-4d04-8b50-87c6b2b3aaf3</t>
   </si>
   <si>
+    <t>01.01.2023</t>
+  </si>
+  <si>
+    <t>31.03.2025</t>
+  </si>
+  <si>
     <t>Радиус доверия. Расширяем границы</t>
   </si>
   <si>
-    <t>Июль 2022 — Октябрь 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Проект «Радиус Доверия. Расширяем границы» - это комплексный проект по развитию культуры и инфраструктуры акселерации гражданских инициатив в сельской местности. Проект делился на два больших блока: Комплекс мероприятий с сообществом Пряжинского района с целью активизации населения и сопровождения общественных инициатив: обновление Социального паспорта Пряжинского района, проведение серии сельских сходов и реализация ряда форм акселерации общественных инициатив (серия Кругов Благотворителей, Школа общественного активиста, стажировка в Новосибирскую область, стратегический интенсив «Лаучат», консультирование, серия семинаров и проектных ужинов). Комплекс мероприятий с НКО, представителями бизнес-сообщества Карелии и органов государственной и муниципальной власти: серия переговорных площадок на региональном уровне для выработки совместных форм поддержки гражданских инициатив, серия стажировок для организаций из Карелии и регионов РФ, стратегический интенсив «Лаучат». Проект вошёл в ТОП-100 Фонда Президентских грантов. Подробнее здесь: https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=591193f6-cbc4-4723-ae4d-49787efa765b</t>
   </si>
   <si>
+    <t>01.07.2022</t>
+  </si>
+  <si>
+    <t>31.10.2023</t>
+  </si>
+  <si>
+    <t>Партнёрство РЦ для НКО Приволжья</t>
+  </si>
+  <si>
+    <t>Проект реализовывается Ассоциацией НКО «Служение» и Приволжской сетью ресурсных центров СО НКО с использованием гранта Президента Российской Федерации на развитие гражданского общества,​ предоставленного Фондом президентских грантов в 2024 году.</t>
+  </si>
+  <si>
+    <t>01.07.2024</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/partnyorstvo-rts-dlya-nko-privolzhya/</t>
+  </si>
+  <si>
+    <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
+  </si>
+  <si>
+    <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/</t>
+  </si>
+  <si>
+    <t>sluzhenye@gmail.com</t>
+  </si>
+  <si>
+    <t>Расширяем Круг Благотворителей</t>
+  </si>
+  <si>
+    <t>Проект реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» использованием гранта в форме субсидии, предоставленной министерством внутренней региональной и муниципальной политики Нижегородской области.</t>
+  </si>
+  <si>
+    <t>01.08.2024</t>
+  </si>
+  <si>
+    <t>30.04.2025</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/rasshiryaem-krug-blagotvoriteley/</t>
+  </si>
+  <si>
     <t>НКО-Вместе: ресурс устойчивого развития</t>
   </si>
   <si>
-    <t>Август 2023 — Ноябрь 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Проект направлен на повышение компетенций сотрудников некоммерческих организаций Губкинского городского округа Автономной некоммерческой организацией содействия развитию социальных и образовательных программ «Центр интеллектуального диалога», выполняющей функции ресурсного центра и являющейся Добро.Центром (получена социальная франшиза Ассоциации волонтерских центров/Добро.рф). Проект является логическим продолжением «Академия сотрудничества НКО: от идеи к устойчивому развитию», получившего поддержку в году и реализуемого с использованием средств субсидии из бюджета Белгородской области. Для повышения профессиональных компетенций сотрудников НКО организовано оказание регулярной консультационной, методической, информационной, организационной поддержки по различным аспектам деятельности, проведение тематических семинаров, экспертных встреч с представителями профильных министерств и ведомств по актуальным вопросам; индивидуальные и групповые обучающие практикумы. Часть практикумов проведена в онлайн-формате, что позволило обменяться опытом с организациями из других муниципалитетов и округов Белгородской области, регионов.</t>
   </si>
   <si>
+    <t>01.08.2023</t>
+  </si>
+  <si>
+    <t>30.11.2024</t>
+  </si>
+  <si>
     <t>https://idialogi.nko31.ru/projects/510/nko-vmeste-resurs-ustoychivogo-razvitiya/</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
   </si>
   <si>
-    <t>https://idialogi.nko31.ru/projects/574/gorod-lyudi-cennosti-versiya-2024/</t>
-[...7 lines deleted...]
-  <si>
     <t>Создание среды и поддержка взаимодействия людей - их идей</t>
   </si>
   <si>
-    <t>Декабрь 2024 — Ноябрь 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Проект «Создание среды и поддержка взаимодействия людей - их идей» направлен на развитие существующего на территории Волоконовского района Ресурсного центра поддержки НКО. Данный проект охватывает несколько целевых групп, которые смогут получить поддержку. Основными задачами проекта является повышение компетенций сотрудников третьего сектора, содействие в соблюдении законодательных требований в ведении бухгалтерского и налогового учета. В проекте предусмотрена подготовка и проведение, ряда информационных и образовательных конференций для представителей общественных организаций посвященных вопросам подготовки ежегодной отчетности, внесения необходимых изменений в уставные и иные документы, организации документооборота, ведения бухгалтерской и налоговой отчетности, использования современных информационных технологий. В проекте также запланирована организация на постоянной основе методической и консультационной поддержки некоммерческих организаций района и граждан активно участвующих в движении ТОС. Решение данных задач позволит содействовать устойчивому развитию гражданского общества Волоконовского района: повышению качества проектной работы некоммерческого сектора, выстраивание эффективных партнерских связей, вовлечение активных граждан в решение социальных проблем сообществ и стимулирование создание новых и укрепление работающих НКО.</t>
   </si>
   <si>
+    <t>01.12.2024</t>
+  </si>
+  <si>
+    <t>30.11.2025</t>
+  </si>
+  <si>
     <t>Автономная некоммерческая организация социально-экономического развития территорий «Траектория Успеха»</t>
   </si>
   <si>
     <t>309650, Белгородская область, Волоконовский район, п. Волоконовка, ул. Комсомольская, д.25</t>
   </si>
   <si>
     <t>https://traektoriya.nko31.ru/</t>
   </si>
   <si>
     <t>traectoria.uspeha@yandex.ru</t>
   </si>
   <si>
     <t>ПроУспех. Изучаем. Применяем.Развиваем.</t>
   </si>
   <si>
-    <t>Сентябрь 2022 — Август 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Проект направлен на повышению компетенций сотрудников и руководителей НКО региона. Было обеспечено оказание консультационной, методической, а также практической помощи по различным аспектам деятельности, организованы и проведены стажировки на базе устойчивых НКО Красноярского края. Для участников была запланирована поддержка в апробировании технологий после стажировок. Для повышения компетенций участников проекта мы организовали две стажировочные площадки, а именно: одну в ЗАТО Железногорск, а вторую на юге Красноярского края. Выбор территорий обусловлен тем, что там осуществляют свою деятельность устойчивые, успешно действующие некоммерческие организации, готовые принять участников проекта для обмена опытом, а также основные партнеры проекта КРОО «Ассоциация развития гражданского общества» (г. Железногорск) и РОМОПРСЗИКК "Перспектива" (с. Краснотуранск), которые выступят координаторами стажировок в территориях. В каждой территории была запланирована программа стажировки, содержание которой предварительно сформировано и т скорректировано по итогам мониторинга запросов участников проекта. Стажировка включала в себя: общие мероприятия (установочная встреча со стажерами для презентации программы стажировки, команды организаторов, мероприятий,знакомство/командообразование/нетворкинг участников стажировки),практические занятия (посещение ведущих некоммерческих организаций, социальных партнеров организации и знакомство с их деятельностью и примером успешных практик и технологий, в рамках которых участники смогут поучаствовать в представляемой практике или деятельности организации и т.д.) и подведение итогов стажировки (обмен лучшими практиками и технологиями между участниками стажировки и организаторами в рамках мероприятия, предусмотренного организаторами стажировки (круглый стол, ярмарка, «Печа-куча», и др.) После прохождения стажировок представители НКО, в течение 2 месяцев под руководством менторов-наставников представители НКО попробовали применить в своей работе одну из практик, технологий,с которыми они познакомились и составили отчет о полученных результатах. Итогом проекта стала двухдневная конференция "Равный равному.Изучаем. Применяем.Развиваем", где участники проекта, прошедшие стажировку поделились друг с другом какие изменения у них произошли в результате проекта. Также в ходе конференции были выявлены наиболее универсальные и тиражируемые практики и технологии в условиях работы НКО малых городов и сел Красноярского края.</t>
   </si>
   <si>
+    <t>01.09.2022</t>
+  </si>
+  <si>
+    <t>31.08.2023</t>
+  </si>
+  <si>
     <t>Автономная некоммерческая организация Центр по содействию и развитию общественных инициатив «Шаги к успеху»</t>
   </si>
   <si>
     <t>Красноярский край, г.Боготол, пер.1-й Садовый,24</t>
   </si>
   <si>
     <t>anorsi@yandex.ru</t>
   </si>
   <si>
     <t>НКО Приволжья. Снова вместе</t>
   </si>
   <si>
-    <t>Январь — Декабрь 2012</t>
-[...1 lines deleted...]
-  <si>
     <t>Проект стал одним из победителей конкурсного отбора проектов социально ориентированных НКО, организованного Министерством экономического развития РФ в 2011 г. Проект получил поддержку Аппарата Полномочного представителя Президента РФ в Приволжском федеральном округе.</t>
   </si>
   <si>
+    <t>01.01.2012</t>
+  </si>
+  <si>
+    <t>30.12.2012</t>
+  </si>
+  <si>
     <t>https://sluzhenye-nn.ru/proekty/nko-privolzhya-snova-vmeste/</t>
   </si>
   <si>
-    <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
-[...10 lines deleted...]
-  <si>
     <t>Программа «СО НКО Приволжья»</t>
   </si>
   <si>
-    <t>Январь 2013 — Декабрь 2015</t>
-[...2 lines deleted...]
-    <t>Программа предусматривает организацию практического обучения сотрудников действующих и формирующихся ресурсных организаций, направленного на повышение их профессиональных компетенций. Главным результатом реализации программы станет появление в каждом регионе ПФО ресурсной площадки, где СО НКО смогут получать комплексную информационно-методическую и организационную помощь, в рамках которой будет происходить регулярный информационный обмен между СО НКО как внутри региона, так и в межрегиональном пространстве, будет обеспечиваться представительство СО НКО каждого из регионов в общем информационном поле, будет обеспечен доступ к лучшим практикам и эффективным технологиям, обеспечивающим стабильное развитие как отдельных СО НКО, так и всего некоммерческого сообщества в целом.</t>
+    <t>Программа предусматривает организацию практического обучения сотрудников действующих и формирующихся ресурсных организаций, направленного на повышение их профессиональных компетенций. Главным результатом реализации программы  станет появление в каждом регионе ПФО ресурсной площадки, где СО НКО смогут получать комплексную информационно-методическую и организационную помощь,  в рамках которой будет происходить регулярный информационный обмен между СО НКО как внутри региона, так и в межрегиональном пространстве, будет обеспечиваться представительство СО НКО каждого из регионов в общем информационном поле, будет обеспечен доступ к лучшим практикам и эффективным технологиям, обеспечивающим стабильное развитие как отдельных СО НКО, так и всего некоммерческого сообщества в целом.</t>
+  </si>
+  <si>
+    <t>01.01.2013</t>
+  </si>
+  <si>
+    <t>31.12.2015</t>
   </si>
   <si>
     <t>https://sluzhenye-nn.ru/proekty/programma-so-nko-privolzhya/</t>
   </si>
   <si>
     <t>Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья</t>
   </si>
   <si>
-    <t>Февраль 2017 — Декабрь 2018</t>
-[...1 lines deleted...]
-  <si>
     <t>Проект был успешно реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» и сетью ресурсных центров СО НКО ПФО с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов в 2017 году.</t>
   </si>
   <si>
+    <t>01.02.2017</t>
+  </si>
+  <si>
+    <t>31.12.2018</t>
+  </si>
+  <si>
     <t>https://sluzhenye-nn.ru/proekty/resursnyy-kaleydoskop-partnerstvo-dlya-razvitiya-so-nko-privolzhya/</t>
+  </si>
+  <si>
+    <t>Шире круг. Ресурсный калейдоскоп в глубинке приволжья</t>
+  </si>
+  <si>
+    <t>Сегодня эффективность деятельности СОНКО напрямую зависит от их готовности соответствовать требованиям времени – активно внедрять в практику проектный подход, структурировать деятельность в соответствии со стандартами социальных услуг, использовать креативные стратегии в привлечении людей и ресурсов. Начинающие организации испытывают затруднения в обеспечении деятельности и выстраивании отношений с заинтересованными сторонами, опытные организации сталкиваются с проблемой «перезагрузки» формы и содержания взаимодействия с донорами и партнерами, многие оказываются в кризисной ситуации, связанной с «выгоранием» сотрудников и руководителей, выбраться из которых своими силами удается не всем. Региональные ресурсные организации, какими бы уникальными знаниями и технологиями они ни обладали, работая автономно, не могут оперативно и в полном объеме предоставить своим клиентам весь спектр этих услуг. В то же время консолидированные усилия способны решить эту задачу в комплексе. Объединение экспертных, информационных, методических, организационных и коммуникативных возможностей членов сети ресурсных организаций ПФО позволило расширить список и повысить качество услуг, оказываемых ресурсными организациями для СОНКО в регионах.</t>
+  </si>
+  <si>
+    <t>01.02.2018</t>
+  </si>
+  <si>
+    <t>31.12.2019</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/shire-krug-resursnyy-kaleydoskop-v-glubinke-privolzhya/</t>
+  </si>
+  <si>
+    <t>Ресурсный калейдоскоп. Перезагрузка</t>
+  </si>
+  <si>
+    <t>Проект был успешно реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» и сетью ресурсных центров СО НКО ПФО с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов в 2019 году.</t>
+  </si>
+  <si>
+    <t>01.02.2019</t>
+  </si>
+  <si>
+    <t>31.12.2020</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/resursnyy-kaleydoskop-perezagruzka/</t>
+  </si>
+  <si>
+    <t>Антикризисная ресурсная поддержка сети РЦ СО НКО Приволжья</t>
+  </si>
+  <si>
+    <t>Проект был успешно реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» и сетью ресурсных центров СО НКО ПФО с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов в 2020 году.</t>
+  </si>
+  <si>
+    <t>01.02.2021</t>
+  </si>
+  <si>
+    <t>31.07.2022</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/antikrizisnaya-resursnaya-podderzhka-seti-rts-so-nko-privolzhya/</t>
+  </si>
+  <si>
+    <t>Стратегия ресурсной поддержки НКО Приволжья</t>
+  </si>
+  <si>
+    <t>Идея проекта была основана на многолетних наблюдениях за работой ресурсных центров. Они за последние несколько лет стали не только опорой некоммерческим организациям, но и тем связующим звеном, которое позволило объединить региональные НКО и увеличить их эффективность и устойчивость. К сожалению, и у самих ресурсных центров обнаружились свои проблемы. К примеру, низкий уровень взаимодействия различных РЦ внутри регионов, отсутствие опыта стратегического планирования – в РЦ эти процессы шли с определенными трудностями, и многое другое.</t>
+  </si>
+  <si>
+    <t>01.02.2023</t>
+  </si>
+  <si>
+    <t>31.07.2024</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/strategiya-resursnoy-podderzhki-nko-privolzhya/</t>
+  </si>
+  <si>
+    <t>Инкубатор для НКО Ямала. Развитие</t>
+  </si>
+  <si>
+    <t>Проект направлен на решение проблем руководителей СОНКО ЯНАО, имеющих потребность повышения профессиональных компетенций в сфере устойчивого развития организации. Данные ежегодных исследований состояния некоммерческого сектора региона, опыт реализации трех проектов «Инкубатор для НКО Ямала» свидетельствуют о необходимости повышения уровня компетенций в сфере устойчивости: частный фандрайзинг, взаимодействие с бизнесом, продвижение в социальных сетях, оказание социальных услуг, деятельность, приносящая доход и др. Потребность подтверждается запросом самих руководителей НКО Ямала. В рамках проекта “Инкубатор для НКО Ямала. Развитие” мы учреждаем вместе с лидерами сектора премию признания для НКО Ямала, развиваем региональный конкурс публичных отчетов, включив в него и конкурс сайтов НКО региона. Участие в этих событиях – не только мотивация к обучению и развитию, но и приобретение практических компетенций в сфере оценки. Планируем провести серию коротких онлайн курсов от экспертов – практиков из регионов РФ. В рамках «стажировочных площадок» на базе успешных устойчиво работающих НКО пройдут и очные образовательные модули по темам «Частный фандрайзинг в НКО», «Грантрайтинг», «Платные услуги в НКО». Участники «стажировочных площадок» с нашей помощью апробируют практики в своих НКО или территориях, результаты будут представлены на итоговой конференции проекта. Хорошей мотивацией для приобретения компетенций станет включение руководителей и сотрудников НКО в деятельность регионального сообщества экспертов сферы НКО, мы внедрим практику взаимообучения, менторства и самообразования с использованием уже созданных образовательных ресурсов, сайт «Эксперты Ямала» пополнится новыми профилями. Руководители СОНКО ЯНАО в итоге повысят компетенции, необходимые для устойчивой работы НКО: основы частного фандрайзинга, грантрайтинга и экспертизы грантовых заявок, основы взаимодействия с бизнесом, продвижения НКО в социальных сетях, внутренней оценке эффективности работы своей НКО. На практике участники «упакуют» услугу, разработают грантовую заявку, разработают и реализуют фандрайзинговую кампанию, получат практическое руководство по внедрению социальных услуг в своей НКО. Уникальность проекта состоит в дифференцированном подходе к каждому участнику — руководителю НКО, в обязательном сопровождении региональными экспертами внедрения успешных практик коллег, новшеств и полученных знаний. Проект поможет руководителям НКО ЯНАО максимально прирастить свои компетенции, замотивирует к их активному приобретению и практическому применению, укрепит не только устойчивость конкретных НКО, но и регионального сектора в целом. Задачи масштабны, но консолидация НКО, экспертного сообщества, позволит осуществить запланированное и продвинуться некоммерческим организациям на пути профессионализации, а значит, продолжить решать социальные проблемы людей в регионе. Заявка для участников: https://forms.gle/RGH3HkZDqYf8hyDU6 Контакты: Тереш Инна Николаевна, +79044762203</t>
+  </si>
+  <si>
+    <t>01.02.2024</t>
+  </si>
+  <si>
+    <t>31.01.2025</t>
+  </si>
+  <si>
+    <t>Региональная общественная организация "Центр поддержки и развития некоммерческих организаций Ямала"</t>
+  </si>
+  <si>
+    <t>629400, ЯНАО, г. Лабытнанги, ул. Обская д.6 «А», кв.44</t>
+  </si>
+  <si>
+    <t>http://xn--80aa2afdei0l.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>PRIEMNAYA@NKOYAMALA.RU</t>
+  </si>
+  <si>
+    <t>Комплексное социально-правовое сопровождение семей с детьми-инвалидами</t>
+  </si>
+  <si>
+    <t>Курс повышения компетенций сотрудников НКО, социальных организаций по комплексному социально-правовому сопровождению семей с детьми-инвалидами. Курс состоит из 7 блоков по всем сферам жизни, начиная от протокола сообщения диагноза, законодательства в сфере инвалидности, реализации прав, юридических аспектов, и заканчивая позиционированием, подбором и настройкой ТСР, развитием детей с ТМНР, психологическими аспектами общения и профилактики выгорания.</t>
+  </si>
+  <si>
+    <t>01.08.2022</t>
+  </si>
+  <si>
+    <t>01.05.2024</t>
+  </si>
+  <si>
+    <t>https://bfevita.ru/projects/marshrut-zhizni-rasshirjaja-granicy/</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд "ЕВИТА"</t>
+  </si>
+  <si>
+    <t>самара, ул. Самарская, дом 8 помещение 1</t>
+  </si>
+  <si>
+    <t>https://bfevita.ru/</t>
+  </si>
+  <si>
+    <t>bfevita@mail.ru</t>
+  </si>
+  <si>
+    <t>Комплексная программа по поддержке некоммерческих организаций в 2024 году "НАСТАВНИКИ ЛЕНОБЛАСТИ 2.0"</t>
+  </si>
+  <si>
+    <t>В рамках проекта "Комплексная программа по поддержке некоммерческих организаций "НАСТАВНИКИ ЛЕНОБЛАСТИ 2.0" , поддержанного Грантом Губернатора Ленинградской области бесплатно оказываются следующие услуги: - Бухгалтерское сопровождение СО НКО - Регистрация СО НКО - Консультации по деятельности СО НКО - Юридические консультации - Круглые столы с контролирующими органами Для получения услуги, необходимо заполнить форму https://forms.yandex.ru/u/660fae912530c26a4d41b724/</t>
+  </si>
+  <si>
+    <t>01.04.2024</t>
+  </si>
+  <si>
+    <t>https://vk.com/wall-210421860_406</t>
+  </si>
+  <si>
+    <t>АВТОНОМНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ СОДЕЙСТВИЯ ГРАЖДАНСКИМ ИНИЦИАТИВАМ РЕСУРСНЫЙ ЦЕНТР "ФАКТОР"</t>
+  </si>
+  <si>
+    <t>Ленинградская Область, Всеволожский Район, Всеволожск Город, Добровольского Проспект, дом 20, корп. 2, кв. 28</t>
+  </si>
+  <si>
+    <t>http://anofactor.ru/</t>
+  </si>
+  <si>
+    <t>anofactor@gmail.com</t>
+  </si>
+  <si>
+    <t>Система наставничества НКО по вопросам делопроизводства и бухгалтерского учета как эффективный инструмент устойчивого развития институтов гражданского общества</t>
+  </si>
+  <si>
+    <t>Проект предполагает системное решение проблемы отсутствия культуры делопроизводства и ведения бухгалтерского учета в СО НКО Республики Саха (Якутия), главным образом, в начинающих организациях. Проект предполагает системное решение проблемы отсутствия культуры делопроизводства и ведения бухгалтерского учета в СО НКО Республики Саха (Якутия), главным образом, в начинающих организациях. Инновационным фактором будут 2 новых метода работы - программа наставничества и оценка компетенций сотрудников НКО. Программа наставничества будет иметь 2 блока: 1. Обучение и 2. Оценка компентенций. В рамках проекта обучим и окажем практическую помощь в повышении компетенции сотрудников НКО для развития культуры ведения бухгалтерского учета и систематической сдачи отчетности. Программа наставничества состоит из цикла информационно-просветительских мероприятий, консультационной и методической помощи по делопроизводству и бухгалтерскому учету представителей НКО. Методами развития компетенций будут: участие в проектах, направленных на развитие требуемого навыка, обучение на опыте других через консультации, тренинги, взаимодействие с опытными наставниками. В результате реализации проекта повысится устойчивость НКО, работающих в районах Республики Саха (Якутия), поскольку многие вопросы станет возможным решить прямо на месте. Работа улусных проектных центров станет более системной и опираться на конкретных специалистов на местах.</t>
+  </si>
+  <si>
+    <t>01.07.2023</t>
+  </si>
+  <si>
+    <t>30.06.2024</t>
+  </si>
+  <si>
+    <t>https://grants.yakutia.click/project/view/3440/</t>
+  </si>
+  <si>
+    <t>Ассоциация - Ресурсный центр содействия развитию некоммерческих организаций "Ассоциация консультантов, финансистов и аудиторов"</t>
+  </si>
+  <si>
+    <t>677000, г. Якутск, пр. Ленина 4, корп.2, оф. 106</t>
+  </si>
+  <si>
+    <t>acfa_np@mail.ru</t>
+  </si>
+  <si>
+    <t>Академия бухгалтеров</t>
+  </si>
+  <si>
+    <t>Проект направлен на повышение качества ведения бухгалтерского учета в некоммерческих организациях. Целевыми группами проекта являются бухгалтеры готовые оказывать услуги некоммерческим организациям, а также руководители некоммерческих организаций. Прект реализован при поддержке Фонда Президентских грантов (заявка 22-2-014400 )</t>
+  </si>
+  <si>
+    <t>30.11.2022</t>
+  </si>
+  <si>
+    <t>https://nko27.ru/projects/proekty-ano-orts-so-nko-khk/akademiya-bukhgalterov/</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Объединённый ресурсный Центр поддержки социально ориентированных некоммерческих организаций Хабаровского края"</t>
+  </si>
+  <si>
+    <t>г. Хабаровск, ул. Ленинградская 30</t>
+  </si>
+  <si>
+    <t>http://nko27.ru/</t>
+  </si>
+  <si>
+    <t>solestan@yandex.ru</t>
+  </si>
+  <si>
+    <t>Мобильная студия "ПроДействие": искусство созидать"</t>
+  </si>
+  <si>
+    <t>С 1 февраля АНО МИР-центр "ЭРА" (Камчатский край) приступит к реализации проекта "Мобильная студия "ПроДействие": искусство созидать" (завершение 05.08.2024), поддержанный на конкурсной основе субсидией из краевого бюджета. Проект разработан на основе исследования состояния гражданской активности и уровня ее поддержки местными органами власти на территории Корякского округа и Алеутского муниципального округа. Ориентирован на гражданских активистов в п. Палана, п. Оссора, с. Никольское (с возможным участием заинтересованных жителей других населенных пунктов в наземной доступности от указанных), составляющих ресурс для уставной и проектной работы социально ориентированных некоммерческих организаций на отдаленных от краевого центра территориях. В рамках проекта будет работать "Экспертная гостиная" с рассмотрением инициатив местных сообществ и выработкой рекомендаций по их продвижению (в офлайн и онлайн режимах). Дальнейшее развитие проекта предполагается до 31.03.2025 с включением новых территорий края. Приглашаем к сотрудничеству экспертов в сфере развития социально значимой и общественно полезной деятельности НКО и гражданских активистов местных сообществ</t>
+  </si>
+  <si>
+    <t>05.08.2024</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Методический и информационно-аналитический ресурсный центр некоммерческих организаций "ЭРА"</t>
+  </si>
+  <si>
+    <t>683038 г. Петропавловск-Камчатский, пр-кт Циолковского, д.23, кв. 44</t>
+  </si>
+  <si>
+    <t>mir-center.era@mail.ru</t>
+  </si>
+  <si>
+    <t>Ресурсные возможности: поддержка общественных инициатив на муниципальном уровне</t>
+  </si>
+  <si>
+    <t>Проект направлен на активизацию совместной работы СО НКО и органов местного самоуправления, при поддержке органов государственной власти</t>
+  </si>
+  <si>
+    <t>01.11.2019</t>
+  </si>
+  <si>
+    <t>31.12.2021</t>
+  </si>
+  <si>
+    <t>https://init-kc.ru/?act=sn&amp;cat=30</t>
+  </si>
+  <si>
+    <t>Кемеровская региональная общественная организация "Кузбасский центр поддержки общественных инициатив"</t>
+  </si>
+  <si>
+    <t>г.Кемерово, 650000, Ул.Ноградская, 3, к.18</t>
+  </si>
+  <si>
+    <t>http://init-kc.ru</t>
+  </si>
+  <si>
+    <t>smk@kemail.ru</t>
+  </si>
+  <si>
+    <t>Общественные советы - ресурс для социально-экономического развития региона</t>
+  </si>
+  <si>
+    <t>Цель проекта - это усиление роли общественного совета как института гражданского общества. Ресурсный центр давно включился в процесс формирования общественных советов, проводя информационную работу с социально ориентированными некоммерческими организациями, а также активно работая в общественных советах при региональных органах исполнительной власти. Планируется в ходе проекта наработать методическую базу, провести исследования, сформировать рекомендации для повышения роли общественных советов, как субъектов общественного контроля. Партнёрство в реализации проекта с Ассоциацией «Совет муниципальных образований Кемеровской области - Кузбасса» и Общественной палатой Кемеровской области - Кузбасса сделает его устойчивым, представители данных организаций включены в команду. Мероприятия проекта направлены на общественные советы при органах государственной власти, общественные советы при органах местного самоуправления и общественные совета по независимой оценке качества условий оказания социальных услуг</t>
+  </si>
+  <si>
+    <t>https://init-kc.ru/?act=sn&amp;cat=32</t>
+  </si>
+  <si>
+    <t>Мобильна студия "ПроДействие": искусство созидать</t>
+  </si>
+  <si>
+    <t>Проект разработан на основе исследования состояния гражданской активности и уровня ее поддержки местными органами власти на территории Корякского округа и Алеутского МО. Ориентирован на гражданских активистов в п. Палана, п. Оссора с участием заинтересованных жителей населенных пунктов в наземной доступности от указанных поселков, составляющих ресурс для уставной и проектной работы социально ориентированных некоммерческих организаций (НКО). Цель проекта - обеспечение заинтересованных граждан и муниципальных служащих методами и инструментами творчества в создании и продвижении гражданских инициатив, направленных на улучшение качества жизни, с обучением их применению. В ходе проекта осуществляется работа с целевыми группами в разных форматах: - две очные и одна онлайн сессии мобильной студии с участием на договорной основе экспертов и тренеров, имеющий богатый опыт создания и воплощения инициативных проектов местных сообществ; - встреч в Экспертной гостиной с проведением аналитической работы; - онлайн-консультаций для участников студийных сессий; - курирование их работы по доведению инициативы до конкурсной заявки; - творческая студия-практикум на территории уникального природного объекта с представлением практик реализации общественно значимых инициатив в рамках межсекторного сотрудничества. Анализ результатов проекта проводится по результатам опроса участников и презентуется на встрече в Экспертной гостиной в расширенном составе. Главные результаты реализации проекта – участники овладевают инструментами деятельности, мотивирующей членов местных сообществ к совместному творчеству, прежде всего в сотрудничестве с НКО, на благо сообщества; созданы уникальные кейсы местных инициатив для отдаленных населенных пунктов Камчатского края, готовых к заявлению на грантовые конкурсы и тиражированию на другие территории. Проект реализуется командой специалистов, имеющий опыт трансляции умений и навыков социально значимой деятельности через инструменты творчества, личный опыт в создании и доведении до проектов общественных инициатив, а также, дополнительно привлеченными на добровольческой основе руководителями социальных проектов – успешных практик из других муниципальных образований Камчатского края</t>
+  </si>
+  <si>
+    <t>Решаем Вместе!</t>
+  </si>
+  <si>
+    <t>Инициативное бюджетирование (ИБ) – это совокупность разнообразных, основанных на гражданской инициативе практик по решению вопросов местного значения при непосредственном участии граждан в определении и выборе объектов расходования бюджетных средств, а также последующем контроле за реализацией отобранных проектов. Одновременно с этим ИБ является механизмом определения приоритетов в расходовании бюджетных средств с участием инициативных групп граждан. Появление практик ИБ в Чудовском районе стало ответом на необходимость совместной работы граждан и представителей власти в решении городских проблем.</t>
+  </si>
+  <si>
+    <t>31.03.2023</t>
+  </si>
+  <si>
+    <t>12.12.2023</t>
+  </si>
+  <si>
+    <t>Новгородская региональная общественная организация "Творческий центр "Территория успеха"</t>
+  </si>
+  <si>
+    <t>174210 Новгородская область, г. Чудово, ул. Сергея Кузнецова, д.6 кв. 4</t>
+  </si>
+  <si>
+    <t>http://raduga53.ru</t>
+  </si>
+  <si>
+    <t>dolgopolowa.valentina2015@yandex.ru</t>
+  </si>
+  <si>
+    <t>Секреты оценки</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация по развитию гражданского общества «РЕСУРС»  при участии Лиги Экспертов НКО Ульяновской области  и при поддержке Фонда президентских грантов  реализует проект  «СЕКРЕТЫ ОЦЕНКИ» . Все участники получат знания, умения и навыки оценки грантовых заявок. Получат возможность соотнести свои результаты оценки с результатами оценки других экспертов, скорректировать свои подходы в проведении экспертизы. Будут уверенно чувствовать себя в роли  потенциальных экспертов для муниципальных и региональных конкурсов, а также отраслевых конкурсов для социально ориентированных НКО. Участники  из числа  НКО, дополнительно: - Получат опыт внедрения инструментов мониторинга и оценки проектов и программ в повседневную деятельность своих НКО. - Смогут на практике применить знания под руководством опытных экспертов. - Получат уникальную возможность «взгляда со стороны» от дружелюбных коллег и опытного эксперта. - Смогут совершенствовать свои конкурсные заявки с учетом полученных знаний об оценке.  Участникам проекта предлагается весной  пройти  курс «Эксперт+».  7 занятий по изучению критериев оценки проектов и программ   и  практикум с использованием калибровочных кейсов.  А в декабре бонусом для активных участников супервдохновляющая  выездная стратегическая сессия!    Для НКО дополнительно летом  планируем  внутреннюю оценку проектов и программ  своей  НКО под руководством эксперта – наставника.   А  осенью проведем  перекрестную внешнюю оценку проектов и программ другой  НКО и получим внешнюю оценку своей программы.  </t>
+  </si>
+  <si>
+    <t>31.01.2024</t>
+  </si>
+  <si>
+    <t>http://nko73.ru/proekty-dlya-nko/sekrety-otsenki</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация по развитию гражданского общества "РЕСУРС"</t>
+  </si>
+  <si>
+    <t>432017, г. Ульяновск, ул. Льва Толстого, 54/13, офис 5</t>
+  </si>
+  <si>
+    <t>http://nko73.ru/</t>
+  </si>
+  <si>
+    <t>anoresurs@yandex.ru</t>
+  </si>
+  <si>
+    <t>«Ресурсный центр «МИР НКО»</t>
+  </si>
+  <si>
+    <t>Проект предусматривает продолжение ранее начатой работы АНО «МИР НКО» и направлен на создание условий для поддержки и развития социальных инициатив, вовлечения в социально значимую деятельность НКО, бюджетные учреждения, ТОС, инициативные группы граждан действующих на территории 9 муниципальных образований Белгородской области (Алексеевский, Валуйский, Старооскольский, Губкинский городские округа, Вейделевский, Волоконовский, Красненский, Красногвардейский, Ровеньский районы). Это будет достигнуто за счет решения следующих задач: 1. Организация обмена информацией, социальными технологиями и успешным опытом работы с целью дальнейшего тиражирования между социально ориентированными некоммерческими организациями, бюджетными учреждениями, ТОС, инициативными группами граждан. 2. Повышение профессиональных и личных компетенций руководителей социально ориентированными некоммерческими организациями, бюджетными учреждениями, ТОС, инициативными группами граждан . 3. Информационно-аналитическое, финансово-экономическое, юридическое сопровождение социально ориентированных некоммерческих организаций. 4. Популяризация деятельности социально ориентированных некоммерческих организаций, бюджетных учреждений, ТОС, инициативных групп граждан .</t>
+  </si>
+  <si>
+    <t>01.10.2022</t>
+  </si>
+  <si>
+    <t>01.10.2023</t>
+  </si>
+  <si>
+    <t>https://vk.com/mirnko?w=wall-202217054_2424%2Fall</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Муниципальный институт развития некоммерческих организаций" АНО "МИР НКО"</t>
+  </si>
+  <si>
+    <t>Белгородская область, город Старый Оскол, м-н Макаренко, д.16</t>
+  </si>
+  <si>
+    <t>https://mir.nko31.ru/</t>
+  </si>
+  <si>
+    <t>mir.nko@mail.ru</t>
+  </si>
+  <si>
+    <t>Академия сотрудничества НКО: от идеи к устойчивому развитию</t>
+  </si>
+  <si>
+    <t>Проект направлен на создание условий для повышения устойчивости некоммерческих организаций, работающих в Губкинском городском округе, через повышение компетенций НКО в привлечении местных ресурсов и развитие социальных партнерств.</t>
+  </si>
+  <si>
+    <t>30.09.2023</t>
+  </si>
+  <si>
+    <t>https://idialogi-center.ru/project/akademiya-sotrudnichestva-nko-ot-idei-k-ustojchivomu-razvitiyu/</t>
+  </si>
+  <si>
+    <t>Обучение специалистов сферы семейного устройства и подготовки граждан, выразивших желание принять ребенка, оставшегося без попечения родителей</t>
+  </si>
+  <si>
+    <t>Специалисты, осуществляющие деятельность в сфере семейного устройства и подготовки граждан, выразивших желание принять ребенка, оставшегося без попечения родителей получают консультативную поддержку онлайн и поддержку в ходе стажировки в условиях РОО ХМАО-Югры "Центр поддержки семьи". - принимают участие в деятельности группы граждан, осуществляющих подготовку по программе; - участвуют в тренингах; - обучаются технологии психологического обследования личности будущих замещающих родителей; - обучаются подготовке психологического заключения по результатам обследования; - изучают нормативную и методическую базы.</t>
+  </si>
+  <si>
+    <t>01.02.2022</t>
+  </si>
+  <si>
+    <t>Региональная общественная организация Ханты-Мансийского автономного округа - Югры "Центр поддержки семьи"</t>
+  </si>
+  <si>
+    <t>Нижневартовск, ул. Интернациональная, 20-Б</t>
+  </si>
+  <si>
+    <t>http://semeika.tilda.ws/</t>
+  </si>
+  <si>
+    <t>semeika@ro.ru</t>
+  </si>
+  <si>
+    <t>Ямальская Школа Амбассадоров Некммерческого Сектора</t>
+  </si>
+  <si>
+    <t>Проект -  первый шаг на пути создания профессионального сообщества экспертов сферы НКО на Ямале, в качестве участников ждем  наиболее заинтересованных в личном развитии и продвижении ценностей некоммерческого сектора “амбассадоров”: специалистов сферы НКО, представителей СМИ, социального бизнеса, бюджетных учреждений сферы образования, культуры, спорта и молодежной политики.   В течение года участники с помощью команды проекта пройдут полный цикл формирования и продвижения собственных брендов «амбассадоров» и своей экспертности. Полученные компетенции помогут им организовать деятельность на местах по продвижению ценностей некоммерческого сектора: просветительские встречи с молодежью, публиковать материалы в социальных сетях, в СМИ, консультировать жителей по вопросам создания и управления НКО.  Заполнить анкету участника можно было по ссылке: https://forms.gle/RhrNSiGPjsjKm87k9  ХОД ПРОЕКТА: ИЮЛЬ - СЕНТЯБРЬ 2022 года. Для участия в конкурсном отборе было подано 54 заявки, проведено 38 онлайн собеседований, в итоге в проект приглашено 30 человек. Приехать в город Ноябрьск 12-14 сентября 2022 года смогли 22 человека. Видео: https://нкоямала.рф/news/kak-eto-bylo-vvodnaya-sessiya-proekta-yashans-v-noyabrske/  </t>
+  </si>
+  <si>
+    <t>31.07.2023</t>
+  </si>
+  <si>
+    <t>https://нкоямала.рф/projects/yamalskaya-shkola-ambassadorov-nekommercheskogo-sektora-ya-shans-roo-centr-razvitiya-nko-yamala-2022-23-g-g/</t>
+  </si>
+  <si>
+    <t>Школа НКО</t>
+  </si>
+  <si>
+    <t>Принимая во внимание потребность некоммерческих организаций в молодых специалистах и волонтерах, и социальных заказ на повышение уровня социальных компетенций молодых активистов со стороны органов власти, молодежного совета федерации профсоюзов, общероссийского народного фронта командой и волонтерами проекта организованы: - сессия-знакомство представителей НКО-сектора и партнеров, заинтересованных в развитии Школы НКО; - прием в Школу НКО на основе онлайн-заявки с пояснением своего намерения и рекомендации НКО; - интерактивный курс "Знакомство: Некоммерческий сектор экономики"; - интерактивный курс "Основы социального проектирования"; - социальные стажировки; - презентации проектных идей, как итоговая работа, демонстрирующая компетенции и навыки, позитивное представление о НКО, где прошла стажировка, на партнерском событии Завтрак НКО</t>
+  </si>
+  <si>
+    <t>31.01.2023</t>
+  </si>
+  <si>
+    <t>https://vk.com/shkolanko_48</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация содействия повышению качества жизни «Агентство социальных технологий»</t>
+  </si>
+  <si>
+    <t>398024, Липецкая область, г. Липецк, ул. Советская, д. 64</t>
+  </si>
+  <si>
+    <t>https://www.astnko.ru/</t>
+  </si>
+  <si>
+    <t>info@astnko.ru</t>
+  </si>
+  <si>
+    <t>Творческая лаборатория активных людей "В чем СОЛЬ?" направленная на разработку большой стратегии развития малых сельских территорий Котласского района в области благоустройства и повышения качества жизни на селе</t>
+  </si>
+  <si>
+    <t>Проект представляет собой творческую лабораторию активных людей, художников, дизайнеров, общественных активистов местной территории с представителями профессиональной сферы: архитекторов и дизайнеров городских пространств, специалистов «Союза дизайнеров г. Санкт-Петербурга, студентов для разработки и создания проектов коммуникативных общественных пространств, создание третьих мест с целью развития территории. В проекте примут участие 4 эксперта в области дизайна, 12 студентов, 50 чел. представителей местного сообщества, 5 консультантов в области развития сельских территорий. Результатом проекта станут 6 дизайн-проектов обустройства уютными уголками для людей элегантного возраста, стильными пространствами для молодежи, арт-объектами для проведения пешеходных квестов. На первом этапе будет проведён сбор единомышленников, выявлен интерес к теме проекта через проведение исследования и мониторинга территории, в опросе примут участие до 250 чел., создан центр активных людей на базе Сольвычегодской библиотеки. Привлечены местные художники (3 чел.), мастера народного творчества (8 чел.), проектный офис «Новые города», флористы (2 чел.), дизайнеры (2 чел.), молодежные объединения (до 10 чел.). Презентация идеи проекта пройдет в форме идейной кухни «В чем наша соль?». Далее будет осуществлена проработка вопросов к стратсессии. Приезд консультантов-экспертов (4 чел.), организация 3-х встреч с депутатами поселений, обсуждение стратегии развития района. Сбор предложений: «Открытый микрофон: Нам здесь жить!» в соцсети ВК. Главная задача этого этапа связана с массовым проникновением в сознание всех заинтересованных граждан, а также приобщение их к соучастию, через обсуждение, формулирование предложений. На следующем этапе пройдет презентация проекта и представление визитной карточки территории в С-Петербурге с целью привлечения научного сообщества. Объявлен конкурс проектов на лучший дизайн-проект. Проведены итоги исследования потенциала территории, svot-анализ, потребности социума, выбор мест притяжения. Четвертый этап - это организация стратсессии «Большая стратегия». Пройдет защита дизайн-проектов с показателями и критериями. Комплекс мероприятий даст молодым людям возможность, получить новые знания, навыки, положительные эмоции, почувствовать сопричастность к современной истории развития сельской территории. Жителям убедиться в том, что они не забыты, их идеи и предложения по улучшению качества жизни, развитию мест притяжения могут быть востребованы. Так же они сами могут обустроить пространства получив поддержку от местной власти в рамках программы поддержки ТОС. Эффективность и значимость данного проекта заключается в том, что применение инновационного подхода для граждан, живущих в сельской местности позволит им включаться в новые виды деятельности. Инновационность проекта в том, что в отдалённой местности, в Котласском районе формируется новая сельская творческая площадка для местного сообщества на основе популяризации жизни на земле. Подробнее: https://vk.com/solydesign</t>
+  </si>
+  <si>
+    <t>15.09.2021</t>
+  </si>
+  <si>
+    <t>15.09.2022</t>
+  </si>
+  <si>
+    <t>http://openstartkr.tilda.ws/</t>
+  </si>
+  <si>
+    <t>АВТОНОМНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕСУРСНЫЙ ЦЕНТР ПОДДЕРЖКИ ОБЩЕСТВЕННЫХ ИНИЦИАТИВ И РАЗВИТИЯ МАЛЫХ ТЕРРИТОРИЙ "ОТКРЫТЫЙ СТАРТ"</t>
+  </si>
+  <si>
+    <t>Архангельская область, Котласский района, п. Шипицыно, ул. Северная, д. 100</t>
+  </si>
+  <si>
+    <t>rcopenstart@libkr.ru</t>
+  </si>
+  <si>
+    <t>Время созидать: развиваем местное сообщество</t>
+  </si>
+  <si>
+    <t>Развитие и сопровождение муниципального ресурсного центра поддержки гражданских инициатив "РА-КУРС" в Нанайском районе Хабаровского края.</t>
+  </si>
+  <si>
+    <t>10.02.2019</t>
+  </si>
+  <si>
+    <t>31.10.2019</t>
+  </si>
+  <si>
+    <t>https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=5CF5A0F3-F54D-4FFA-8583-44AF68148E43</t>
+  </si>
+  <si>
+    <t>Школа ресурсного центра</t>
+  </si>
+  <si>
+    <t>Проект является продолжением проектов Фонда СЦПОИ «Ресурсные центры для НКО: уроки и преемственность», «Сотрудничество ресурсных центров» и «Сотрудничество Ресурсных центров: новый взгляд на развитие» и основан на многолетнем опыте работы ресурсного центра, анализе практического регионального опыта работы и федеральных тенденций в 2020-21г., на результатах исследования влияния пандемии на деятельность НКО, исследовании деятельности РЦ и оценки влияния инфраструктурных организаций на развитие НКО-сектора.</t>
+  </si>
+  <si>
+    <t>http://scisc.ru/work/shkola-resursnogo-tsentra/</t>
+  </si>
+  <si>
+    <t>Фонд «Сибирский Центр Поддержки Общественных Инициатив»</t>
+  </si>
+  <si>
+    <t>630102, Новосибирск, ул. Восход, 14/1, этаж 3</t>
+  </si>
+  <si>
+    <t>http://scisc.ru</t>
+  </si>
+  <si>
+    <t>emalitskaya@scisc.ru</t>
+  </si>
+  <si>
+    <t>ЭРА компетенций</t>
+  </si>
+  <si>
+    <t>Проект разработан на основе имеющегося опыта проектной команды в целях предоставления управленческим командам НКО, осуществляющих деятельность в Камчатском крае, включая ресурсные организации, и работникам муниципальных информационно-консультационных (ресурсных) центров по содействию деятельности социально ориентированных некоммерческих организаций возможностей приобретения новых компетенций в области самооценки своей деятельности и социальных проектов НКО. Потребность целевых групп в прохождении обучения самооценке подтверждена результатами опроса, проведенного 15-23 июня 2022 года, и письмами поддержки руководителей муниципальных образований. В рамках проекта реализуются: модуль дискуссионных и установочных рабочих встреч, модуль обучающих мероприятий в 5-ти муниципальных образованиях края, тестирование участников проекта, анкетирование для получения обратной связи и официальное мероприятие по поощрению управленческих команд НКО, завершивших обучение и создавших в своих НКО механизмы самооценки</t>
+  </si>
+  <si>
+    <t>"Черновик будущего"</t>
+  </si>
+  <si>
+    <t>Проект направлен на повышение устойчивости функционирования инициативных групп молодежи (ИГМ) и молодежных НКО Самарской области. Деятельность по проекту включает повышение профессионализма представителей ИГМ и молодежных НКО, поддержку социальных и добровольческих акций ИГМ и молодежных НКО, повышение узнаваемости деятельности ИГМ и молодежных НКО, организационно-техническую поддержку ИГМ и молодежных НКО.</t>
+  </si>
+  <si>
+    <t>01.07.2021</t>
+  </si>
+  <si>
+    <t>30.09.2022</t>
+  </si>
+  <si>
+    <t>https://президентскиегранты.рф/public/application/item?id=dc7b87fa-9211-46e5-86a2-6fd6d59a0f10</t>
+  </si>
+  <si>
+    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+  </si>
+  <si>
+    <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
+  </si>
+  <si>
+    <t>http://resursclub.info</t>
+  </si>
+  <si>
+    <t>maistr@yandex.ru</t>
+  </si>
+  <si>
+    <t>"Время делиться"</t>
+  </si>
+  <si>
+    <t>Проект "Время делиться" направлен на повышение уровня устойчивости функционирования некоммерческих организаций Самарской области. Для этого мы планируем открытие Коворкинг-офис для НКО в г.Тольятти, развитие Бюро бесплатного "проката" для НКО, Карты ресурсов НКО Самарской области, проведение тренинга для тренеров, учебных курсов, семинаров, "деловых завтраков" и мн.др.</t>
+  </si>
+  <si>
+    <t>30.06.2023</t>
+  </si>
+  <si>
+    <t>https://президентскиегранты.рф/public/application/item?id=91e60882-501f-4df0-9763-67bd11a139de</t>
+  </si>
+  <si>
+    <t>Кейс-конференция "Социальное предпринимательство социальное проектирование в НКО"</t>
+  </si>
+  <si>
+    <t>28 июня 2022 года в День социального предпринимателя в Центре проектных компетенций НКО НИУ "БелГУ" состоится кейс-конференция для руководителей и сотрудников НКО, органов власти, социальных предпринимателей на тему: "Социальное предпринимательство и социальное проектирование в НКО". Организаторы мероприятия - Высшая школа управления НИУ "БелГУ", АНО "Центр управленческих кадров", АНО "МИР-НКО", БФ "Искусство, наука, спорт" при поддержке Министерства общественных коммуникаций Белгородской области.</t>
+  </si>
+  <si>
+    <t>28.06.2022</t>
+  </si>
+  <si>
+    <t>https://vk.com/center_uk?w=wall-208993885_45</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Центр управленческих кадров"</t>
+  </si>
+  <si>
+    <t>308015, г.Белгород, ул.Победы, 85, корп.17</t>
+  </si>
+  <si>
+    <t>https://cuk.nko31.ru</t>
+  </si>
+  <si>
+    <t>c.u.k@yandex.ru</t>
+  </si>
+  <si>
+    <t>Регион общественной заботы</t>
+  </si>
+  <si>
+    <t>Развитие системы общественной заботы о пожилых людях на территории Ульяновской области. Пилотная отработка модели взаимодействия между поставщиками социальных услуг и СО НКО/ТОСами при оказании помощи пожилым людям. Проект в рамках работы Коалиции "Забота рядом", реализуется при поддержке Благотворительного фонда "Хорошие истории".</t>
+  </si>
+  <si>
+    <t>01.03.2022</t>
+  </si>
+  <si>
+    <t>31.12.2022</t>
+  </si>
+  <si>
+    <t>https://ulpravda.ru/tv/novost_dnia/region-zaboty-v-ulianovske-pridumali-kak-pomoch-babushkam-i-dedushkam</t>
+  </si>
+  <si>
+    <t>"Лицом к лицу". Содействие обеспечению информационной открытости НКО в медиапространстве</t>
+  </si>
+  <si>
+    <t>Есть много способов привлечь к себе внимание: массовая СМС-рассылка, билборды на улицах, раздача флаеров. Это все эффективно работало много лет назад. Сегодня основную информацию человек получает из кармана через свой смартфон, подключенный к всемирной сети интернет. Но, как сделать так, чтобы из основного информационного потока, ежедневно потребляемого нами, пользователь остановился именно на твоей публикации, подписался и стал интересоваться твоей деятельностью? Для того чтобы НКО могли максимально эффективно осуществлять свою деятельность необходимо, чтобы большое количество людей было проинформировано об этой деятельности. Следует понять, что обеспечение информационной открытости - неотъемлемая часть работы НКО. Информационная открытость достигается качественным контентом в социальных сетях: правильной фото- и видеосъемкой, грамотным текстом публикации, привлекательным и понятным оформлением сайта. Обо всем этом подробнее сотрудники НКО узнают на наших семинарах. Несмотря на то, что на сегодняшний день фото и видеосъёмка кажется максимально простой, возникает ряд вопросов: как выставить диафрагму? где должен находиться объект? И другие… Где и как прописывать титры? Как начать и чем завершить видео? Как мобильную фотографию сделать профессиональным снимком? Подготовив фото или видео материал, необходимо составить для него текстовое описание. Как заставить читателя дочитать до конца? В какой последовательности расставлять факты прошедшего или будущего мероприятия? Какие схемы используются профессиональными журналистами? Создав публикацию в одной социальной сети мы, как правило, копируем ее во все остальные. Насколько эффективен данный способ подачи информации? Разместив информацию на сайте и в социальных сетях при всех возможностях интернета и общей доступности, она может остаться незамеченной. И все старания были напрасны... Что же делать? Ответы на все эти вопросы с практическими занятиями сотрудники НКО получат на семинарах ресурсного центра "Инициатива". Мы научим делать социальные проекты доступными для любого пользователя мультимедийного пространства. Все мероприятия будут понятны конечному потребителю. Информационная открытость приведёт к понимаю нашей деятельности как целевой аудитории, так и тех, от кого зависит наше финансирование, а именно, экспертов различных фондов и людей, которые хотят помочь развитию социальной сферы. Планируется проведение 8 образовательных семинаров на темы: SMM-менеджмент, создание и оформление сайта, копирайтинг, фото- и видеосъемка. Данные семинары помогут региональным НКО адаптироваться в медиапространстве, узнать основные правила восприятия человеком информации в сети Интернет и обеспечить информационную открытость своих организаций. В завершении будет проведен конкурс журналистских работ среди сотрудников НКО (участников проекта) для проверки эффективности полученных навыков. Все работы участников конкурса будут размещены на ведущих региональных медиаресурсах.</t>
+  </si>
+  <si>
+    <t>31.05.2022</t>
+  </si>
+  <si>
+    <t>https://xn----8sbahmtaab8bc7azah3ci.xn--p1ai/grant/</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация «Ресурсный Центр Поддержки Социально ориентированных некоммерческих организаций «ИНИЦИАТИВА»</t>
+  </si>
+  <si>
+    <t>248001, Российская Федерация, г. Калуга, ул. Ленина, 74 офис 23</t>
+  </si>
+  <si>
+    <t>https://xn----8sbahmtaab8bc7azah3ci.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>initiative.rc@mail.ru</t>
+  </si>
+  <si>
+    <t>#Безбумаги</t>
+  </si>
+  <si>
+    <t>Цель — повышение экологической культуры молодых людей в Костромской, Ярославской, Нижегородской областях, Республика Марий Эл и Чувашской Республике путем установки экоконтейнеров для сбора макулатуры в социальных учреждениях и проведение эколого-просветительских мероприятий</t>
+  </si>
+  <si>
+    <t>01.08.2017</t>
+  </si>
+  <si>
+    <t>01.04.2022</t>
+  </si>
+  <si>
+    <t>https://vk.com/bezbumagy</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Центр поддержки социально значимых проектов "Меняющие мир"</t>
+  </si>
+  <si>
+    <t>Нижегородская область Дзержинск Циолковского 82-20</t>
+  </si>
+  <si>
+    <t>https://changingtheworld.ru</t>
+  </si>
+  <si>
+    <t>adspfo@mail.ru</t>
+  </si>
+  <si>
+    <t>Повышение устойчивости и эффективности деятельности СО НКО Хабаровского края через создание и апробирование универсальной модели поддержки муниципальных ресурсных центров</t>
+  </si>
+  <si>
+    <t>Комплекс мероприятий по созданию сети и поддержке деятельности муниципальных ресурсных центров НКО, в том числе - юридическая, консультационная, методическая, образовательная и информационная поддержка новых и действующих муниципальных ресурсных центров в муниципальных районах Хабаровского края.</t>
+  </si>
+  <si>
+    <t>01.01.2018</t>
+  </si>
+  <si>
+    <t>01.11.2018</t>
+  </si>
+  <si>
+    <t>https://xn--80ajpld2c.xn--80af5akm8c.xn--p1ai/award/about/c9f0d1a7-bf27-4aa1-b89d-f1d1363afb5e</t>
+  </si>
+  <si>
+    <t>Зарабатываем по закону, или 10 шагов к коммерческому успеху некоммерческих организаций</t>
+  </si>
+  <si>
+    <t>Курс юристов «Правовой команды» для сотрудников НКО и юристов о том, как НКО может зарабатывать деньги законным способом.</t>
+  </si>
+  <si>
+    <t>20.10.2021</t>
+  </si>
+  <si>
+    <t>20.10.2022</t>
+  </si>
+  <si>
+    <t>https://edu.ngo-law.ru/</t>
+  </si>
+  <si>
+    <t>Проект "Правовая команда"</t>
+  </si>
+  <si>
+    <t>Москва, ул. Арбат, д. 30/3, стр.3</t>
+  </si>
+  <si>
+    <t>https://ngo-law.ru/</t>
+  </si>
+  <si>
+    <t>info@ngo-law.ru</t>
+  </si>
+  <si>
+    <t>Сила вместе: ресурс для ресурсных центров</t>
+  </si>
+  <si>
+    <t>Данный проект направлен на создание условий для развития некоммерческих организаций в регионах РФ через развитие инфраструктуры поддержки некоммерческого сектора и повышения профессионализма ресурсных центров для НКО. В России более 10 лет устойчиво сохраняется государственный курс на развитие НКО как сектора экономики. За эти годы НКО сектор существенно вырос, в его работе появились новые направления. Наметилась тенденция развития НКО в малых городах и сельской местности. Однако, несмотря на наблюдающийся рост общественной активности и НКО, говорить о том, что сектор готов к выполнению своей роли еще рано, большая часть сектора не обладает необходимыми профессиональными компетенциями, имеет недостаточно знаний даже по базовым вопросам. Для того, чтобы сектор НКО развивался и устойчиво работал необходима развитая инфраструктура поддержки сектора, причем она должна быть в "шаговой доступности", не только учить, но сопровождать развивающиеся НКО, помогать им преодолевать сложности, обеспечивать не только универсальную поддержку, но и специализированную помощь, в том числе по разным тематическим направлениям. Однако на сегодняшний такая инфраструктура поддержки еще не создана, сами организации, помогающие НКО, нуждаются в обучении, сопровождении и поддержке. Специалисты ресурсных центров при обучении НКО не учитываю особенностей обучения взрослых, не имеют необходимых навыков в организации обучающих мероприятий, не могут помочь НКО при внедрении новых подходов в работу, не умеют фасилитировать процессы. При этом со стороны НКО есть запрос именно на такую помощь. В рамках проекта планируется проведение цикла методических мероприятий, направленных на повышение квалификации специалистов РЦ в сфере фасилитации, коучинга, проведения тренингов. Кроме того, в ходе проекта будет на регулярной основе проводиться on-line конференция "Сила вместе" на которой буду подниматься актуальные для НКО вопросы. В ходе различных методических мероприятий отдельное внимание будет уделено налаживанию взаимодействия между универсальными ресурсными центрами, работающими в регионах, и отраслевыми и специализированными РЦ, которые оказывают помощь НКО по тематическому профилю. На сегодня такого взаимодействия почти нет, поэтому РЦ в регионах часто сами не обладают компетенциями, чтобы помочь своим своим НКО (например в освоении методики помощи конкретным целевым группам), а к кому их направить за помощью не знают. Уникальность этого проекта в том, что в ходе различных методмероприятий будут созданы возможности для выстраивания партнерств между различными ресурсными центрами, что существенно расширит возможности оказания поддержки НКО в регионах. Кроме того, в ходе проекта будет создана открытая база знаний для ресурсных центров, которая позволит им используя уже наработанные материалы и методики развивать НКО в своих регионах. В целом проект будет способствовать укреплению инфраструктуры поддержки НКО, что в свою очередь окажет влияние на развитие НКО сектора.</t>
+  </si>
+  <si>
+    <t>https://ngogarant.ru/projects/view/54</t>
+  </si>
+  <si>
+    <t>Межрегиональная благотворительная общественная организация "Центр социальных технологий "Гарант"</t>
+  </si>
+  <si>
+    <t>163000, Архангельск, улица Попова, дом 18 (1 подъезд, 4 этаж)</t>
+  </si>
+  <si>
+    <t>https://ngogarant.ru/</t>
+  </si>
+  <si>
+    <t>garant@ngo-garant.ru</t>
+  </si>
+  <si>
+    <t>Школа грантмейкинга: современные вызовы и перспективы</t>
+  </si>
+  <si>
+    <t>Проект «Школа грантмейкинга: современные вызовы и перспективы» направлен на создание условий для взаимодействия (площадки для диалога) операторов региональных конкурсов социально ориентированных некоммерческих организаций и частных фондов, использующих конкурсные механизмы для поддержки социальных проектов. Проект ставит своей целью создание открытой базы знаний по организации и проведении конкурсов, анализу существующих практик и выработке рекомендаций по созданию единых стандартов конкурсных процедур, а также совершенствованию и повышению прозрачности механизмов проведения конкурсов, что на сегодня еще не было реализовано в секторе. Кроме того в рамках проекта будет уделено внимание повышению качества работы РЦ в сфере оказания консультационной помощи НКО в доработке проектных идей и конкурсных заявок. Благотворительный Фонд развития сообщества «Гарант» имеет многолетний опыт в проведении конкурсов социальных проектов. Фонд ежегодно проводит 3 – 5 грантовых конкурсов для некоммерческих организаций за счет средств, привлеченных от местных и российских бизнес-компаний, а также консолидированных бюджетов, объединяющих средства бюджета и бизнеса, с 2014 года регулярно проводит методические конференции "Российская школа грантмейкинга". Проект будет опираться на практики реализации региональных конкурсов поддержки СОНКО, а также на опыт и технологии частных грантодающих фондов и ресурсных центров, действующих в различных регионах РФ. Участниками проекта станут специалисты региональных ресурсных центров, частных грантодающих фондов и бизнес-компаний, а также представители органов власти и местного самоуправления, ответственных за проведение конкурсов социальных проектов на региональном и муниципальных уровнях и организаций-операторов грантовых конкурсов.</t>
+  </si>
+  <si>
+    <t>http://fondgarant.ru/proekty-fonda/593-shkola-grantmejkinga-sovremennye-vyzovy-i-perspektivy</t>
+  </si>
+  <si>
+    <t>Благотворительный Фонд развития сообщества "Гарант"</t>
+  </si>
+  <si>
+    <t>Архангельск, улица Попова, дом 18, офис 7 (левый подъезд, 4 этаж)</t>
+  </si>
+  <si>
+    <t>http://fondgarant.ru/</t>
+  </si>
+  <si>
+    <t>kalinina@ngo-garant.ru</t>
+  </si>
+  <si>
+    <t>Инкубатор для НКО Ямала. Версия 2.0</t>
+  </si>
+  <si>
+    <t>Проект реализуется РОО «Центр развития НКО Ямала» на средства Фонда президентских грантов. Итак, для каких НКО этот проект? Для тех, кто хочет развиваться, работать устойчиво, открыто и с пользой для жителей Ямала. Возраст НКО не имеет значение. Главное — готовность работать над собственным «брендом». Как будем работать? Онлайн, много и вместе с командой проекта. Что ждет Вас и Вашу НКО в период с июня 2021 по июль 2022 года: -стратегическая сессия. Результат: сформулированная миссия и стратегия развития НКО на 3-5 лет. -онлайн -марафон «От миссии к бренду».Июль- октябрь. 3 модуля: «Бренд», «Продвижение в соцсетях», «Продвижение в СМИ». Много практики и осязаемые результаты: описанный «бренд», в моотвествие с ним оформленное действующее сообщество, подробный контент — план, навыки взаимодействия со СМИ, умение писать релизы и планировать рекламные кампании; -«Школа грантрайтера». Ноябрь — февраль 2022. Станете профессионалом. Поделимся всем, что умеем сами. Гранты перестанут быть недосягаемыми, а станут вдохновляющей работой по поиску ресурсов; — курс по разработке публичного отчета НКО. Научим и сделаем вместе с вами отчет по всем стандартам открытости. И с ним Вы станете участником первого регионального конкурса публичных отчетов НКО Ямала. «Вишенка на торте» — Вы примете участие в разработке первого совместного продукта «Еженедельник руководителя НКО Ямала» и получите часть тиража для себя и партнеров.</t>
+  </si>
+  <si>
+    <t>01.05.2021</t>
+  </si>
+  <si>
+    <t>https://xn--80aa2afdei0l.xn--p1ai/projects/inkubator-dlya-nko-yamala-versiya-2-0/</t>
+  </si>
+  <si>
+    <t>Конкурс публичных годовых отчетов некоммерческих организаций Ростовской области</t>
+  </si>
+  <si>
+    <t>Конкурс публичных годовых отчетов для некоммерческих организаций Ростовской области</t>
+  </si>
+  <si>
+    <t>31.05.2021</t>
+  </si>
+  <si>
+    <t>30.09.2021</t>
+  </si>
+  <si>
+    <t>http://blagootchet.ru/</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация Центр инноваций социальной сферы "Атлас некоммерческих организаций"</t>
+  </si>
+  <si>
+    <t>Ростовская область, г. Ростов-на-Дону, Театральный проспект, 85, оф. 413/6 (коворкинг "Рубин")</t>
+  </si>
+  <si>
+    <t>https://atlas-nko.ru/</t>
+  </si>
+  <si>
+    <t>info@atlas-nko.ru</t>
+  </si>
+  <si>
+    <t>Акселератор социальных проектов "СоцАксель"</t>
+  </si>
+  <si>
+    <t>Интенсивная образовательная и проектная программа по развитию некоммерческих организаций, социальных предпринимателей и тех, кто хочет ими стать</t>
+  </si>
+  <si>
+    <t>06.02.2021</t>
+  </si>
+  <si>
+    <t>20.03.2021</t>
+  </si>
+  <si>
+    <t>https://соцаксель.рф</t>
+  </si>
+  <si>
+    <t>Программа "НКО-СОКРАТ"</t>
+  </si>
+  <si>
+    <t>Программа "НКО-СОКРАТ" ("НКО для СОциального и Культурного РАзвития Территорий") направлена на развитие некоммерческого сектора. Программа реализуется Благотворительным фондом Алишера Усманова «Искусство, наука и спорт» совместно с Агентством социальной информации при поддержке Правительства Белгородской и Оренбургской областей и Администрации Курской области. К участию в программе "НКО-СОКРАТ" приглашены НКО и инициативные группы Белгородской, Курской, Оренбургской областей, жители регионов, представители СМИ, бизнес-организаций, вузов, органов власти. Модули "НКО-СОКРАТ": - повышение компетенций, наращивания потенциала НКО; - развитие взаимодействия НКО с внешними заинтересованными сторонами; - развитие внутрисекторного взаимодействия НКО; - продвижение НКО; Программа включает в себя обучающие мероприятия, грантовые конкурсы: "НКО-СОКРАТ: проекты", позволяющий выиграть грант на реализацию проекта и "НКО-СОКРАТ: поездки", предоставляющий возможность специалистам НКО получить грант для участия в профильной конференции или стажировке, повысить профессионализм с помощью онлайн обучения или использовать онлайн сервисы для взаимодействия. В рамках программы "НКО-СОКРАТ " на сайте Агентства социальной информации подготовлены и опубликованы 14 глав "Путеводителя для НКО", рекомендации охватывают полный спектр тем, необходимых для работы некоммерческих организаций. Вскоре издание выйдет отдельным сборником, а пока ознакомиться с материалами путеводителя можно здесь: https://www.asi.org.ru/topic/putevoditel-dlya-nko/.</t>
+  </si>
+  <si>
+    <t>01.01.2019</t>
+  </si>
+  <si>
+    <t>31.12.2023</t>
+  </si>
+  <si>
+    <t>Агентство социальной информации</t>
+  </si>
+  <si>
+    <t>г. Москва, ул. Щепкина, д. 8, этаж 2А</t>
+  </si>
+  <si>
+    <t>https://www.asi.org.ru/</t>
+  </si>
+  <si>
+    <t>pr@asi.org.ru</t>
+  </si>
+  <si>
+    <t>Программа «PROдвижение НКО»</t>
+  </si>
+  <si>
+    <t>Программа адресована десяткам тысяч НКО, которые активно работают в разных сферах и регионах страны, улучшая качество жизни людей. Люди все больше рассчитывают на НКО, надеются на помощь в трудной ситуации от благотворительных фондов и получение уникальных социальных услуг от негосударственных некоммерческих поставщиков. Особенно ярко НКО проявляют себя сейчас, в ситуации пандемии: гибко перестроив свою работу, они находят партнеров, сторонников и возможности, чтобы оказать помощь нуждающимся, привлечь общественное внимание к острым проблемам, вызванным пандемией, смягчить последствия кризиса для пострадавших. Цель — поддержка устойчивости и профессионализма НКО для повышения качества жизни граждан России. Программа состоит из трех блоков: исследовательский, информационный, обучающий. Задачи: PROинформ: отражение информационной повестки некоммерческого сектора на сайте Агентства социальной информации. PROдвижение в обществе деятельности профессиональных НКО на ресурсах медиапартнеров. PROFI: развитие профессиональных компетенций НКО в области коммуникаций. PROустойчивость: выявление факторов устойчивости НКО для разработки рекомендаций институтам развития сектора. Подробнее: https://www.asi.org.ru/work/prodvizhenie-nko/</t>
+  </si>
+  <si>
+    <t>01.12.2020</t>
+  </si>
+  <si>
+    <t>01.12.2021</t>
+  </si>
+  <si>
+    <t>https://www.asi.org.ru/work/prodvizhenie-nko/</t>
+  </si>
+  <si>
+    <t>"Дни НКО в ОБщественной палате Свердловской области"</t>
+  </si>
+  <si>
+    <t>«ДНИ НКО» -это комплекс онлайн и офлайн мероприятий для актива и руководителей НКО региона. Совместный проект с рабочей группой ОП СО по развитию некоммерческого сектора , детского и молодежного движения. В программе : информационные конференции, обучающие семинары и вебинары, методические часы, консультации для НКО; стратегические сессии и мастер-кассы , правовые уроки и презентации проектов, обмен опытом деятельности НКО.</t>
+  </si>
+  <si>
+    <t>15.12.2020</t>
+  </si>
+  <si>
+    <t>29.12.2020</t>
+  </si>
+  <si>
+    <t>https://nkoural.ru/wp-content/uploads/2020/12/nko-day.pdf</t>
+  </si>
+  <si>
+    <t>Региональный Ресурсный центр Российского Союза Молодежи для СО НКО Свердловской области</t>
+  </si>
+  <si>
+    <t>г.Екатеринбург, ул. Малышева, д. 101, оф. 328</t>
+  </si>
+  <si>
+    <t>http://xn--80awbpbep.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>rsm_ural@mail.ru</t>
+  </si>
+  <si>
+    <t>Клуб руководителей и бухгалтеров СО НКО</t>
+  </si>
+  <si>
+    <t>Постоянно действующая площадка для организационных, обучающих, методических мероприятий для руководителей и бухгалтеров НКО по вопросам создания объединения, обеспечения деятельности , бухгалтерскому учету и отчетности, проектной деятельности</t>
+  </si>
+  <si>
+    <t>01.02.2007</t>
+  </si>
+  <si>
+    <t>https://vk.com/rrc_nko</t>
+  </si>
+  <si>
+    <t>«Республиканский центр развития и поддержки общественных и социальных городских и сельских инициатив, СОНКО, НКО Республики Башкортостан «ТЕРРИТОРИЯ РОСТА»</t>
+  </si>
+  <si>
+    <t>Проект перешел в постоянно действующую программу, в рамках которой осуществляется подготовка инфраструктурной площадки для ровного и системного развития института НКО, СОНКО в муниципалитетах Республики. Для этого в нашем организационном сценарии были избраны уполномоченные по СОНКО в количестве 63 человека, с которыми идет системная работа по повышению компетенций и оказанию поддержки. Наши муниципальные агенты это лидеры, обладающие первичными навыками проект – менеджмента, стратегического планирования, навыками межсекторного взаимодействия, что существенно поможет уже на втором, спланированном нами этапе сформировать ресурсные межмуниципальные площадки/центры на территориях муниципалитетов Республики. В 2020 году начался активный процесс осуществления деятельности в онлайн режиме. Запустился образовательный курс «Social administrative management/Социально – административное управление», где выпускной аттестационной работой станет разработка проектов «Муниципальных программ по поддержке СОНКО». Параллельно с муниципалитетами в перерывах между крупными проведениями мероприятий офлайн ведется консультационная, информационная и организационная работа в онлайн формате и удаленном режиме.</t>
+  </si>
+  <si>
+    <t>04.02.2019</t>
+  </si>
+  <si>
+    <t>30.12.2021</t>
+  </si>
+  <si>
+    <t>НП "Ассоциация благотворительных организаций РБ"</t>
+  </si>
+  <si>
+    <t>450531 Алексеевка, ул. 50 лет Победы 40|1</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/blagolubim.ural</t>
+  </si>
+  <si>
+    <t>afinasultanova@mail.ru</t>
+  </si>
+  <si>
+    <t>Региональный ресурсный центр по развитию негосударственных услуг в социальной сфере (Краснояский край)</t>
+  </si>
+  <si>
+    <t>Целью проекта является оказание ресурсной поддержки СОНКО и муниципальным Ресурсным центрам Красноярского края по вопросам выхода на рынок услуг в социальной сфере.</t>
+  </si>
+  <si>
+    <t>Красноярская региональная общественная организация «Агентство общественных инициатив»</t>
+  </si>
+  <si>
+    <t>г. Красноярск, у.Дубровинского,106</t>
+  </si>
+  <si>
+    <t>http://www.aoi24.ru</t>
+  </si>
+  <si>
+    <t>kroo-aoi@mail.ru</t>
+  </si>
+  <si>
+    <t>Ресурсный центр по юридическим и экономическим вопросам деятельности СОНКО</t>
+  </si>
+  <si>
+    <t>В проекте планируется возродить, ранее апробированный формат работы КРОО АОИ с НКО - Клуб руководителей и бухгалтеров НКО. Основной формат Клуба - дискуссионно-просветительские встречи, на которых будут рассматриваться последние изменения в нормативных актах, направленных на регулирование бухгалтерского учета, финансовой отчетности и налогообложения в организациях некоммерческого сектора, Будет проводиться обзор информации, напечатанной в специализированных печатных изданиях по бухгалтерскому учету и налогообложению, будут рассматриваться и обсуждаться вопросы по наиболее насущным проблемам, возникающим в организациях. Этот формат предполагает своеобразное наставничество руководителей и бухгалтеров сильных НКО над начинающими.</t>
+  </si>
+  <si>
+    <t>Карьера в НКО</t>
+  </si>
+  <si>
+    <t>Организация технологических площадок для профессиональной практики студентов социальных специальностей на базе социально ориентированных некоммерческих организаций Красноярского края через реализацию совместных проектов НКО с ВУЗами.</t>
+  </si>
+  <si>
+    <t>01.03.2020</t>
+  </si>
+  <si>
+    <t>30.11.2021</t>
+  </si>
+  <si>
+    <t>Региональная служба социальных добровольцев (Красноярский край)</t>
+  </si>
+  <si>
+    <t>Создание службы социальных добровольцев, для работы на социальных площадках (стационарные учреждения социального обслуживания, некоммерческие организации, оказывающие услуги людям с ограниченными возможностями здоровья и их семьям) в Красноярском крае.</t>
+  </si>
+  <si>
+    <t>01.12.2018</t>
+  </si>
+  <si>
+    <t>30.11.2019</t>
+  </si>
+  <si>
+    <t>Хочу стать экспертом</t>
+  </si>
+  <si>
+    <t>Профессиональная подготовка, повышение квалификации и экспертного потенциала сотрудников организаций некоммерческого сектора Красноярского края, Общественных советов разных уровней по теме оценки качества социальной сферы.</t>
+  </si>
+  <si>
+    <t>01.01.2017</t>
+  </si>
+  <si>
+    <t>31.12.2017</t>
+  </si>
+  <si>
+    <t>"Региональный Ресурсный центр по развитию негосударственных услуг и оценке социальной сферы"</t>
+  </si>
+  <si>
+    <t>Оказание ресурсной поддержки государственной сфере (органы местного самоуправления, муниципальные учреждения) и негосударственному сектору (СОНКО, бизнесу) Красноярского края на переходном этапе реструктуризации социальной сферы.</t>
+  </si>
+  <si>
+    <t>01.09.2017</t>
+  </si>
+  <si>
+    <t>30.11.2018</t>
+  </si>
+  <si>
+    <t>http://aoi24.ru/oldprojects</t>
+  </si>
+  <si>
+    <t>"ВЕКТОР ДОБРОВОЛЬЧЕСТВА - ЭФФЕКТИВНОСТЬ"</t>
+  </si>
+  <si>
+    <t>Цель программы: Повышение качества социальных услуг, компетентности, конкурентоспособности, социальной и экономической эффективности социально ориентированных некоммерческих организаций в 45 регионах РФ, посредством предоставления комплексной информационно-методической поддержки, а также открытия доступа к непрерывному обучению в области добровольчества, разработки и внедрения в практику системы учета и оценки добровольческой деятельности для всех регионов РФ. Комплексом мероприятий решены задачи: 1. Создание и обеспечение функционирования организационной среды программы для эффективного делового взаимодействия 4 партнеров и 225 социально ориентированных некоммерческих организаций, включая студенческие, из 45 субъектов федерации. 2. Подготовка и проведение комплекса из трех взаимосвязанных практико-ориентированных курсов очно-заочного обучения для 450 представителей социально ориентированных некоммерческих организаций, получение обратной связи и анализ эффективности применения знаний по тематикам: - организация работы добровольцев в некоммерческой организации (дистанционный, 9 тематических модулей); - совершенствование инфраструктуры некоммерческой организации (дистанционный, 9 тематических модулей); - применение методики оценки социальной и экономической эффективности добровольческой деятельности (очно-заочный, 36-54 часов с выдачей сертификата ВУЗа). 3. Разработка концепции, критериев и методики оценки социальной и экономической эффективности добровольческой деятельности с учетом зарубежного опыта, практики и потребностей в Российской Федерации. 4. Привлечение внимания общественности, научной среды и органов власти, ответственных за поддержку СО НКО в регионах РФ к проблематике оценки социальной и экономической эффективности добровольческой деятельности. 5. Разработка, издание, распространение не менее 10 аналитических и информационно-методических материалов программы, в т.ч. методических и учебных пособий. 6. Создание кластера «Открытая он-лайн школа добровольческой деятельности» и запуск ее на портале «Вектор добровольчества в России» для постоянного функционирования за пределами реализации программы с 30 малыми тематическими курсами по 7 направлениям для СО НКО во всех регионах РФ и перевода ее на самоокупаемость. 7. Системное распространение информации о программе (ее содержании, мероприятиях, результатах) на портале «Вектор добровольчества в России», оперативное и систематическое представление информации о запланированных и проведенных мероприятиях для размещения на портале единой информационной системы поддержки социально ориентированных некоммерческих организаций Министерства экономического развития Российской Федерации, других информационных ресурсах, популярных среди представителей некоммерческих организаций, а также в средствах массовой информации. Участники Программы – 225 СО НКО в 45 регионах РФ (минимальное количество), осуществляющие деятельность предусмотренную пунктами 1 и 2 статьи 311 Федерального закона «О некоммерческих организациях»: социальная поддержка и защита граждан; благотворительная деятельность, а также деятельность в области содействия благотворительности и добровольчества, в т.ч. студенческие общественные организации, действующие на базе социально-ответственных ВУЗов. Программа реализовывалась при поддержке субсидией Министерства экономического развития РФ и на основе консолидации ресурсов организаций партнеров.</t>
+  </si>
+  <si>
+    <t>01.12.2015</t>
+  </si>
+  <si>
+    <t>30.01.2018</t>
+  </si>
+  <si>
+    <t>Санкт-Петербургская Региональная благотворительная общественная организация «Благотворительное общество "Невский Ангел"»</t>
+  </si>
+  <si>
+    <t>196191, Санкт-Петербург, ул. Варшавская, д. 51, к.1, литер А,СПб ГКУ «Центр международных гуманитарных связей», помещение №16</t>
+  </si>
+  <si>
+    <t>http://www.kdobru.ru/</t>
+  </si>
+  <si>
+    <t>dobrovolec.spb@gmail.com</t>
+  </si>
+  <si>
+    <t>«Вектор добровольчества - от поддержки к сотрудничеству»</t>
+  </si>
+  <si>
+    <t>Цель проекта: развить практику внедрения новых технологий организации благотворительной добровольческой деятельности в области предоставления социальных услуг в СО НКО и дополнительных добровольческих социальных услуг на базе ГУ/МУ социального обслуживания населения, в целях повышения качества жизни граждан старшего поколения и детей в Республике Крым, в Республике Карелия, в Калининградской области, в Санкт-Петербурге и в других регионах РФ, посредством предоставления комплексной информационно-методической и инфраструктурной поддержки, развития межсекторного и межрегионального сотрудничества в 2019 году. Проектом реализован комплекс мероприятий, решивших следующие задачи: 1. Сформировать рабочую среду проекта, установить деловое, документальное и техническое взаимодействие с партнерами и участниками, подготовить и обеспечить процесс дистанционного обучения. 2. Содействовать участникам проекта в получении знаний и приобретении компетенций в области организации добровольческой (волонтерской) деятельности и развития добровольческих социальных услуг в СО НКО и в ГУ/МУ Республики Крым, Республики Карелия и Калининградской области, которые позволят им устойчиво и системно улучшать качество жизни граждан старшего поколения, детей и их ближнего окружения. 3. Обеспечить мониторинговое сопровождение, дистанционную консультационно-методическую и местную инфраструктурную поддержку процесса внедрения дополнительных добровольческих социальных услуг в организациях-участниках проекта, в том числе, в целях содействия интеграции добровольческих социальных услуг в систему социального обслуживания населения в Республике Крым, Республике Карелия и в Калининградской области. 4. Содействовать обмену опытом и установлению устойчивого межрегионального сотрудничества в области развития добровольческих социальных услуг людям старшего поколения и детям в СО НКО и ГУ/МУ между организациями-участниками проекта из Республики Крым, Республики Карелия, Калининградской области, Санкт-Петербурга и заинтересованными организациями других регионов РФ. 5. Обобщить и распространить опыт и информацию о первых достижениях и проблемах, полученных в процессе развития добровольческих (волонтерских) социальных услуг в СО НКО, ГУ/МУ социального обслуживания населения Республики Крым, Республики Карелия, Калининградской области и города Санкт-Петербурга. 360 основных участников проекта от 120 организаций из трех целевых регионов (без учета Санкт-Петербурга): - представители региональных и муниципальных СО НКО, студенческих организаций/сообществ Республики Крым, Республики Карелия, Калининградской области - не менее 180 чел. от 45 организаций (1-2 представителя от одной организации и добровольцы); - представители государственных и муниципальных учреждений социального обслуживания населения Республики Крым, Республики Карелия, Калининградской области – не менее 180 чел. от 45 учреждений (1-2 представителя от одного учреждения и добровольцы). Проект реализован с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов и консолидации ресурсов партнеров в четырех регионах РФ: Санкт-Петербург, Республика Крым, Республика Карелия, Калининградская область.</t>
+  </si>
+  <si>
+    <t>Школа для тренеров некоммерческого сектора: расширяем профессиональное сообщество</t>
+  </si>
+  <si>
+    <t>Реализация проекта «Школа для тренеров НКО» в 2018-2019 г. при поддержке Фонда президентских грантов позволила разработать методику преподавания 3-х базовых курсов для НКО и подготовить группу специалистов РЦ, которые могут проводить обучение по этим темам. Однако запрос на подготовку специалистов, обучающих НКО по-прежнему есть, особенное в части проведения практических тренингов. В рамках этого проекта планируется продолжить обучение специалистов РЦ ведению тренингов по базовым темам (используя результаты предыдущего проекта), а также расширить методический комплекс разработкой тренинга по теме «управление проектом и организацией», подготовкой сборника игровых заданий и упражнений для проведения тренингов и созданием уникальной игры-конструктора для проведения практических мастерских по социальному проектированию. Мероприятия проекта будут ориентированы на разные уровни подготовки специалистов, обучающих НКО (Школы для начинающих тренеров и Школы для опытных специалистов). Это обеспечит дифференцированный подход в работе с участниками, позволяющий достигнуть лучших результатов в обучении тренеров. Отбор участников будет проходит посредством открытого конкурса. Под руководством экспертов по результатам обучения участники Школ проведут семинары по базовым темам для НКО в своих территориях, что обеспечит синергетический эффект взаимодействия всех участников проекта для повышения профессионального уровня специалистов некоммерческого сектора в целом. Благодаря подготовке специалистов-тренеров и их дальнейшей работе в своих территориях, будут созданы условия для повышения качества обучения специалистов НКО и развитию сообщества тренеров.</t>
+  </si>
+  <si>
+    <t>31.08.2021</t>
+  </si>
+  <si>
+    <t>https://ngogarant.ru/projects/view/41</t>
+  </si>
+  <si>
+    <t>«Сервис ресурсных решений для НКО»</t>
+  </si>
+  <si>
+    <t>Проект направлен на повышение уровня устойчивости функционирования некоммерческих организаций Самарской области. Деятельность по проекту включает четыре направления деятельности: организационно-техническое, в том числе имущественное; повышение уровня профессионализма сотрудников и добровольцев; повышение узнаваемости деятельности инициативных групп граждан и НКО; поддержка добровольческих акций в регионе. В Самаре и Сызрани продолжат функционировать коворкинг-офисы для НКО. Сотрудники и добровольцы НКО воспользуются помещениями для проведения своих мероприятий, получат бесплатные консультации, информационную и методическую поддержку. Интернет-сервис «Облачная бухгалтерия» предоставит услуги НКО, использующим упрощенную систему налогообложения. Они смогут бесплатно подготовить «нулевую» отчетность в ФНС, Росстат, Минюст и т.д. Бюро «проката» позволит НКО не тратить средства на приобретение материальных ценностей, которые уже есть у других организаций. Важной задачей является повышение уровня профессионализма сотрудников и добровольцев НКО: курс «Медиа компетенции» для сотрудников НКО; программа для добровольцев региона, включающая вопросы поддержки добровольчества, развитие компетенций, нужных для работы с целевыми группами; тренинги по проектированию, документообороту, привлечению ресурсов для НКО; курс «Соседская мастерская» для представителей местных сообществ Сызрани. Сотрудники и добровольцы НКО смогут принять участие в образовательной программе молодежного форума ПФО «iВолга» и посетить занятия лучших спикеров РФ. В проекте начнет работать «Студенческая журналистская клиника» для НКО. В нее войдут молодые люди из различных образовательных учреждений Самары. После обучения они смогут осуществлять информационное сопровождение НКО – освещать наиболее крупные и интересные мероприятия. Фото-волонтеры смогут сделать качественные снимки с мероприятий наших коллег. Повышение узнаваемости деятельности инициативных групп граждан и общественных объединений планируется начать с проведения дней открытых дверей НКО, которые смогут посетить медиа-волонтеры и местные жители. Свежий формат пресс-завтраков для НКО и медиа-волонтеров с участием представителей пресс-служб, СМИ и блогеров позволит в непринужденной обстановке обсуждать различные темы, волнующие собравшихся. В рамках проекта будет проводиться Акция «БлагоДарить», направленная на популяризацию добровольчества и привлечение внимания широкой общественности к тем людям, которые «работают» добровольцами в НКО. Важной поддержкой инициативной молодежи станет проведение конкурса добровольческих акций. Реализация актуальных для территорий добровольческих акций поможет в решении локальных социальных проблем, а поддержка инициатив молодого поколения будет способствовать вовлечению их в социальную жизнь общества, к тому же включенное в конкурс обучение позволит молодым людям действовать грамотно и избежать большинства ошибок.</t>
+  </si>
+  <si>
+    <t>https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=DCAE7C28-1909-4B89-A5F5-C9B0042019E0</t>
+  </si>
+  <si>
+    <t>«Ресурсы.Есть»</t>
+  </si>
+  <si>
+    <t>Проект «Ресурсы.Есть» направлен на повышение уровня устойчивости функционирования НКО Самарской области. Деятельность по проекту включает три направления: 1. Организационно-техническая и имущественная поддержка деятельности НКО осуществляется через интернет-сервис «Облачная бухгалтерия», Бюро «проката» для НКО, Службу фото-волонтеров и Карту ресурсов для НКО Самарской области. «Облачная бухгалтерия» предоставит услуги НКО, использующим упрощенную систему налогообложения. Не менее 300 НКО бесплатно подготовят «нулевую» отчетность в ФНС, Росстат, Минюст и т.д, получат ответы на свои вопросы по бухучету и налогообложению. Бюро «проката» позволит НКО пользоваться бесплатно материальными ценностями, которые есть у других НКО. Служба фото-волонтеров на безвозмездной основе проведет репортажную съемку не менее 15 мероприятий НКО. По итогам проекта будет разработано и размещено в общем доступе электронное издание региональной Карты ресурсов для НКО с перечнем доступных ресурсов и условиями их использования. С целью поддержки деятельности НКО будет проводиться и работа по консолидации усилий не менее 20 Ресурсных центров (РЦ) региона. Вопросы ресурсной поддержки НКО, регламенты и стандарты услуг РЦ будут обсуждаться в рамках Лаборатории развития РЦ. 2. Школа организаторов деловых мероприятий НКО, включающая курсы по проектированию и организации деловых мероприятий, обязательное практическое участие слушателей в организации крупных региональных деловых мероприятий для НКО или добровольцев, направлена на повышение уровня профессионализма сотрудников и добровольцев НКО. Не менее 75% выпускников Школы приобретут компетенции, необходимые для качественной организации и проведения собственных деловых мероприятий. Для повышения уровня профессионализма сотрудников и добровольцев НКО организуется и участие не менее 75 представителей НКО в 3-х днях образовательной программы молодежного форума ПФО «iВолга». 3. Для повышения узнаваемости деятельности НКО проводится традиционная Акция «БлагоДарить», в рамках которой сотрудники не менее 40 НКО и муниципальных учреждений социальной сферы выразят благодарность не менее 2000 добровольцам региона. В апреле 2021 года в проекте запланирована онлайн-акция, направленная на продвижение деятельности НКО. Благодаря этой пилотной акции посещаемость интернет-ресурсов не менее 10 НКО-участников одномоментно возрастет на 15-20%. Наиболее ярким мероприятием проекта «Ресурсы.есть» станет Форум, посвященный вопросам их привлечения. Благодаря Форуму не менее 150 чел. познакомятся с разными видами ресурсов, которые можно привлечь в регионе или получить в РЦ (предоставление помещений, оборудования, костюмов, информация о конкурсах, бесплатные услуги РЦ, возможности для обучения и консультаций, помощь других НКО, участие в торгах, безвозмездная передача вещей и мн.др.) Специалисты НКО смогут на Форуме обменяются технологиями, формами работы и т.д. Проект «Ресурсы.Есть» реализуется с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов.</t>
+  </si>
+  <si>
+    <t>01.07.2020</t>
+  </si>
+  <si>
+    <t>31.07.2021</t>
+  </si>
+  <si>
+    <t>https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=0C0DCE71-48D6-48AE-B9F3-5BBE7399EE61</t>
+  </si>
+  <si>
+    <t>Инициативная группа "Аракчеевский парк"</t>
+  </si>
+  <si>
+    <t>В 2018 году при Новгородской региональной общественной организации «Творческий центр «Территория успеха» (руководитель Долгополова Валентина Альбертовна) самоорганизовалась группа жителей города Чудово и села Грузино. Цель объединения - сохранение, использование в современных условиях и популяризация объекта культурного наследия «Усадьба Алексея Андреевича Аракчеева. Парк 18-19вв». Надо отметить, что это далеко не первая попытка вдохнуть жизнь в усадьбу. Как правило, инициативы возникали в годы юбилейных мероприятий. В 2009 году была создана рабочая группа по увековечению памяти А.А.Аракчеева по поручению Губернатора НО С.Г.Митина. В 2014-15 году были разработаны новые планы, назначены ответственные и даже получены гранты на проектную документацию мемориального комплекса. Каждый раз эти инициативы останавливались на каком-либо этапе в основном из-за отсутствия финансирования. Инициативная группа «Аракчеевский парк» попыталась объединить этих людей, учесть их наработки и привлечь новых сторонников. И надеемся, что благодаря, в том числе, участию в мероприятиях разного уровня, нам всем удастся продвинуться гораздо дальше.</t>
+  </si>
+  <si>
+    <t>28.03.2019</t>
+  </si>
+  <si>
+    <t>13.08.2020</t>
+  </si>
+  <si>
+    <t>Межрегиональный ресурсно-методический центр «ГородОК»</t>
+  </si>
+  <si>
+    <t>Создание Межрегионального ресурсно-методического центра «ГородОК» будет способствовать повышению активности и профессионализма сотрудников некоммерческого сектора и организации конструктивного межведомственного взаимодействия. Благодаря проекту, НКО смогут более эффективно участвовать в развитии местного сообщества. Основные направления планируемых мероприятий в рамках ресурсно-методического центра: распространение и использование эффективных практико-ориентированных социальных технологий и инновационных подходов в работе с детьми и семьями; установление партнерских отношений с властью, некоммерческими и бизнес-организациями, неравнодушными гражданами; формирование позитивного имиджа НКО; укрепление доверия населения к НКО; привлечение дополнительных ресурсов (фандрайзинг) и развитие эффективной благотворительности. Распространение опыта работы Фонда планируется в 15 регионов РФ. Для внедрение практик в деятельность СО НКО выбраны 5 регионов, в которых реализуются проекты Фонда, что позволяет привлечь софинансирование в таком объеме. В данных регионах будут проведены семинары, круглые столы, консультации и супервизии, направленные на переориентацию ценностей специалистов на семейно-ориентированный подход и объединению усилий НКО, учреждений и ведомств социальной сферы для оказания комплексной помощи семьям. В заключении пройдет межрегиональная конференция, где будут представлены результаты совместной работы, стартапы, оценена эффективность затраченных ресурсов. В проекте примут участие не менее 200 представителей СО НКО, учреждений и ведомств социальной сферы из 15 регионов РФ. В рамках проекта будет создано методическое пособие «Шпаргалка для НКО», в котором представлен успешный опыт информационной, фандрайзинговой деятельности, работы добровольческого центра, а также успехи, ошибки и трудности, встречающиеся в процессе деятельности социально ориентированных НКО, направленных на поддержку семей и детей; пути решения проблемных вопросов из опыта разных НКО. Оригинальность проекта заключается в том, что он позволит некоммерческим организациям в регионах реализации не только познакомиться с эффективными методами работы с детьми и их семьями, но и повысить административный, финансовый, кадровый потенциал, качество предоставляемых услуг, объединить усилия СО НКО, государства, бизнеса и добровольцев.</t>
+  </si>
+  <si>
+    <t>http://dorogakdomu.ru/projects/mezhregionalnyiy-resursno-metodicheskiy-tsentr-gorodok/</t>
+  </si>
+  <si>
+    <t>Благотворительный фонд "Дорога к дому"</t>
+  </si>
+  <si>
+    <t>Вологодская область, город Череповец, улица Менделеева,3</t>
+  </si>
+  <si>
+    <t>https://dorogakdomu.ru</t>
+  </si>
+  <si>
+    <t>info@dorogakdomu.ru</t>
+  </si>
+  <si>
+    <t>Попутчики</t>
+  </si>
+  <si>
+    <t>Идея проекта возникла у команды Сибирского центра во время общения с активистами из числа старшего поколения которые заявляли о своей готовности стать добровольцами, учиться и помогать другим. На этих встречах всегда возникал вопрос о профессионализме и объединении ресурсов, обмене опытом, саморазвития и централизации информации о «серебряном» добровольчестве в регионе.</t>
+  </si>
+  <si>
+    <t>01.04.2020</t>
+  </si>
+  <si>
+    <t>31.03.2021</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация "Сибирский центр социального развития общества"</t>
+  </si>
+  <si>
+    <t>640037 Курганская область г. Курган ул. Амурская, 28</t>
+  </si>
+  <si>
+    <t>http://info.sibcentr45.ru/</t>
+  </si>
+  <si>
+    <t>os.kurgan@mail.ru</t>
+  </si>
+  <si>
+    <t>Школа региональных экспертов: повышаем количество и качество региональных экспертов НКО через продвижение, сообщество, развитие экспертных компетенций</t>
+  </si>
+  <si>
+    <t>Миссия проекта - повышение качества обучающих программ для НКО за счет поддержки нового поколения экспертов-практиков в НКО, качественной передачи актуального опыта внутри сектора, баланса федеральной и региональной экспертизы. Подробнее о проекте - http://expert.ngokitchen.ru/, на сайте размещена база экспертов-участников программы, которых можно приглашать для участия с мероприятиях НКО, в которых нужны их компетенции. Проект реализуется с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов.</t>
+  </si>
+  <si>
+    <t>01.12.2019</t>
+  </si>
+  <si>
+    <t>http://expert.ngokitchen.ru/</t>
+  </si>
+  <si>
+    <t>Межрегиональная благотворительная общественная организация «Центр развития некоммерческих организаций» (МБОО ЦРНО)</t>
+  </si>
+  <si>
+    <t>г. Санкт-Петербург, Лиговский, 87, оф. 300</t>
+  </si>
+  <si>
+    <t>http://www.crno.ru</t>
+  </si>
+  <si>
+    <t>crno@crno.ru</t>
+  </si>
+  <si>
+    <t>Мы справимся! - Кризисное управление в НКО</t>
+  </si>
+  <si>
+    <t>В рамках проекта будет ПОДГОТОВЛЕНО 25 АНТИКРИЗИСНЫХ КОНСУЛЬТАНТОВ для НКО (конкурсный отбор участников, очная школа, проведение антикризисной сессии в своей НКО с супервизией, проведение сессий в НКО своего региона). 75 организаций из разных регионов РФ, отобранных по конкурсу, проведут с помощью консультантов антикризисные сессии, смогут инвентаризировать свои ресурсы и спланировать действия в новых условиях. Проект реализуется с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов.</t>
+  </si>
+  <si>
+    <t>Исследования НКО</t>
+  </si>
+  <si>
+    <t>АНО «Информационная культура» при поддержке Фонда президентских грантов запускает серию просветительских вебинаров и видеолекций для сотрудников НКО. Приглашаем представителей некоммерческих проектов освоить методики проведения исследований и доступные инструменты работы с данными. Помимо лекций пройдет конкурс исследовательских проектов НКО, а также большой хакатон по решению задач и разработке социальных проектов для НКО.</t>
+  </si>
+  <si>
+    <t>28.02.2021</t>
+  </si>
+  <si>
+    <t>АНО «Информационная культура»</t>
+  </si>
+  <si>
+    <t>Москва, Малый Кисельный переулок, дом 1/9, офис 402</t>
+  </si>
+  <si>
+    <t>https://www.infoculture.ru/</t>
+  </si>
+  <si>
+    <t>infoculture@infoculture.ru</t>
+  </si>
+  <si>
+    <t>От разовой помощи к системному сотрудничеству: развитие потенциала НКО в привлечении местных ресурсов и выстраивании партнеров для решения социальных задач.</t>
+  </si>
+  <si>
+    <t>Некоммерческий сектор постепенно становится сектором экономики, беря на себя решение актуальных социальных проблем, причем близость организаций к своей целевой группе дает возможность быстро реагировать на потребности тех, для кого они работают. Однако, ориентируясь только на бюджетное финансирование, НКО рискуют потерять свою гибкость и устойчивость, не могут быстро перестраивать свою деятельность, часть затрат, необходимых для помощи благополучателям, не может быть включена в проекты, финансируемые из бюджета. Для того, чтобы соответствовать требованиям времени, быть устойчивыми и гибкими в реакции на запросы целевой группы и обладать общественной поддержкой НКО должны уметь привлекать ресурсы не только из бюджета, но и из других, особенно местных, источников. Основой для этого проекта стали результаты проекта «Развитие системной благотворительности и местных ресурсов для поддержки НКО в регионах», реализованного в 2018-2019 гг, который был ориентирован на обучение НКО технологиям привлечения местных ресурсов. Однако, в ходе его реализации стало понятно, что, даже владея технологиями проведения фандрайзинговых акций, НКО не всегда удается эффективно привлекать местные ресурсы, т.к. они плохо понимают мотивацию и потребности бизнеса и частных доноров и и не умеют выстраивать партнерство. Особенностью и инновацией этого проекта является то, что он будет ориентирован на изучение мотивации доноров, выявление и описание партнерских социальных проектов с точки зрения взаимных интересов. В ходе проекта не менее чем в 8 регионах силами местных РЦ будет проведено исследование мотивации участия бизнеса в социальной деятельности, собраны практики сотрудничества НКО и бизнеса в решении социальных проблем, подготовлен сборник, описывающий эти практики с точки зрения мотивации участников (НКО и бизнеса) к совместной социальной деятельности. Результаты исследования будут обсуждены на региональных экспертных встречах, где участники из разных секторов обсудят возможности развития взаимодействия бизнеса и НКО и условия, которые могут стимулировать такие партнерства. На основе полученных результатов будет продолжено обучение НКО в «Школе актуального фандрайзинга» с упором на поиск взаимных выгод с местными донорами, формирование навыков эффективных коммуникаций и выстраивания социального партнерства. НКО, занимающиеся привлечением ресурсов из местных источников, получат экспертное сопровождение и помощь в разработке стратегии фандрайзинга. Это особенно важно в сегодняшней ситуации, когда возможности местных благотворителей сильно сократились из-за экономического спада вызванного эпидемией, а вовлечение местных доноров в совместное решение социальных проблем требует новых подходов, основанных на взаимном интересе. Итоговая Конференция «Благотворительность в провинциальной России» станет площадкой, где будут представлены полученные результаты проекта, обсуждены итоги и разработаны следующие шаги в развитии благотворительности в регионах России.</t>
+  </si>
+  <si>
+    <t>От практики к устойчивому развитию: повышение потенциала ресурсных центров для НКО</t>
+  </si>
+  <si>
+    <t>Проект направлен на Cоздание условий для развития и укрепления НКО через расширение профессиональных компетенций инфраструктурных организаций для НКО и развитие партнерства между ними. Проект опирается на результаты, достигнутые в ходе реализации проекта «Успешные практики в жизнь» и нацелен на оказание помощи организациям, выполняющим функции ресурсных центров (далее РЦ). Опыт реализации предыдущего проекта показал, что зачастую этим организациям не хватает практического опыта в работе с НКО, в организациях не налажены внутренние процессы управления, что снижает эффективность и качество работы. Кроме того, «молодые» ресурсные центры не видят стратегии развития своих организаций, не используют имеющиеся возможности и ресурсы, что приводит к снижению эффективности их работы и, как следствие снижает возможности развития НКО в их регионах. В рамках проекта будет осуществлена организационная поддержка РЦ для НКО, выбранных на конкурсной основе из числа работающих в регионах и активно внедряющих новые формы работы. Для этих организаций буде проведена «Лаборатория практического обучения», основная цель которой дать возможность ресурсным центрам через практическую деятельность получить необходимые в текущей работе навыки. Эти организации под руководством Фонда и с его поддержкой организуют в своих территориях образовательные или фандрайзинговые мероприятия для НКО и на практике получат необходимые компетенции. Будет организовано экспертное сопровождение этих РЦ, включая работу внешнего эксперта в этих организациях, помощь в разработке и внедрении стратегии развития РЦ, стажировку специалистов в успешно работающем РЦ и индивидуальное консультирование по вопросам внедрения услуг для НКО и управления организацией. Также в ходе проекта будет проанализирован и доработан имеющийся у РЦ опыт проведения мероприятий по продвижению НКО в регионах. На основе этого опыта проведена Выставка достижений НКО Архангельской области, на которую в качестве стажеров приедут ресурсные центры из других регионов, чтобы на практике познакомиться с этой и еще несколькими технологиями работы ресурсных центров, направленными на развитие некоммерческого сектора. Благодаря привлечению к реализации проекта успешно работающих ресурсных центров продолжится выстраивание партнерства между инфраструктурными организациями, обмен опытом и технологиями. Кроме того сбор, систематизация и представление на портале www.ngomap.ru информации о действующих инфраструктурных организациях для НКО, их успешных практиках и партнерских проектах позволит укрепить взаимодействие между ресурсными центрами, повысить информированность заинтересованных сторон об их работе, создаст условия для развития общественной активности и некоммерческих организаций. Проведение практической конференции Российская школа грантмейкинга – РШГМ» будет способствовать совершенствованию конкурсных механизмов по поддержке НКО в регионах и включению местных РЦ в эту работу.</t>
+  </si>
+  <si>
+    <t>01.07.2017</t>
+  </si>
+  <si>
+    <t>http://fondgarant.ru/proekty-fonda/342-ot-praktiki-k-ustojchivomu-razvitiyu-povyshenie-potentsiala-resursnykh-tsentrov-dlya-nko</t>
+  </si>
+  <si>
+    <t>Успешные практики в жизнь: повышение потенциала инфраструктурных организаций для НКО</t>
+  </si>
+  <si>
+    <t>Проект «Успешные практики в жизнь: повышение потенциала инфраструктурных организаций для НКО» направлен на создание условий для развития и укрепления некоммерческих организаций через расширение профессиональных компетенций инфраструктурных организаций и внедрения в их работу успешных практик в сфере развития социальных услуг НКО, социального предпринимательства, местной благотворительности, конкурсных механизмов поддержки НКО в регионах, а также расширения возможностей использования социальной рекламы. В рамках проекта будет создана профессиональная площадка для обмена опытом и уникальными технологиями между инфраструктурными организациями, что в свою очередь будет способствовать формированию партнерства инфраструктурных организаций, ориентированного на взаимоподдержку, а также развитию и укреплению некоммерческих организаций и сектора в целом. В рамках проекта для инфраструктурных организаций будут проведены 3 методические школы и методическая конференция «Российская школа грантмейкинга», организован всероссийский конкурс социальной рекламы, разработана методика оценки эффективности социальной рекламы. Информационную, консультационную и методическую поддержку получат не менее 300 некоммерческих организаций со всей России, участие в мероприятиях проекта примут не менее 500 специалистов НКО. Проект будет опираться на лучшие практики, наработанные ведущими инфраструктурными организациями Северо-запада, Сибири, Поволжья, Урала и Центральной России.</t>
+  </si>
+  <si>
+    <t>http://fondgarant.ru/proekty-fonda/184-nazvanie-proekta-uspeshnye-praktiki-v-zhizn-povyshenie-potentsiala-infrastrukturnykh-organizatsij-dlya-nko</t>
+  </si>
+  <si>
+    <t>Правовой капитал знаний – основа эффективного целевого капитала</t>
+  </si>
+  <si>
+    <t>Проект «Правовой капитал знаний – основа эффективного целевого капитала» направлен на создание профессиональной площадки – консультативных центров правовой, бухгалтерской и налоговой поддержки организаций, желающих создать ЦК, и уже действующих НКО-собственников ЦК в разных регионах России.</t>
+  </si>
+  <si>
+    <t>Ассоциация "Юристы за гражданское общество"</t>
+  </si>
+  <si>
+    <t>119019, г. Москва, Малый Знаменский переулок, д. 3/5, стр. 6 (вход через проходную по адресу: Большой Знаменский переулок, д. 2/7)</t>
+  </si>
+  <si>
+    <t>http://lawcs.ru/</t>
+  </si>
+  <si>
+    <t>info@lawcs.ru</t>
+  </si>
+  <si>
+    <t>Правовая академия НКО</t>
+  </si>
+  <si>
+    <t>Проект направлен на создание понятной, грамотной, логически выстроенной «обучающей» программы «Правовая академия НКО», состоящей из 6 взаимосвязанных модулей по основным правовым жизненно важным аспектам деятельности НКО. В программу входят не только теоретические знания по административному, трудовому, гражданскому, налоговому, уголовному праву и др., но и практические занятия, столь необходимые для руководителей организаций при применении правовых знаний. В течение срока проекта планируется провести 5 обучающих циклов не менее чем в 25 субъектах для активных НКО, чья деятельность направлена на поддержку организации региона. В каждом цикле (параллельно в течение трех месяцев обучение НКО будут проходить в 5 регионах) примут участие по 20 представителей НКО.</t>
+  </si>
+  <si>
+    <t>30.06.2022</t>
+  </si>
+  <si>
+    <t>Ресурсный центр социальных предпринимателей Арктики.</t>
+  </si>
+  <si>
+    <t>Создание в Красноярском крае и Мурманской области системы поддержки социальных предпринимателей и социально-ориентированных НКО, ведущих предпринимательскую деятельность.</t>
+  </si>
+  <si>
+    <t>01.05.2015</t>
+  </si>
+  <si>
+    <t>07.01.2022</t>
+  </si>
+  <si>
+    <t>Союз промышленников и предпринимателей Заполярья</t>
+  </si>
+  <si>
+    <t>Норильск, ул. Комсомольская, 10</t>
+  </si>
+  <si>
+    <t>http://www.arctic-social.biz</t>
+  </si>
+  <si>
+    <t>spp@nrd.ru</t>
+  </si>
+  <si>
+    <t>Некоммерческий сектор Кузбасса: устойчивое развитие</t>
+  </si>
+  <si>
+    <t>Мероприятия проекта направлены на повышение устойчивости некоммерческих негосударственных организаций в Кемеровской области, это и обеспечение новыми знаниями, опытом, партнерскими связями, поддержка проектов. Все мероприятия реализуется при поддержке органов государственной власти и бизнеса, что способствует выстраиванию партнерских связей с некоммерческими организациями. По итогам реализации проекта социально ориентированные НКО получили опыт, который повысил их профессионализм, а также выгоду от созданных новых возможностей, больший доступ и больше возможностей вносить свой вклад в решение проблем сообщества. Для представителей власти и бизнеса будет улучшен доступ к информации о деятельности некоммерческих организаций, о реализуемых ими проектах.</t>
+  </si>
+  <si>
+    <t>http://init-kc.ru/?act=sn&amp;cat=29</t>
+  </si>
+  <si>
+    <t>Потенциал НКО на развитие Кузбасса</t>
+  </si>
+  <si>
+    <t>Одна из основных задач проекта - создание благоприятных условий для развития СО НКО в Кемеровской области. Благодаря реализации проекта приняты нормативно-правовые акты, направленные на поддержку СО НКО (имущественная поддержка, субсидии, муниципальные программы). Выработаны рекомендации по работе Общественных советов при органах государственной власти и на местном уровне. Рекомендации согласованы на площадке Общественной палаты Кемеровской области. Проведены круглые столы, дискуссии, на которых обсуждались выработанные документы и предлагались пути для дальнейшего развития некоммерческого сектора.</t>
+  </si>
+  <si>
+    <t>01.12.2017</t>
+  </si>
+  <si>
+    <t>http://init-kc.ru/?act=sn&amp;cat=26</t>
+  </si>
+  <si>
+    <t>Служба сопровождения гражданских инициатив: курс на устойчивость!</t>
+  </si>
+  <si>
+    <t>Проект вписан в логику деятельности, которую организация ведет последние 5 лет в сотрудничестве с краевыми ресурсными центрами поддержки НКО (РЦ) и краевым Правительством. Он разработан в развитие проекта «Служба сопровождения гражданских инициатив: управление изменениями», поддержанного ФПГ в 2019 году, и учитывает полученный опыт и его результаты. Основная целевая группа проекта - муниципальные ресурсные центры поддержки гражданских инициатив и НКО (МРЦ), а также местные и краевые некоммерческие организации. Вторая целевая группа – ТОС, неформальные сообщества, инициативные группы граждан как потенциальные НКО. Дополнительная целевая группа – заинтересованные органы государственной власти (ОГВ), органы местного самоуправления (ОМСУ), представители бизнес сообщества. Цель проекта - повысить устойчивость некоммерческого сектора Хабаровского края через расширение профессиональных компетенций МРЦ и НКО, укрепление внутрисекторных и межсекторных партнерских связей, формирование «дружественной» и продуктивной для НКО внешней среды. Проект реализуется при поддержке Фонда президентских грантов.</t>
+  </si>
+  <si>
+    <t>http://ngo27.ru/ru/project/aktivnye-proekty/sluzhba-soprovozhdeniya-grazhdanskikh-initsiativ-kurs-na-ustoychivost/</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая культурно-просветительская организация "ТОЧКА РОСТА"</t>
+  </si>
+  <si>
+    <t>Хабаровск, Саратовский переулок, кв. 4</t>
+  </si>
+  <si>
+    <t>http://ngo27.ru/ru/</t>
+  </si>
+  <si>
+    <t>ano.rosta@mail.ru</t>
+  </si>
+  <si>
+    <t>Служба сопровождения гражданских инициатив: управление изменениями</t>
+  </si>
+  <si>
+    <t>В Хабаровском крае за последние 6 лет создан прочный фундамент как для формирования профессиональной деятельности некоммерческих организаций, так и для развития гражданской активности на местах. По результатам рейтинга субъектов РФ, проведенного в 2017 г., по итогам реализации механизмов поддержки СОНКО &lt;..&gt; край занял второе место. Это результат комплексной и системной работы краевых органов власти и НКО-ресурсных центров (РЦ), деятельность которых была инициирована в рамках региональной программы поддержки СОНКО и координировалась отделом по взаимодействию с СОНКО управления общественных связей министерства внутренней политики и информации края. Но запущенные в крае и муниципалитетах процессы бурного развития гражданского общества требуют системного сопровождения, стратегического видения и тактической "подстройки". Однако в крае сложилась непростая ситуация, обусловленная реорганизацией структур управления, кадровыми перестановками, "размыванием" прежних приоритетов социально-экономического развития региона. Это объективно привело к ослаблению инфраструктурной поддержки НКО-сектора. Проект призван снизить риск утраты темпов и смыслов развития третьего сектора и созидательной гражданской активности. Таким образом, цель проекта - способствовать сохранению и улучшению в Хабаровском крае среды, благоприятной для развития гражданских инициатив, благотворительности, эффективной работы социально ориентированных некоммерческих организаций. Проект реализуется при поддержке Фонда президентских грантов.</t>
+  </si>
+  <si>
+    <t>20.11.2019</t>
+  </si>
+  <si>
+    <t>20.11.2020</t>
+  </si>
+  <si>
+    <t>http://xn----7sbb2bohbflll.xn--p1ai/category/projects/sluzhba-soprovozhdeniya-grazhdanskih-inicziativ-upravlenie-izmeneniyami/</t>
+  </si>
+  <si>
+    <t>Создание акселератора социальных проектов «ДА!НКО» на территории Владимирской области на базе Дома НКО</t>
+  </si>
+  <si>
+    <t>Цель проекта: Создание механизма ускоренного становления профессиональных НКО во Владимирской области, их организационного развития, обеспечения ресурсной устойчивости и информационного продвижения. Задачи проекта: Проанализировать состояние некоммерческого сектора и уровня развития СО НКО во Владимирской области; Провести пилотную акселерационную программу «Да!НКО» для инициативных групп граждан и представителей СО НКО Владимирской области. Оказать информационную, консультационную, организационную, образовательную поддержку СО НКО Владимирской области; Сформировать постоянно действующий механизм профессионализации, ускоренного развития СО НКО на базе Дома НКО Владимирской области; распространить опыт реализации программы. Источник финансирования: средства гранта, предоставленного Фондом Президентских грантов.</t>
+  </si>
+  <si>
+    <t>01.07.2019</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация содействия развитию некоммерческих организаций Владимирской области и межнациональных отношений "Дом некоммерческих организаций Владимирской области"</t>
+  </si>
+  <si>
+    <t>Владимир, ул. Дзержинского, д. 5, каб. 9</t>
+  </si>
+  <si>
+    <t>http://ngo33.ru/</t>
+  </si>
+  <si>
+    <t>ngo33@yandex.ru</t>
+  </si>
+  <si>
+    <t>Развитие ресурсного центра поддержки социально ориентированных некоммерческих организаций Владимирской области</t>
+  </si>
+  <si>
+    <t>1.Проведено исследование «Представления жителей г. Владимира о роли некоммерческих организаций в решении проблем в местном сообществе»: http://ngo33.ru/wp-content/uploads/2019/03/Sotsiologicheskoe_issledovanie_NKO_2018.pdf 2. Проведены 2 курса «Школа НКО» (6 семинаров по 8 академических часов). 3. Проведены 2 курса «Школа молодежного актива» (6 семинаров по 8 академических часов). 4. Проведено три 2-х-дневных семинара-практикума «Школа социального проектирования». 5. Проведено 19 семинаров для СО НКО Владимирской области по актуальным вопросам деятельности. 6. Проведено 411 консультаций СО НКО в ресурсном центре по правовым, бухгалтерским вопросам, фандрайзингу, социальному проектированию, управлению организацией и пр. 7. Зарегистрированы «под ключ» 28 СО НКО. 8. Осуществлялась информационная рассылка по адресам 180 представителей СО НКО Владимирской области не реже 2 раз в месяц. Информирование СО НКО Владимирской области о мероприятиях, проводимых конкурсах грантов и субсидий осуществлялось также через сайт Дома НКО (раздел «Новости», раздел «Конкурсы и гранты») 9. Создано 23 сайта СО НКО Владимирской области. 10. Создано 17 страниц в социальных сетях. 11. Изготовлено 5 видео-уроков по актуальным вопросам деятельности НКО. Проект реализован при поддержке Фонда Президентских грантов.</t>
+  </si>
+  <si>
+    <t>01.06.2018</t>
+  </si>
+  <si>
+    <t>Школа социального проектирования</t>
+  </si>
+  <si>
+    <t>В рамках реализации проекта «Школа социального проектирования» были проведены мероприятия, направленные на развитие у СО НКО Владимирской области навыка подготовки заявок на конкурсы грантов и субсидий. 1. Проведено 5 двухдневных семинаров-практикумов «Социальное проектирование» для СО НКО Владимирской области. На семинаре были освещены следующие вопросы: понятие социального проектирования, теория, сущностные характеристики, основные предпосылки и уровни, а также цели, задачи и технологии социального проектирования, его специфика в НКО, классификация социальных проектов, основные требования к составлению бюджета проекта, особенности формирования расходов по отдельным статьям, типовые ошибки при формировании и оформлении бюджета проекта, процедура и критерии оценки социальных проектов, тренинг «Разработка социального проекта». Для участия в семинарах-практикумах было сформировано 5 групп из числа представителей СО НКО региона, включая представителей организаций из муниципальных образований Владимирской области. 2. Проведено 8 семинаров по отдельным конкурсам грантов и субсидий. 3. Осуществлена информационная рассылка о конкурсах грантов и субсидий для СО НКО по электронным адресам 180 СО НКО Владимирской области. 4. Доведена информация о 27 актуальных конкурсах грантов и субсидий через сайт, группы в социальных сетях для СО НКО Владимирской области. 5. Проведено 58 консультаций по вопросам участия в конкурсах грантов и субсидий. Оказана помощь в подготовке 46 заявок СО НКО Владимирской области на конкурсы грантов и субсидий. Проект реализован при поддержке Фонда Президентских грантов.</t>
+  </si>
+  <si>
+    <t>30.09.2018</t>
+  </si>
+  <si>
+    <t>Культурный практикум-содействие развитию НКО, работающих в сфере сохранения культурного наследия через повышение компетенций и освоение IT технологий</t>
+  </si>
+  <si>
+    <t>Проект направлен на сохранение и  популяризацию объектов культурного наследия путем повышения компетенций НКО, кураторской поддержки и освоения IT технологий. В трех семинарах-практикумах и мероприятих проекта приняли участие около 100 представителей 32 НКО из 7 районов ЛО; кураторские консультации  по разработке и экспертизе 18 проектов; создано 6 сайтов для НКО ЛО.</t>
+  </si>
+  <si>
+    <t>01.03.2016</t>
+  </si>
+  <si>
+    <t>30.11.2016</t>
+  </si>
+  <si>
+    <t>http://creaprok.com/kulturnyiy-praktikum/</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация по развитию индивидуального творчества и креативных отраслей " Творческие проекты Кайкино"</t>
+  </si>
+  <si>
+    <t>188423, Ленинградская область, Волосовский район, д. Кайкино, 10</t>
+  </si>
+  <si>
+    <t>http://creaprok.com</t>
+  </si>
+  <si>
+    <t>kaykino10@gmail.com</t>
+  </si>
+  <si>
+    <t>Практикум эффективного развития СОНКО Юго-Запада Ленинградской области</t>
+  </si>
+  <si>
+    <t>Проект направлен на поддержку начинающих свою деятельность некоммерческих организаций и инициативных групп Юго-Запада Ленинградской области, которым необходима помощь в области стратегического развития, активизации проектной деятельности, в сфере бухгалтерского и налогового учета, информационном продвижении, а также юридических вопросах. Подготовка и регистрация новых НКО (4), содействие в подготовке проектов на федеральные конкурсы , развитие горизонтального взаимодействия.</t>
+  </si>
+  <si>
+    <t>01.06.2019</t>
+  </si>
+  <si>
+    <t>http://creaprok.com/praktikum-effektivnogo-razvitiya-sonko-yugo-zapada-leningradskoy-oblasti/</t>
+  </si>
+  <si>
+    <t>Инкубатор для НКО Ямала</t>
+  </si>
+  <si>
+    <t>Проект - это два потока полугодового комплексного образовательного онлайн-марафона для 40 НКО региона. Поток это: 3 -х месячная "Школа бухгалтера НКО: базовый курс", 2-х месячный "Проектный марафон", 4 вебинара по выбору участников. В итоге получим апрбированную технологию, которую представим в на онлайн конференции для всех заинтересованных сторон. Что получит НКО от участия в проекте "Инкубатор для НКО Ямала": - обученного бухгалтера; - двух специалистов с опытом самостоятельной разработки заявки на грантовый конкурс; - подготовленную качественную заявку на грантовый конкурс; - помощь в продвижении в Интернет-пространстве; - консультации по основным вопросам деятельности в режиме "позвонил - спросил-ответили". Проект успешно закончен, создан электронный сбрник по итогам:https://xn--80aa2afdei0l.xn--p1ai/news/itogi-proekta-inkubator-dlya-nko-yamala/otchet-inkubator-dlya-nko-yamala_roo-centr-razvitiya-nko-yamala-2020_2021/</t>
+  </si>
+  <si>
+    <t>http://нкоямала.рф/projects/inkubator-dlya-nko-yamalaroo-centr-razvitiya-nko-yamala-2020-2021-g-g/</t>
+  </si>
+  <si>
+    <t>Школа тренеров некоммерческого сектора</t>
+  </si>
+  <si>
+    <t>Создание условий для повышения качества обучения руководителей и специалистов НКО и формирования сообщества тренеров, занимающихся обучением НКО.</t>
+  </si>
+  <si>
+    <t>01.09.2018</t>
+  </si>
+  <si>
+    <t>https://ngogarant.ru/projects/view/40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...5 lines deleted...]
-    </xf>
+  <cellXfs count="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -549,380 +1894,2528 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
-    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H1" sqref="H1"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <cols>
-[...8 lines deleted...]
-  </cols>
   <sheetData>
-    <row r="1" spans="1:8">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="E2" t="s">
         <v>11</v>
       </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
       </c>
-      <c r="H2" t="s">
+      <c r="G3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="H3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
+      <c r="I3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...9 lines deleted...]
-      <c r="G3" t="s">
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
         <v>13</v>
       </c>
-      <c r="H3" t="s">
+      <c r="G4" t="s">
         <v>14</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" t="s">
+        <v>44</v>
+      </c>
+      <c r="G7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H7" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" t="s">
+        <v>60</v>
+      </c>
+      <c r="G9" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" t="s">
+        <v>65</v>
+      </c>
+      <c r="D10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E10" t="s">
+        <v>67</v>
+      </c>
+      <c r="F10" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" t="s">
+        <v>77</v>
+      </c>
+      <c r="F12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" t="s">
+        <v>32</v>
+      </c>
+      <c r="I12" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" t="s">
+        <v>81</v>
+      </c>
+      <c r="E13" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14" t="s">
+        <v>86</v>
+      </c>
+      <c r="E14" t="s">
+        <v>87</v>
+      </c>
+      <c r="F14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" t="s">
+        <v>32</v>
+      </c>
+      <c r="I14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D15" t="s">
+        <v>91</v>
+      </c>
+      <c r="E15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" t="s">
+        <v>95</v>
+      </c>
+      <c r="D16" t="s">
+        <v>96</v>
+      </c>
+      <c r="E16" t="s">
+        <v>97</v>
+      </c>
+      <c r="F16" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" t="s">
+        <v>32</v>
+      </c>
+      <c r="I16" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" t="s">
+        <v>101</v>
+      </c>
+      <c r="F17" t="s">
+        <v>102</v>
+      </c>
+      <c r="G17" t="s">
+        <v>103</v>
+      </c>
+      <c r="H17" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" t="s">
+        <v>108</v>
+      </c>
+      <c r="D18" t="s">
+        <v>109</v>
+      </c>
+      <c r="E18" t="s">
+        <v>110</v>
+      </c>
+      <c r="F18" t="s">
+        <v>111</v>
+      </c>
+      <c r="G18" t="s">
+        <v>112</v>
+      </c>
+      <c r="H18" t="s">
+        <v>113</v>
+      </c>
+      <c r="I18" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" t="s">
+        <v>116</v>
+      </c>
+      <c r="C19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D19" t="s">
         <v>20</v>
       </c>
-      <c r="D4"/>
-[...20 lines deleted...]
-      <c r="C5" t="s">
+      <c r="E19" t="s">
+        <v>118</v>
+      </c>
+      <c r="F19" t="s">
+        <v>119</v>
+      </c>
+      <c r="G19" t="s">
+        <v>120</v>
+      </c>
+      <c r="H19" t="s">
+        <v>121</v>
+      </c>
+      <c r="I19" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" t="s">
+        <v>124</v>
+      </c>
+      <c r="C20" t="s">
+        <v>125</v>
+      </c>
+      <c r="D20" t="s">
+        <v>126</v>
+      </c>
+      <c r="E20" t="s">
+        <v>127</v>
+      </c>
+      <c r="F20" t="s">
+        <v>128</v>
+      </c>
+      <c r="G20" t="s">
+        <v>129</v>
+      </c>
+      <c r="I20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" t="s">
+        <v>108</v>
+      </c>
+      <c r="D21" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21" t="s">
+        <v>134</v>
+      </c>
+      <c r="F21" t="s">
+        <v>135</v>
+      </c>
+      <c r="G21" t="s">
+        <v>136</v>
+      </c>
+      <c r="H21" t="s">
+        <v>137</v>
+      </c>
+      <c r="I21" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>139</v>
+      </c>
+      <c r="B22" t="s">
+        <v>140</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>141</v>
+      </c>
+      <c r="F22" t="s">
+        <v>142</v>
+      </c>
+      <c r="G22" t="s">
+        <v>143</v>
+      </c>
+      <c r="I22" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23" t="s">
+        <v>146</v>
+      </c>
+      <c r="C23" t="s">
+        <v>147</v>
+      </c>
+      <c r="D23" t="s">
+        <v>148</v>
+      </c>
+      <c r="E23" t="s">
+        <v>149</v>
+      </c>
+      <c r="F23" t="s">
+        <v>150</v>
+      </c>
+      <c r="G23" t="s">
+        <v>151</v>
+      </c>
+      <c r="H23" t="s">
+        <v>152</v>
+      </c>
+      <c r="I23" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" t="s">
+        <v>156</v>
+      </c>
+      <c r="F24" t="s">
+        <v>150</v>
+      </c>
+      <c r="G24" t="s">
+        <v>151</v>
+      </c>
+      <c r="H24" t="s">
+        <v>152</v>
+      </c>
+      <c r="I24" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>157</v>
+      </c>
+      <c r="B25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C25" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" t="s">
+        <v>141</v>
+      </c>
+      <c r="F25" t="s">
+        <v>142</v>
+      </c>
+      <c r="G25" t="s">
+        <v>143</v>
+      </c>
+      <c r="I25" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" t="s">
+        <v>161</v>
+      </c>
+      <c r="D26" t="s">
+        <v>162</v>
+      </c>
+      <c r="F26" t="s">
+        <v>163</v>
+      </c>
+      <c r="G26" t="s">
+        <v>164</v>
+      </c>
+      <c r="H26" t="s">
+        <v>165</v>
+      </c>
+      <c r="I26" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>167</v>
+      </c>
+      <c r="B27" t="s">
+        <v>168</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>169</v>
+      </c>
+      <c r="E27" t="s">
+        <v>170</v>
+      </c>
+      <c r="F27" t="s">
+        <v>171</v>
+      </c>
+      <c r="G27" t="s">
+        <v>172</v>
+      </c>
+      <c r="H27" t="s">
+        <v>173</v>
+      </c>
+      <c r="I27" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>175</v>
+      </c>
+      <c r="B28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C28" t="s">
+        <v>177</v>
+      </c>
+      <c r="D28" t="s">
+        <v>178</v>
+      </c>
+      <c r="E28" t="s">
+        <v>179</v>
+      </c>
+      <c r="F28" t="s">
+        <v>180</v>
+      </c>
+      <c r="G28" t="s">
+        <v>181</v>
+      </c>
+      <c r="H28" t="s">
+        <v>182</v>
+      </c>
+      <c r="I28" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29" t="s">
+        <v>185</v>
+      </c>
+      <c r="C29" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" t="s">
+        <v>186</v>
+      </c>
+      <c r="E29" t="s">
+        <v>187</v>
+      </c>
+      <c r="F29" t="s">
+        <v>44</v>
+      </c>
+      <c r="G29" t="s">
+        <v>45</v>
+      </c>
+      <c r="H29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30" t="s">
+        <v>189</v>
+      </c>
+      <c r="C30" t="s">
+        <v>190</v>
+      </c>
+      <c r="D30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>191</v>
+      </c>
+      <c r="G30" t="s">
+        <v>192</v>
+      </c>
+      <c r="H30" t="s">
+        <v>193</v>
+      </c>
+      <c r="I30" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" t="s">
         <v>23</v>
       </c>
-      <c r="D5" t="s">
-[...143 lines deleted...]
-      <c r="B11" t="s">
+      <c r="D31" t="s">
+        <v>197</v>
+      </c>
+      <c r="E31" t="s">
+        <v>198</v>
+      </c>
+      <c r="F31" t="s">
+        <v>102</v>
+      </c>
+      <c r="G31" t="s">
+        <v>103</v>
+      </c>
+      <c r="H31" t="s">
+        <v>104</v>
+      </c>
+      <c r="I31" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" t="s">
+        <v>199</v>
+      </c>
+      <c r="B32" t="s">
+        <v>200</v>
+      </c>
+      <c r="C32" t="s">
         <v>58</v>
       </c>
-      <c r="C11" t="s">
-[...15 lines deleted...]
-        <v>52</v>
+      <c r="D32" t="s">
+        <v>201</v>
+      </c>
+      <c r="E32" t="s">
+        <v>202</v>
+      </c>
+      <c r="F32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G32" t="s">
+        <v>204</v>
+      </c>
+      <c r="H32" t="s">
+        <v>205</v>
+      </c>
+      <c r="I32" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" t="s">
+        <v>207</v>
+      </c>
+      <c r="B33" t="s">
+        <v>208</v>
+      </c>
+      <c r="C33" t="s">
+        <v>209</v>
+      </c>
+      <c r="D33" t="s">
+        <v>210</v>
+      </c>
+      <c r="E33" t="s">
+        <v>211</v>
+      </c>
+      <c r="F33" t="s">
+        <v>212</v>
+      </c>
+      <c r="G33" t="s">
+        <v>213</v>
+      </c>
+      <c r="I33" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" t="s">
+        <v>216</v>
+      </c>
+      <c r="C34" t="s">
+        <v>217</v>
+      </c>
+      <c r="D34" t="s">
+        <v>218</v>
+      </c>
+      <c r="E34" t="s">
+        <v>219</v>
+      </c>
+      <c r="F34" t="s">
+        <v>135</v>
+      </c>
+      <c r="G34" t="s">
+        <v>136</v>
+      </c>
+      <c r="H34" t="s">
+        <v>137</v>
+      </c>
+      <c r="I34" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" t="s">
+        <v>220</v>
+      </c>
+      <c r="B35" t="s">
+        <v>221</v>
+      </c>
+      <c r="C35" t="s">
+        <v>190</v>
+      </c>
+      <c r="D35" t="s">
+        <v>197</v>
+      </c>
+      <c r="E35" t="s">
+        <v>222</v>
+      </c>
+      <c r="F35" t="s">
+        <v>223</v>
+      </c>
+      <c r="G35" t="s">
+        <v>224</v>
+      </c>
+      <c r="H35" t="s">
+        <v>225</v>
+      </c>
+      <c r="I35" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" t="s">
+        <v>227</v>
+      </c>
+      <c r="B36" t="s">
+        <v>228</v>
+      </c>
+      <c r="C36" t="s">
+        <v>177</v>
+      </c>
+      <c r="D36" t="s">
+        <v>161</v>
+      </c>
+      <c r="F36" t="s">
+        <v>142</v>
+      </c>
+      <c r="G36" t="s">
+        <v>143</v>
+      </c>
+      <c r="I36" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" t="s">
+        <v>229</v>
+      </c>
+      <c r="B37" t="s">
+        <v>230</v>
+      </c>
+      <c r="C37" t="s">
+        <v>231</v>
+      </c>
+      <c r="D37" t="s">
+        <v>232</v>
+      </c>
+      <c r="E37" t="s">
+        <v>233</v>
+      </c>
+      <c r="F37" t="s">
+        <v>234</v>
+      </c>
+      <c r="G37" t="s">
+        <v>235</v>
+      </c>
+      <c r="H37" t="s">
+        <v>236</v>
+      </c>
+      <c r="I37" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" t="s">
+        <v>238</v>
+      </c>
+      <c r="B38" t="s">
+        <v>239</v>
+      </c>
+      <c r="C38" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" t="s">
+        <v>240</v>
+      </c>
+      <c r="E38" t="s">
+        <v>241</v>
+      </c>
+      <c r="F38" t="s">
+        <v>234</v>
+      </c>
+      <c r="G38" t="s">
+        <v>235</v>
+      </c>
+      <c r="H38" t="s">
+        <v>236</v>
+      </c>
+      <c r="I38" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" t="s">
+        <v>242</v>
+      </c>
+      <c r="B39" t="s">
+        <v>243</v>
+      </c>
+      <c r="C39" t="s">
+        <v>244</v>
+      </c>
+      <c r="D39" t="s">
+        <v>244</v>
+      </c>
+      <c r="E39" t="s">
+        <v>245</v>
+      </c>
+      <c r="F39" t="s">
+        <v>246</v>
+      </c>
+      <c r="G39" t="s">
+        <v>247</v>
+      </c>
+      <c r="H39" t="s">
+        <v>248</v>
+      </c>
+      <c r="I39" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" t="s">
+        <v>250</v>
+      </c>
+      <c r="B40" t="s">
+        <v>251</v>
+      </c>
+      <c r="C40" t="s">
+        <v>252</v>
+      </c>
+      <c r="D40" t="s">
+        <v>253</v>
+      </c>
+      <c r="E40" t="s">
+        <v>254</v>
+      </c>
+      <c r="F40" t="s">
+        <v>171</v>
+      </c>
+      <c r="G40" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" t="s">
+        <v>173</v>
+      </c>
+      <c r="I40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" t="s">
+        <v>255</v>
+      </c>
+      <c r="B41" t="s">
+        <v>256</v>
+      </c>
+      <c r="C41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D41" t="s">
+        <v>257</v>
+      </c>
+      <c r="E41" t="s">
+        <v>258</v>
+      </c>
+      <c r="F41" t="s">
+        <v>259</v>
+      </c>
+      <c r="G41" t="s">
+        <v>260</v>
+      </c>
+      <c r="H41" t="s">
+        <v>261</v>
+      </c>
+      <c r="I41" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B42" t="s">
+        <v>264</v>
+      </c>
+      <c r="C42" t="s">
+        <v>265</v>
+      </c>
+      <c r="D42" t="s">
+        <v>266</v>
+      </c>
+      <c r="E42" t="s">
+        <v>267</v>
+      </c>
+      <c r="F42" t="s">
+        <v>268</v>
+      </c>
+      <c r="G42" t="s">
+        <v>269</v>
+      </c>
+      <c r="H42" t="s">
+        <v>270</v>
+      </c>
+      <c r="I42" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" t="s">
+        <v>272</v>
+      </c>
+      <c r="B43" t="s">
+        <v>273</v>
+      </c>
+      <c r="C43" t="s">
+        <v>274</v>
+      </c>
+      <c r="D43" t="s">
+        <v>275</v>
+      </c>
+      <c r="E43" t="s">
+        <v>276</v>
+      </c>
+      <c r="F43" t="s">
+        <v>135</v>
+      </c>
+      <c r="G43" t="s">
+        <v>136</v>
+      </c>
+      <c r="H43" t="s">
+        <v>137</v>
+      </c>
+      <c r="I43" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" t="s">
+        <v>277</v>
+      </c>
+      <c r="B44" t="s">
+        <v>278</v>
+      </c>
+      <c r="C44" t="s">
+        <v>279</v>
+      </c>
+      <c r="D44" t="s">
+        <v>280</v>
+      </c>
+      <c r="E44" t="s">
+        <v>281</v>
+      </c>
+      <c r="F44" t="s">
+        <v>282</v>
+      </c>
+      <c r="G44" t="s">
+        <v>283</v>
+      </c>
+      <c r="H44" t="s">
+        <v>284</v>
+      </c>
+      <c r="I44" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" t="s">
+        <v>286</v>
+      </c>
+      <c r="B45" t="s">
+        <v>287</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>197</v>
+      </c>
+      <c r="E45" t="s">
+        <v>288</v>
+      </c>
+      <c r="F45" t="s">
+        <v>289</v>
+      </c>
+      <c r="G45" t="s">
+        <v>290</v>
+      </c>
+      <c r="H45" t="s">
+        <v>291</v>
+      </c>
+      <c r="I45" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" t="s">
+        <v>293</v>
+      </c>
+      <c r="B46" t="s">
+        <v>294</v>
+      </c>
+      <c r="C46" t="s">
+        <v>190</v>
+      </c>
+      <c r="D46" t="s">
+        <v>197</v>
+      </c>
+      <c r="E46" t="s">
+        <v>295</v>
+      </c>
+      <c r="F46" t="s">
+        <v>296</v>
+      </c>
+      <c r="G46" t="s">
+        <v>297</v>
+      </c>
+      <c r="H46" t="s">
+        <v>298</v>
+      </c>
+      <c r="I46" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" t="s">
+        <v>300</v>
+      </c>
+      <c r="B47" t="s">
+        <v>301</v>
+      </c>
+      <c r="C47" t="s">
+        <v>302</v>
+      </c>
+      <c r="D47" t="s">
+        <v>91</v>
+      </c>
+      <c r="E47" t="s">
+        <v>303</v>
+      </c>
+      <c r="F47" t="s">
+        <v>102</v>
+      </c>
+      <c r="G47" t="s">
+        <v>103</v>
+      </c>
+      <c r="H47" t="s">
+        <v>104</v>
+      </c>
+      <c r="I47" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" t="s">
+        <v>304</v>
+      </c>
+      <c r="B48" t="s">
+        <v>305</v>
+      </c>
+      <c r="C48" t="s">
+        <v>306</v>
+      </c>
+      <c r="D48" t="s">
+        <v>307</v>
+      </c>
+      <c r="E48" t="s">
+        <v>308</v>
+      </c>
+      <c r="F48" t="s">
+        <v>309</v>
+      </c>
+      <c r="G48" t="s">
+        <v>310</v>
+      </c>
+      <c r="H48" t="s">
+        <v>311</v>
+      </c>
+      <c r="I48" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" t="s">
+        <v>313</v>
+      </c>
+      <c r="B49" t="s">
+        <v>314</v>
+      </c>
+      <c r="C49" t="s">
+        <v>315</v>
+      </c>
+      <c r="D49" t="s">
+        <v>316</v>
+      </c>
+      <c r="E49" t="s">
+        <v>317</v>
+      </c>
+      <c r="F49" t="s">
+        <v>309</v>
+      </c>
+      <c r="G49" t="s">
+        <v>310</v>
+      </c>
+      <c r="H49" t="s">
+        <v>311</v>
+      </c>
+      <c r="I49" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" t="s">
+        <v>318</v>
+      </c>
+      <c r="B50" t="s">
+        <v>319</v>
+      </c>
+      <c r="C50" t="s">
+        <v>320</v>
+      </c>
+      <c r="D50" t="s">
+        <v>321</v>
+      </c>
+      <c r="F50" t="s">
+        <v>322</v>
+      </c>
+      <c r="G50" t="s">
+        <v>323</v>
+      </c>
+      <c r="H50" t="s">
+        <v>324</v>
+      </c>
+      <c r="I50" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" t="s">
+        <v>326</v>
+      </c>
+      <c r="B51" t="s">
+        <v>327</v>
+      </c>
+      <c r="C51" t="s">
+        <v>328</v>
+      </c>
+      <c r="D51" t="s">
+        <v>329</v>
+      </c>
+      <c r="E51" t="s">
+        <v>330</v>
+      </c>
+      <c r="F51" t="s">
+        <v>322</v>
+      </c>
+      <c r="G51" t="s">
+        <v>323</v>
+      </c>
+      <c r="H51" t="s">
+        <v>324</v>
+      </c>
+      <c r="I51" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" t="s">
+        <v>331</v>
+      </c>
+      <c r="B52" t="s">
+        <v>332</v>
+      </c>
+      <c r="C52" t="s">
+        <v>333</v>
+      </c>
+      <c r="D52" t="s">
+        <v>334</v>
+      </c>
+      <c r="E52" t="s">
+        <v>335</v>
+      </c>
+      <c r="F52" t="s">
+        <v>336</v>
+      </c>
+      <c r="G52" t="s">
+        <v>337</v>
+      </c>
+      <c r="H52" t="s">
+        <v>338</v>
+      </c>
+      <c r="I52" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>340</v>
+      </c>
+      <c r="B53" t="s">
+        <v>341</v>
+      </c>
+      <c r="C53" t="s">
+        <v>342</v>
+      </c>
+      <c r="D53" t="s">
+        <v>86</v>
+      </c>
+      <c r="E53" t="s">
+        <v>343</v>
+      </c>
+      <c r="F53" t="s">
+        <v>336</v>
+      </c>
+      <c r="G53" t="s">
+        <v>337</v>
+      </c>
+      <c r="H53" t="s">
+        <v>338</v>
+      </c>
+      <c r="I53" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" t="s">
+        <v>344</v>
+      </c>
+      <c r="B54" t="s">
+        <v>345</v>
+      </c>
+      <c r="C54" t="s">
+        <v>346</v>
+      </c>
+      <c r="D54" t="s">
+        <v>347</v>
+      </c>
+      <c r="F54" t="s">
+        <v>348</v>
+      </c>
+      <c r="G54" t="s">
+        <v>349</v>
+      </c>
+      <c r="H54" t="s">
+        <v>350</v>
+      </c>
+      <c r="I54" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" t="s">
+        <v>352</v>
+      </c>
+      <c r="B55" t="s">
+        <v>353</v>
+      </c>
+      <c r="C55" t="s">
+        <v>147</v>
+      </c>
+      <c r="D55" t="s">
+        <v>133</v>
+      </c>
+      <c r="F55" t="s">
+        <v>354</v>
+      </c>
+      <c r="G55" t="s">
+        <v>355</v>
+      </c>
+      <c r="H55" t="s">
+        <v>356</v>
+      </c>
+      <c r="I55" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" t="s">
+        <v>358</v>
+      </c>
+      <c r="B56" t="s">
+        <v>359</v>
+      </c>
+      <c r="C56" t="s">
+        <v>320</v>
+      </c>
+      <c r="D56" t="s">
+        <v>81</v>
+      </c>
+      <c r="F56" t="s">
+        <v>354</v>
+      </c>
+      <c r="G56" t="s">
+        <v>355</v>
+      </c>
+      <c r="H56" t="s">
+        <v>356</v>
+      </c>
+      <c r="I56" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" t="s">
+        <v>360</v>
+      </c>
+      <c r="B57" t="s">
+        <v>361</v>
+      </c>
+      <c r="C57" t="s">
+        <v>362</v>
+      </c>
+      <c r="D57" t="s">
+        <v>363</v>
+      </c>
+      <c r="F57" t="s">
+        <v>354</v>
+      </c>
+      <c r="G57" t="s">
+        <v>355</v>
+      </c>
+      <c r="H57" t="s">
+        <v>356</v>
+      </c>
+      <c r="I57" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" t="s">
+        <v>364</v>
+      </c>
+      <c r="B58" t="s">
+        <v>365</v>
+      </c>
+      <c r="C58" t="s">
+        <v>366</v>
+      </c>
+      <c r="D58" t="s">
+        <v>367</v>
+      </c>
+      <c r="F58" t="s">
+        <v>354</v>
+      </c>
+      <c r="G58" t="s">
+        <v>355</v>
+      </c>
+      <c r="H58" t="s">
+        <v>356</v>
+      </c>
+      <c r="I58" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" t="s">
+        <v>368</v>
+      </c>
+      <c r="B59" t="s">
+        <v>369</v>
+      </c>
+      <c r="C59" t="s">
+        <v>370</v>
+      </c>
+      <c r="D59" t="s">
+        <v>371</v>
+      </c>
+      <c r="F59" t="s">
+        <v>354</v>
+      </c>
+      <c r="G59" t="s">
+        <v>355</v>
+      </c>
+      <c r="H59" t="s">
+        <v>356</v>
+      </c>
+      <c r="I59" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" t="s">
+        <v>372</v>
+      </c>
+      <c r="B60" t="s">
+        <v>373</v>
+      </c>
+      <c r="C60" t="s">
+        <v>374</v>
+      </c>
+      <c r="D60" t="s">
+        <v>375</v>
+      </c>
+      <c r="E60" t="s">
+        <v>376</v>
+      </c>
+      <c r="F60" t="s">
+        <v>354</v>
+      </c>
+      <c r="G60" t="s">
+        <v>355</v>
+      </c>
+      <c r="H60" t="s">
+        <v>356</v>
+      </c>
+      <c r="I60" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" t="s">
+        <v>377</v>
+      </c>
+      <c r="B61" t="s">
+        <v>378</v>
+      </c>
+      <c r="C61" t="s">
+        <v>379</v>
+      </c>
+      <c r="D61" t="s">
+        <v>380</v>
+      </c>
+      <c r="F61" t="s">
+        <v>381</v>
+      </c>
+      <c r="G61" t="s">
+        <v>382</v>
+      </c>
+      <c r="H61" t="s">
+        <v>383</v>
+      </c>
+      <c r="I61" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" t="s">
+        <v>385</v>
+      </c>
+      <c r="B62" t="s">
+        <v>386</v>
+      </c>
+      <c r="C62" t="s">
+        <v>275</v>
+      </c>
+      <c r="D62" t="s">
+        <v>367</v>
+      </c>
+      <c r="F62" t="s">
+        <v>381</v>
+      </c>
+      <c r="G62" t="s">
+        <v>382</v>
+      </c>
+      <c r="H62" t="s">
+        <v>383</v>
+      </c>
+      <c r="I62" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" t="s">
+        <v>387</v>
+      </c>
+      <c r="B63" t="s">
+        <v>388</v>
+      </c>
+      <c r="C63" t="s">
+        <v>362</v>
+      </c>
+      <c r="D63" t="s">
+        <v>389</v>
+      </c>
+      <c r="E63" t="s">
+        <v>390</v>
+      </c>
+      <c r="F63" t="s">
+        <v>289</v>
+      </c>
+      <c r="G63" t="s">
+        <v>290</v>
+      </c>
+      <c r="H63" t="s">
+        <v>291</v>
+      </c>
+      <c r="I63" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" t="s">
+        <v>391</v>
+      </c>
+      <c r="B64" t="s">
+        <v>392</v>
+      </c>
+      <c r="C64" t="s">
+        <v>147</v>
+      </c>
+      <c r="D64" t="s">
+        <v>86</v>
+      </c>
+      <c r="E64" t="s">
+        <v>393</v>
+      </c>
+      <c r="F64" t="s">
+        <v>234</v>
+      </c>
+      <c r="G64" t="s">
+        <v>235</v>
+      </c>
+      <c r="H64" t="s">
+        <v>236</v>
+      </c>
+      <c r="I64" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
+        <v>394</v>
+      </c>
+      <c r="B65" t="s">
+        <v>395</v>
+      </c>
+      <c r="C65" t="s">
+        <v>396</v>
+      </c>
+      <c r="D65" t="s">
+        <v>397</v>
+      </c>
+      <c r="E65" t="s">
+        <v>398</v>
+      </c>
+      <c r="F65" t="s">
+        <v>234</v>
+      </c>
+      <c r="G65" t="s">
+        <v>235</v>
+      </c>
+      <c r="H65" t="s">
+        <v>236</v>
+      </c>
+      <c r="I65" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" t="s">
+        <v>399</v>
+      </c>
+      <c r="B66" t="s">
+        <v>400</v>
+      </c>
+      <c r="C66" t="s">
+        <v>401</v>
+      </c>
+      <c r="D66" t="s">
+        <v>402</v>
+      </c>
+      <c r="F66" t="s">
+        <v>163</v>
+      </c>
+      <c r="G66" t="s">
+        <v>164</v>
+      </c>
+      <c r="H66" t="s">
+        <v>165</v>
+      </c>
+      <c r="I66" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" t="s">
+        <v>403</v>
+      </c>
+      <c r="B67" t="s">
+        <v>404</v>
+      </c>
+      <c r="C67" t="s">
+        <v>320</v>
+      </c>
+      <c r="D67" t="s">
+        <v>367</v>
+      </c>
+      <c r="E67" t="s">
+        <v>405</v>
+      </c>
+      <c r="F67" t="s">
+        <v>406</v>
+      </c>
+      <c r="G67" t="s">
+        <v>407</v>
+      </c>
+      <c r="H67" t="s">
+        <v>408</v>
+      </c>
+      <c r="I67" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" t="s">
+        <v>410</v>
+      </c>
+      <c r="B68" t="s">
+        <v>411</v>
+      </c>
+      <c r="C68" t="s">
+        <v>412</v>
+      </c>
+      <c r="D68" t="s">
+        <v>413</v>
+      </c>
+      <c r="F68" t="s">
+        <v>414</v>
+      </c>
+      <c r="G68" t="s">
+        <v>415</v>
+      </c>
+      <c r="H68" t="s">
+        <v>416</v>
+      </c>
+      <c r="I68" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" t="s">
+        <v>418</v>
+      </c>
+      <c r="B69" t="s">
+        <v>419</v>
+      </c>
+      <c r="C69" t="s">
+        <v>420</v>
+      </c>
+      <c r="D69" t="s">
+        <v>86</v>
+      </c>
+      <c r="E69" t="s">
+        <v>421</v>
+      </c>
+      <c r="F69" t="s">
+        <v>422</v>
+      </c>
+      <c r="G69" t="s">
+        <v>423</v>
+      </c>
+      <c r="H69" t="s">
+        <v>424</v>
+      </c>
+      <c r="I69" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
+        <v>426</v>
+      </c>
+      <c r="B70" t="s">
+        <v>427</v>
+      </c>
+      <c r="C70" t="s">
+        <v>396</v>
+      </c>
+      <c r="D70" t="s">
+        <v>148</v>
+      </c>
+      <c r="F70" t="s">
+        <v>422</v>
+      </c>
+      <c r="G70" t="s">
+        <v>423</v>
+      </c>
+      <c r="H70" t="s">
+        <v>424</v>
+      </c>
+      <c r="I70" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" t="s">
+        <v>428</v>
+      </c>
+      <c r="B71" t="s">
+        <v>429</v>
+      </c>
+      <c r="C71" t="s">
+        <v>396</v>
+      </c>
+      <c r="D71" t="s">
+        <v>430</v>
+      </c>
+      <c r="F71" t="s">
+        <v>431</v>
+      </c>
+      <c r="G71" t="s">
+        <v>432</v>
+      </c>
+      <c r="H71" t="s">
+        <v>433</v>
+      </c>
+      <c r="I71" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" t="s">
+        <v>435</v>
+      </c>
+      <c r="B72" t="s">
+        <v>436</v>
+      </c>
+      <c r="C72" t="s">
+        <v>396</v>
+      </c>
+      <c r="D72" t="s">
+        <v>148</v>
+      </c>
+      <c r="F72" t="s">
+        <v>296</v>
+      </c>
+      <c r="G72" t="s">
+        <v>297</v>
+      </c>
+      <c r="H72" t="s">
+        <v>298</v>
+      </c>
+      <c r="I72" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" t="s">
+        <v>437</v>
+      </c>
+      <c r="B73" t="s">
+        <v>438</v>
+      </c>
+      <c r="C73" t="s">
+        <v>439</v>
+      </c>
+      <c r="D73" t="s">
+        <v>86</v>
+      </c>
+      <c r="E73" t="s">
+        <v>440</v>
+      </c>
+      <c r="F73" t="s">
+        <v>296</v>
+      </c>
+      <c r="G73" t="s">
+        <v>297</v>
+      </c>
+      <c r="H73" t="s">
+        <v>298</v>
+      </c>
+      <c r="I73" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" t="s">
+        <v>441</v>
+      </c>
+      <c r="B74" t="s">
+        <v>442</v>
+      </c>
+      <c r="C74" t="s">
+        <v>374</v>
+      </c>
+      <c r="D74" t="s">
+        <v>375</v>
+      </c>
+      <c r="E74" t="s">
+        <v>443</v>
+      </c>
+      <c r="F74" t="s">
+        <v>296</v>
+      </c>
+      <c r="G74" t="s">
+        <v>297</v>
+      </c>
+      <c r="H74" t="s">
+        <v>298</v>
+      </c>
+      <c r="I74" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" t="s">
+        <v>444</v>
+      </c>
+      <c r="B75" t="s">
+        <v>445</v>
+      </c>
+      <c r="C75" t="s">
+        <v>275</v>
+      </c>
+      <c r="D75" t="s">
+        <v>86</v>
+      </c>
+      <c r="F75" t="s">
+        <v>446</v>
+      </c>
+      <c r="G75" t="s">
+        <v>447</v>
+      </c>
+      <c r="H75" t="s">
+        <v>448</v>
+      </c>
+      <c r="I75" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" t="s">
+        <v>450</v>
+      </c>
+      <c r="B76" t="s">
+        <v>451</v>
+      </c>
+      <c r="C76" t="s">
+        <v>420</v>
+      </c>
+      <c r="D76" t="s">
+        <v>452</v>
+      </c>
+      <c r="F76" t="s">
+        <v>446</v>
+      </c>
+      <c r="G76" t="s">
+        <v>447</v>
+      </c>
+      <c r="H76" t="s">
+        <v>448</v>
+      </c>
+      <c r="I76" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" t="s">
+        <v>453</v>
+      </c>
+      <c r="B77" t="s">
+        <v>454</v>
+      </c>
+      <c r="C77" t="s">
+        <v>455</v>
+      </c>
+      <c r="D77" t="s">
+        <v>456</v>
+      </c>
+      <c r="F77" t="s">
+        <v>457</v>
+      </c>
+      <c r="G77" t="s">
+        <v>458</v>
+      </c>
+      <c r="H77" t="s">
+        <v>459</v>
+      </c>
+      <c r="I77" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" t="s">
+        <v>461</v>
+      </c>
+      <c r="B78" t="s">
+        <v>462</v>
+      </c>
+      <c r="C78" t="s">
+        <v>275</v>
+      </c>
+      <c r="D78" t="s">
+        <v>367</v>
+      </c>
+      <c r="E78" t="s">
+        <v>463</v>
+      </c>
+      <c r="F78" t="s">
+        <v>150</v>
+      </c>
+      <c r="G78" t="s">
+        <v>151</v>
+      </c>
+      <c r="H78" t="s">
+        <v>152</v>
+      </c>
+      <c r="I78" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" t="s">
+        <v>464</v>
+      </c>
+      <c r="B79" t="s">
+        <v>465</v>
+      </c>
+      <c r="C79" t="s">
+        <v>466</v>
+      </c>
+      <c r="D79" t="s">
+        <v>375</v>
+      </c>
+      <c r="E79" t="s">
+        <v>467</v>
+      </c>
+      <c r="F79" t="s">
+        <v>150</v>
+      </c>
+      <c r="G79" t="s">
+        <v>151</v>
+      </c>
+      <c r="H79" t="s">
+        <v>152</v>
+      </c>
+      <c r="I79" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" t="s">
+        <v>468</v>
+      </c>
+      <c r="B80" t="s">
+        <v>469</v>
+      </c>
+      <c r="C80" t="s">
+        <v>396</v>
+      </c>
+      <c r="D80" t="s">
+        <v>347</v>
+      </c>
+      <c r="E80" t="s">
+        <v>470</v>
+      </c>
+      <c r="F80" t="s">
+        <v>471</v>
+      </c>
+      <c r="G80" t="s">
+        <v>472</v>
+      </c>
+      <c r="H80" t="s">
+        <v>473</v>
+      </c>
+      <c r="I80" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" t="s">
+        <v>475</v>
+      </c>
+      <c r="B81" t="s">
+        <v>476</v>
+      </c>
+      <c r="C81" t="s">
+        <v>477</v>
+      </c>
+      <c r="D81" t="s">
+        <v>478</v>
+      </c>
+      <c r="E81" t="s">
+        <v>479</v>
+      </c>
+      <c r="F81" t="s">
+        <v>471</v>
+      </c>
+      <c r="G81" t="s">
+        <v>472</v>
+      </c>
+      <c r="H81" t="s">
+        <v>473</v>
+      </c>
+      <c r="I81" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" t="s">
+        <v>480</v>
+      </c>
+      <c r="B82" t="s">
+        <v>481</v>
+      </c>
+      <c r="C82" t="s">
+        <v>482</v>
+      </c>
+      <c r="D82" t="s">
+        <v>86</v>
+      </c>
+      <c r="F82" t="s">
+        <v>483</v>
+      </c>
+      <c r="G82" t="s">
+        <v>484</v>
+      </c>
+      <c r="H82" t="s">
+        <v>485</v>
+      </c>
+      <c r="I82" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" t="s">
+        <v>487</v>
+      </c>
+      <c r="B83" t="s">
+        <v>488</v>
+      </c>
+      <c r="C83" t="s">
+        <v>489</v>
+      </c>
+      <c r="D83" t="s">
+        <v>367</v>
+      </c>
+      <c r="F83" t="s">
+        <v>483</v>
+      </c>
+      <c r="G83" t="s">
+        <v>484</v>
+      </c>
+      <c r="H83" t="s">
+        <v>485</v>
+      </c>
+      <c r="I83" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" t="s">
+        <v>490</v>
+      </c>
+      <c r="B84" t="s">
+        <v>491</v>
+      </c>
+      <c r="C84" t="s">
+        <v>80</v>
+      </c>
+      <c r="D84" t="s">
+        <v>492</v>
+      </c>
+      <c r="F84" t="s">
+        <v>483</v>
+      </c>
+      <c r="G84" t="s">
+        <v>484</v>
+      </c>
+      <c r="H84" t="s">
+        <v>485</v>
+      </c>
+      <c r="I84" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" t="s">
+        <v>493</v>
+      </c>
+      <c r="B85" t="s">
+        <v>494</v>
+      </c>
+      <c r="C85" t="s">
+        <v>495</v>
+      </c>
+      <c r="D85" t="s">
+        <v>496</v>
+      </c>
+      <c r="E85" t="s">
+        <v>497</v>
+      </c>
+      <c r="F85" t="s">
+        <v>498</v>
+      </c>
+      <c r="G85" t="s">
+        <v>499</v>
+      </c>
+      <c r="H85" t="s">
+        <v>500</v>
+      </c>
+      <c r="I85" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" t="s">
+        <v>502</v>
+      </c>
+      <c r="B86" t="s">
+        <v>503</v>
+      </c>
+      <c r="C86" t="s">
+        <v>504</v>
+      </c>
+      <c r="D86" t="s">
+        <v>367</v>
+      </c>
+      <c r="E86" t="s">
+        <v>505</v>
+      </c>
+      <c r="F86" t="s">
+        <v>498</v>
+      </c>
+      <c r="G86" t="s">
+        <v>499</v>
+      </c>
+      <c r="H86" t="s">
+        <v>500</v>
+      </c>
+      <c r="I86" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" t="s">
+        <v>506</v>
+      </c>
+      <c r="B87" t="s">
+        <v>507</v>
+      </c>
+      <c r="C87" t="s">
+        <v>362</v>
+      </c>
+      <c r="D87" t="s">
+        <v>389</v>
+      </c>
+      <c r="E87" t="s">
+        <v>508</v>
+      </c>
+      <c r="F87" t="s">
+        <v>102</v>
+      </c>
+      <c r="G87" t="s">
+        <v>103</v>
+      </c>
+      <c r="H87" t="s">
+        <v>104</v>
+      </c>
+      <c r="I87" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" t="s">
+        <v>509</v>
+      </c>
+      <c r="B88" t="s">
+        <v>510</v>
+      </c>
+      <c r="C88" t="s">
+        <v>511</v>
+      </c>
+      <c r="D88" t="s">
+        <v>367</v>
+      </c>
+      <c r="E88" t="s">
+        <v>512</v>
+      </c>
+      <c r="F88" t="s">
+        <v>289</v>
+      </c>
+      <c r="G88" t="s">
+        <v>290</v>
+      </c>
+      <c r="H88" t="s">
+        <v>291</v>
+      </c>
+      <c r="I88" t="s">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
-[...8 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Проекты</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Maatwebsite</Company>
-  <Manager>Maatwebsite</Manager>
+  <Company/>
+  <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Maatwebsite</dc:creator>
+  <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>ngomap-ru-projects</dc:title>
-[...3 lines deleted...]
-  <cp:category>Excel</cp:category>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
 </cp:coreProperties>
 </file>