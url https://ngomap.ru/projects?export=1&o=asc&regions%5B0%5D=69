--- v0 (2026-05-26)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Проекты" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="507">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Дата начала</t>
   </si>
   <si>
     <t>Дата окончания</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
@@ -380,77 +380,50 @@
   <si>
     <t>31.12.2021</t>
   </si>
   <si>
     <t>Исследования НКО</t>
   </si>
   <si>
     <t>АНО «Информационная культура» при поддержке Фонда президентских грантов запускает серию просветительских вебинаров и видеолекций для сотрудников НКО. Приглашаем представителей некоммерческих проектов освоить методики проведения исследований и доступные инструменты работы с данными. Помимо лекций пройдет конкурс исследовательских проектов НКО, а также большой хакатон по решению задач и разработке социальных проектов для НКО.</t>
   </si>
   <si>
     <t>28.02.2021</t>
   </si>
   <si>
     <t>АНО «Информационная культура»</t>
   </si>
   <si>
     <t>Москва, Малый Кисельный переулок, дом 1/9, офис 402</t>
   </si>
   <si>
     <t>https://www.infoculture.ru/</t>
   </si>
   <si>
     <t>infoculture@infoculture.ru</t>
   </si>
   <si>
-    <t>Мы справимся! - Кризисное управление в НКО</t>
-[...25 lines deleted...]
-  <si>
     <t>Попутчики</t>
   </si>
   <si>
     <t>Идея проекта возникла у команды Сибирского центра во время общения с активистами из числа старшего поколения которые заявляли о своей готовности стать добровольцами, учиться и помогать другим. На этих встречах всегда возникал вопрос о профессионализме и объединении ресурсов, обмене опытом, саморазвития и централизации информации о «серебряном» добровольчестве в регионе.</t>
   </si>
   <si>
     <t>01.04.2020</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Сибирский центр социального развития общества"</t>
   </si>
   <si>
     <t>640037 Курганская область г. Курган ул. Амурская, 28</t>
   </si>
   <si>
     <t>http://info.sibcentr45.ru/</t>
   </si>
   <si>
     <t>os.kurgan@mail.ru</t>
   </si>
   <si>
     <t>Межрегиональный ресурсно-методический центр «ГородОК»</t>
@@ -491,51 +464,51 @@
   <si>
     <t>Новгородская региональная общественная организация "Творческий центр "Территория успеха"</t>
   </si>
   <si>
     <t>174210 Новгородская область, г. Чудово, ул. Сергея Кузнецова, д.6 кв. 4</t>
   </si>
   <si>
     <t>http://raduga53.ru</t>
   </si>
   <si>
     <t>dolgopolowa.valentina2015@yandex.ru</t>
   </si>
   <si>
     <t>«Ресурсы.Есть»</t>
   </si>
   <si>
     <t>Проект «Ресурсы.Есть» направлен на повышение уровня устойчивости функционирования НКО Самарской области. Деятельность по проекту включает три направления: 1. Организационно-техническая и имущественная поддержка деятельности НКО осуществляется через интернет-сервис «Облачная бухгалтерия», Бюро «проката» для НКО, Службу фото-волонтеров и Карту ресурсов для НКО Самарской области. «Облачная бухгалтерия» предоставит услуги НКО, использующим упрощенную систему налогообложения. Не менее 300 НКО бесплатно подготовят «нулевую» отчетность в ФНС, Росстат, Минюст и т.д, получат ответы на свои вопросы по бухучету и налогообложению. Бюро «проката» позволит НКО пользоваться бесплатно материальными ценностями, которые есть у других НКО. Служба фото-волонтеров на безвозмездной основе проведет репортажную съемку не менее 15 мероприятий НКО. По итогам проекта будет разработано и размещено в общем доступе электронное издание региональной Карты ресурсов для НКО с перечнем доступных ресурсов и условиями их использования. С целью поддержки деятельности НКО будет проводиться и работа по консолидации усилий не менее 20 Ресурсных центров (РЦ) региона. Вопросы ресурсной поддержки НКО, регламенты и стандарты услуг РЦ будут обсуждаться в рамках Лаборатории развития РЦ. 2. Школа организаторов деловых мероприятий НКО, включающая курсы по проектированию и организации деловых мероприятий, обязательное практическое участие слушателей в организации крупных региональных деловых мероприятий для НКО или добровольцев, направлена на повышение уровня профессионализма сотрудников и добровольцев НКО. Не менее 75% выпускников Школы приобретут компетенции, необходимые для качественной организации и проведения собственных деловых мероприятий. Для повышения уровня профессионализма сотрудников и добровольцев НКО организуется и участие не менее 75 представителей НКО в 3-х днях образовательной программы молодежного форума ПФО «iВолга». 3. Для повышения узнаваемости деятельности НКО проводится традиционная Акция «БлагоДарить», в рамках которой сотрудники не менее 40 НКО и муниципальных учреждений социальной сферы выразят благодарность не менее 2000 добровольцам региона. В апреле 2021 года в проекте запланирована онлайн-акция, направленная на продвижение деятельности НКО. Благодаря этой пилотной акции посещаемость интернет-ресурсов не менее 10 НКО-участников одномоментно возрастет на 15-20%. Наиболее ярким мероприятием проекта «Ресурсы.есть» станет Форум, посвященный вопросам их привлечения. Благодаря Форуму не менее 150 чел. познакомятся с разными видами ресурсов, которые можно привлечь в регионе или получить в РЦ (предоставление помещений, оборудования, костюмов, информация о конкурсах, бесплатные услуги РЦ, возможности для обучения и консультаций, помощь других НКО, участие в торгах, безвозмездная передача вещей и мн.др.) Специалисты НКО смогут на Форуме обменяются технологиями, формами работы и т.д. Проект «Ресурсы.Есть» реализуется с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов.</t>
   </si>
   <si>
     <t>31.07.2021</t>
   </si>
   <si>
     <t>https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=0C0DCE71-48D6-48AE-B9F3-5BBE7399EE61</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
   </si>
   <si>
     <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
   </si>
   <si>
     <t>http://resursclub.info</t>
   </si>
   <si>
     <t>maistr@yandex.ru</t>
   </si>
   <si>
     <t>«Сервис ресурсных решений для НКО»</t>
   </si>
   <si>
     <t>Проект направлен на повышение уровня устойчивости функционирования некоммерческих организаций Самарской области. Деятельность по проекту включает четыре направления деятельности: организационно-техническое, в том числе имущественное; повышение уровня профессионализма сотрудников и добровольцев; повышение узнаваемости деятельности инициативных групп граждан и НКО; поддержка добровольческих акций в регионе. В Самаре и Сызрани продолжат функционировать коворкинг-офисы для НКО. Сотрудники и добровольцы НКО воспользуются помещениями для проведения своих мероприятий, получат бесплатные консультации, информационную и методическую поддержку. Интернет-сервис «Облачная бухгалтерия» предоставит услуги НКО, использующим упрощенную систему налогообложения. Они смогут бесплатно подготовить «нулевую» отчетность в ФНС, Росстат, Минюст и т.д. Бюро «проката» позволит НКО не тратить средства на приобретение материальных ценностей, которые уже есть у других организаций. Важной задачей является повышение уровня профессионализма сотрудников и добровольцев НКО: курс «Медиа компетенции» для сотрудников НКО; программа для добровольцев региона, включающая вопросы поддержки добровольчества, развитие компетенций, нужных для работы с целевыми группами; тренинги по проектированию, документообороту, привлечению ресурсов для НКО; курс «Соседская мастерская» для представителей местных сообществ Сызрани. Сотрудники и добровольцы НКО смогут принять участие в образовательной программе молодежного форума ПФО «iВолга» и посетить занятия лучших спикеров РФ. В проекте начнет работать «Студенческая журналистская клиника» для НКО. В нее войдут молодые люди из различных образовательных учреждений Самары. После обучения они смогут осуществлять информационное сопровождение НКО – освещать наиболее крупные и интересные мероприятия. Фото-волонтеры смогут сделать качественные снимки с мероприятий наших коллег. Повышение узнаваемости деятельности инициативных групп граждан и общественных объединений планируется начать с проведения дней открытых дверей НКО, которые смогут посетить медиа-волонтеры и местные жители. Свежий формат пресс-завтраков для НКО и медиа-волонтеров с участием представителей пресс-служб, СМИ и блогеров позволит в непринужденной обстановке обсуждать различные темы, волнующие собравшихся. В рамках проекта будет проводиться Акция «БлагоДарить», направленная на популяризацию добровольчества и привлечение внимания широкой общественности к тем людям, которые «работают» добровольцами в НКО. Важной поддержкой инициативной молодежи станет проведение конкурса добровольческих акций. Реализация актуальных для территорий добровольческих акций поможет в решении локальных социальных проблем, а поддержка инициатив молодого поколения будет способствовать вовлечению их в социальную жизнь общества, к тому же включенное в конкурс обучение позволит молодым людям действовать грамотно и избежать большинства ошибок.</t>
   </si>
   <si>
     <t>01.11.2019</t>
   </si>
   <si>
     <t>https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=DCAE7C28-1909-4B89-A5F5-C9B0042019E0</t>
   </si>
   <si>
     <t>Школа для тренеров некоммерческого сектора: расширяем профессиональное сообщество</t>
   </si>
@@ -1136,51 +1109,51 @@
   <si>
     <t>Нижневартовск, ул. Интернациональная, 20-Б</t>
   </si>
   <si>
     <t>http://semeika.tilda.ws/</t>
   </si>
   <si>
     <t>semeika@ro.ru</t>
   </si>
   <si>
     <t>Академия сотрудничества НКО: от идеи к устойчивому развитию</t>
   </si>
   <si>
     <t>Проект направлен на создание условий для повышения устойчивости некоммерческих организаций, работающих в Губкинском городском округе, через повышение компетенций НКО в привлечении местных ресурсов и развитие социальных партнерств.</t>
   </si>
   <si>
     <t>01.08.2022</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>https://idialogi-center.ru/project/akademiya-sotrudnichestva-nko-ot-idei-k-ustojchivomu-razvitiyu/</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
   </si>
   <si>
     <t>«Ресурсный центр «МИР НКО»</t>
   </si>
   <si>
     <t>Проект предусматривает продолжение ранее начатой работы АНО «МИР НКО» и направлен на создание условий для поддержки и развития социальных инициатив, вовлечения в социально значимую деятельность НКО, бюджетные учреждения, ТОС, инициативные группы граждан действующих на территории 9 муниципальных образований Белгородской области (Алексеевский, Валуйский, Старооскольский, Губкинский городские округа, Вейделевский, Волоконовский, Красненский, Красногвардейский, Ровеньский районы). Это будет достигнуто за счет решения следующих задач: 1. Организация обмена информацией, социальными технологиями и успешным опытом работы с целью дальнейшего тиражирования между социально ориентированными некоммерческими организациями, бюджетными учреждениями, ТОС, инициативными группами граждан. 2. Повышение профессиональных и личных компетенций руководителей социально ориентированными некоммерческими организациями, бюджетными учреждениями, ТОС, инициативными группами граждан . 3. Информационно-аналитическое, финансово-экономическое, юридическое сопровождение социально ориентированных некоммерческих организаций. 4. Популяризация деятельности социально ориентированных некоммерческих организаций, бюджетных учреждений, ТОС, инициативных групп граждан .</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>https://vk.com/mirnko?w=wall-202217054_2424%2Fall</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Муниципальный институт развития некоммерческих организаций" АНО "МИР НКО"</t>
   </si>
@@ -1343,51 +1316,51 @@
   <si>
     <t>Проект направлен на решение проблем руководителей СОНКО ЯНАО, имеющих потребность повышения профессиональных компетенций в сфере устойчивого развития организации. Данные ежегодных исследований состояния некоммерческого сектора региона, опыт реализации трех проектов «Инкубатор для НКО Ямала» свидетельствуют о необходимости повышения уровня компетенций в сфере устойчивости: частный фандрайзинг, взаимодействие с бизнесом, продвижение в социальных сетях, оказание социальных услуг, деятельность, приносящая доход и др. Потребность подтверждается запросом самих руководителей НКО Ямала. В рамках проекта “Инкубатор для НКО Ямала. Развитие” мы учреждаем вместе с лидерами сектора премию признания для НКО Ямала, развиваем региональный конкурс публичных отчетов, включив в него и конкурс сайтов НКО региона. Участие в этих событиях – не только мотивация к обучению и развитию, но и приобретение практических компетенций в сфере оценки. Планируем провести серию коротких онлайн курсов от экспертов – практиков из регионов РФ. В рамках «стажировочных площадок» на базе успешных устойчиво работающих НКО пройдут и очные образовательные модули по темам «Частный фандрайзинг в НКО», «Грантрайтинг», «Платные услуги в НКО». Участники «стажировочных площадок» с нашей помощью апробируют практики в своих НКО или территориях, результаты будут представлены на итоговой конференции проекта. Хорошей мотивацией для приобретения компетенций станет включение руководителей и сотрудников НКО в деятельность регионального сообщества экспертов сферы НКО, мы внедрим практику взаимообучения, менторства и самообразования с использованием уже созданных образовательных ресурсов, сайт «Эксперты Ямала» пополнится новыми профилями. Руководители СОНКО ЯНАО в итоге повысят компетенции, необходимые для устойчивой работы НКО: основы частного фандрайзинга, грантрайтинга и экспертизы грантовых заявок, основы взаимодействия с бизнесом, продвижения НКО в социальных сетях, внутренней оценке эффективности работы своей НКО. На практике участники «упакуют» услугу, разработают грантовую заявку, разработают и реализуют фандрайзинговую кампанию, получат практическое руководство по внедрению социальных услуг в своей НКО. Уникальность проекта состоит в дифференцированном подходе к каждому участнику — руководителю НКО, в обязательном сопровождении региональными экспертами внедрения успешных практик коллег, новшеств и полученных знаний. Проект поможет руководителям НКО ЯНАО максимально прирастить свои компетенции, замотивирует к их активному приобретению и практическому применению, укрепит не только устойчивость конкретных НКО, но и регионального сектора в целом. Задачи масштабны, но консолидация НКО, экспертного сообщества, позволит осуществить запланированное и продвинуться некоммерческим организациям на пути профессионализации, а значит, продолжить решать социальные проблемы людей в регионе. Заявка для участников: https://forms.gle/RGH3HkZDqYf8hyDU6 Контакты: Тереш Инна Николаевна, +79044762203</t>
   </si>
   <si>
     <t>31.01.2025</t>
   </si>
   <si>
     <t>Стратегия ресурсной поддержки НКО Приволжья</t>
   </si>
   <si>
     <t>Идея проекта была основана на многолетних наблюдениях за работой ресурсных центров. Они за последние несколько лет стали не только опорой некоммерческим организациям, но и тем связующим звеном, которое позволило объединить региональные НКО и увеличить их эффективность и устойчивость. К сожалению, и у самих ресурсных центров обнаружились свои проблемы. К примеру, низкий уровень взаимодействия различных РЦ внутри регионов, отсутствие опыта стратегического планирования – в РЦ эти процессы шли с определенными трудностями, и многое другое.</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>https://sluzhenye-nn.ru/proekty/strategiya-resursnoy-podderzhki-nko-privolzhya/</t>
   </si>
   <si>
     <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
   </si>
   <si>
     <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
   </si>
   <si>
-    <t>http://www.sluzhenye.org/</t>
+    <t>https://sluzhenye-nn.ru/</t>
   </si>
   <si>
     <t>sluzhenye@gmail.com</t>
   </si>
   <si>
     <t>Антикризисная ресурсная поддержка сети РЦ СО НКО Приволжья</t>
   </si>
   <si>
     <t>Проект был успешно реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» и сетью ресурсных центров СО НКО ПФО с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов в 2020 году.</t>
   </si>
   <si>
     <t>https://sluzhenye-nn.ru/proekty/antikrizisnaya-resursnaya-podderzhka-seti-rts-so-nko-privolzhya/</t>
   </si>
   <si>
     <t>Ресурсный калейдоскоп. Перезагрузка</t>
   </si>
   <si>
     <t>Проект был успешно реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» и сетью ресурсных центров СО НКО ПФО с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов в 2019 году.</t>
   </si>
   <si>
     <t>01.02.2019</t>
   </si>
   <si>
     <t>https://sluzhenye-nn.ru/proekty/resursnyy-kaleydoskop-perezagruzka/</t>
   </si>
@@ -1466,75 +1439,93 @@
   <si>
     <t>Создание среды и поддержка взаимодействия людей - их идей</t>
   </si>
   <si>
     <t>Проект «Создание среды и поддержка взаимодействия людей - их идей» направлен на развитие существующего на территории Волоконовского района Ресурсного центра поддержки НКО. Данный проект охватывает несколько целевых групп, которые смогут получить поддержку. Основными задачами проекта является повышение компетенций сотрудников третьего сектора, содействие в соблюдении законодательных требований в ведении бухгалтерского и налогового учета. В проекте предусмотрена подготовка и проведение, ряда информационных и образовательных конференций для представителей общественных организаций посвященных вопросам подготовки ежегодной отчетности, внесения необходимых изменений в уставные и иные документы, организации документооборота, ведения бухгалтерской и налоговой отчетности, использования современных информационных технологий. В проекте также запланирована организация на постоянной основе методической и консультационной поддержки некоммерческих организаций района и граждан активно участвующих в движении ТОС. Решение данных задач позволит содействовать устойчивому развитию гражданского общества Волоконовского района: повышению качества проектной работы некоммерческого сектора, выстраивание эффективных партнерских связей, вовлечение активных граждан в решение социальных проблем сообществ и стимулирование создание новых и укрепление работающих НКО.</t>
   </si>
   <si>
     <t>01.12.2024</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация социально-экономического развития территорий «Траектория Успеха»</t>
   </si>
   <si>
     <t>309650, Белгородская область, Волоконовский район, п. Волоконовка, ул. Комсомольская, д.25</t>
   </si>
   <si>
     <t>https://traektoriya.nko31.ru/</t>
   </si>
   <si>
     <t>traectoria.uspeha@yandex.ru</t>
   </si>
   <si>
-    <t>https://idialogi.nko31.ru/projects/574/gorod-lyudi-cennosti-versiya-2024/</t>
-[...10 lines deleted...]
-  <si>
     <t>НКО-Вместе: ресурс устойчивого развития</t>
   </si>
   <si>
     <t>Проект направлен на повышение компетенций сотрудников некоммерческих организаций Губкинского городского округа Автономной некоммерческой организацией содействия развитию социальных и образовательных программ «Центр интеллектуального диалога», выполняющей функции ресурсного центра и являющейся Добро.Центром (получена социальная франшиза Ассоциации волонтерских центров/Добро.рф). Проект является логическим продолжением «Академия сотрудничества НКО: от идеи к устойчивому развитию», получившего поддержку в году и реализуемого с использованием средств субсидии из бюджета Белгородской области. Для повышения профессиональных компетенций сотрудников НКО организовано оказание регулярной консультационной, методической, информационной, организационной поддержки по различным аспектам деятельности, проведение тематических семинаров, экспертных встреч с представителями профильных министерств и ведомств по актуальным вопросам; индивидуальные и групповые обучающие практикумы. Часть практикумов проведена в онлайн-формате, что позволило обменяться опытом с организациями из других муниципалитетов и округов Белгородской области, регионов.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/projects/510/nko-vmeste-resurs-ustoychivogo-razvitiya/</t>
+  </si>
+  <si>
+    <t>Расширяем Круг Благотворителей</t>
+  </si>
+  <si>
+    <t>Проект реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» использованием гранта в форме субсидии, предоставленной министерством внутренней региональной и муниципальной политики Нижегородской области.</t>
+  </si>
+  <si>
+    <t>01.08.2024</t>
+  </si>
+  <si>
+    <t>30.04.2025</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/rasshiryaem-krug-blagotvoriteley/</t>
+  </si>
+  <si>
+    <t>Партнёрство РЦ для НКО Приволжья</t>
+  </si>
+  <si>
+    <t>Проект реализовывается Ассоциацией НКО «Служение» и Приволжской сетью ресурсных центров СО НКО с использованием гранта Президента Российской Федерации на развитие гражданского общества,​ предоставленного Фондом президентских грантов в 2024 году.</t>
+  </si>
+  <si>
+    <t>01.07.2024</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/partnyorstvo-rts-dlya-nko-privolzhya/</t>
   </si>
   <si>
     <t>Радиус доверия. Расширяем границы</t>
   </si>
   <si>
     <t>Проект «Радиус Доверия. Расширяем границы» - это комплексный проект по развитию культуры и инфраструктуры акселерации гражданских инициатив в сельской местности. Проект делился на два больших блока: Комплекс мероприятий с сообществом Пряжинского района с целью активизации населения и сопровождения общественных инициатив: обновление Социального паспорта Пряжинского района, проведение серии сельских сходов и реализация ряда форм акселерации общественных инициатив (серия Кругов Благотворителей, Школа общественного активиста, стажировка в Новосибирскую область, стратегический интенсив «Лаучат», консультирование, серия семинаров и проектных ужинов). Комплекс мероприятий с НКО, представителями бизнес-сообщества Карелии и органов государственной и муниципальной власти: серия переговорных площадок на региональном уровне для выработки совместных форм поддержки гражданских инициатив, серия стажировок для организаций из Карелии и регионов РФ, стратегический интенсив «Лаучат». Проект вошёл в ТОП-100 Фонда Президентских грантов. Подробнее здесь: https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=591193f6-cbc4-4723-ae4d-49787efa765b</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>Фонд содействия развитию гражданских инициатив "Мельница"</t>
   </si>
   <si>
     <t>Республика Карелия пгт Пряжа ул. Петрозаводская, 16</t>
   </si>
   <si>
     <t>http://fond-melnica.ru</t>
   </si>
   <si>
     <t>fondmelnik@mail.ru</t>
   </si>
   <si>
     <t>Территориальный альянс</t>
   </si>
@@ -1880,51 +1871,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I87"/>
+  <dimension ref="A1:I86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2423,1925 +2414,1899 @@
       </c>
       <c r="D19" t="s">
         <v>117</v>
       </c>
       <c r="F19" t="s">
         <v>118</v>
       </c>
       <c r="G19" t="s">
         <v>119</v>
       </c>
       <c r="H19" t="s">
         <v>120</v>
       </c>
       <c r="I19" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>122</v>
       </c>
       <c r="B20" t="s">
         <v>123</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="D20" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="F20" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G20" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F21" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="G21" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="H21" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="I21" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B22" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C22" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="D22" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F22" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="G22" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H22" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="I22" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B23" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C23" t="s">
-        <v>141</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>148</v>
       </c>
       <c r="E23" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="F23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G23" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="H23" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="I23" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B24" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="C24" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="D24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" t="s">
+        <v>157</v>
+      </c>
+      <c r="F24" t="s">
         <v>150</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G24" t="s">
         <v>151</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H24" t="s">
         <v>152</v>
       </c>
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B25" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>157</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F25" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>160</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>161</v>
+        <v>16</v>
       </c>
       <c r="I25" t="s">
-        <v>162</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26" t="s">
+        <v>162</v>
+      </c>
+      <c r="C26" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
         <v>163</v>
       </c>
-      <c r="B26" t="s">
+      <c r="G26" t="s">
         <v>164</v>
       </c>
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>165</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26" t="s">
+      <c r="I26" t="s">
         <v>166</v>
-      </c>
-[...10 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>167</v>
       </c>
       <c r="B27" t="s">
         <v>168</v>
       </c>
       <c r="C27" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
       <c r="D27" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>163</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="H27" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
       <c r="I27" t="s">
-        <v>17</v>
+        <v>166</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
+        <v>72</v>
+      </c>
+      <c r="E28" t="s">
+        <v>173</v>
       </c>
       <c r="F28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G28" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="I28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29" t="s">
+        <v>179</v>
+      </c>
+      <c r="C29" t="s">
+        <v>180</v>
+      </c>
+      <c r="D29" t="s">
+        <v>181</v>
+      </c>
+      <c r="F29" t="s">
+        <v>174</v>
+      </c>
+      <c r="G29" t="s">
+        <v>175</v>
+      </c>
+      <c r="H29" t="s">
         <v>176</v>
       </c>
-      <c r="B29" t="s">
+      <c r="I29" t="s">
         <v>177</v>
-      </c>
-[...16 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C30" t="s">
-        <v>102</v>
+        <v>184</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G30" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="H30" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="I30" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31" t="s">
+        <v>186</v>
+      </c>
+      <c r="C31" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" t="s">
         <v>187</v>
       </c>
-      <c r="B31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G31" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="H31" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="I31" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B32" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C32" t="s">
-        <v>193</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>190</v>
       </c>
       <c r="F32" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G32" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="H32" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B33" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C33" t="s">
-        <v>20</v>
+        <v>156</v>
       </c>
       <c r="D33" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F33" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G33" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="H33" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="I33" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>194</v>
+      </c>
+      <c r="B34" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" t="s">
+        <v>196</v>
+      </c>
+      <c r="D34" t="s">
+        <v>67</v>
+      </c>
+      <c r="F34" t="s">
         <v>197</v>
       </c>
-      <c r="B34" t="s">
+      <c r="G34" t="s">
         <v>198</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="H34" t="s">
         <v>199</v>
       </c>
-      <c r="F34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I34" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B35" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C35" t="s">
-        <v>165</v>
+        <v>203</v>
       </c>
       <c r="D35" t="s">
-        <v>202</v>
+        <v>54</v>
+      </c>
+      <c r="E35" t="s">
+        <v>204</v>
       </c>
       <c r="F35" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="G35" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="H35" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="I35" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B36" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C36" t="s">
+        <v>211</v>
+      </c>
+      <c r="D36" t="s">
+        <v>212</v>
+      </c>
+      <c r="E36" t="s">
+        <v>213</v>
+      </c>
+      <c r="F36" t="s">
         <v>205</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="F36" t="s">
+      <c r="G36" t="s">
         <v>206</v>
       </c>
-      <c r="G36" t="s">
+      <c r="H36" t="s">
         <v>207</v>
       </c>
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B37" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C37" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D37" t="s">
-        <v>54</v>
+        <v>217</v>
       </c>
       <c r="E37" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="F37" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="G37" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="H37" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="I37" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B38" t="s">
+        <v>224</v>
+      </c>
+      <c r="C38" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" t="s">
+        <v>225</v>
+      </c>
+      <c r="F38" t="s">
         <v>219</v>
       </c>
-      <c r="C38" t="s">
+      <c r="G38" t="s">
         <v>220</v>
       </c>
-      <c r="D38" t="s">
+      <c r="H38" t="s">
         <v>221</v>
       </c>
-      <c r="E38" t="s">
+      <c r="I38" t="s">
         <v>222</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B39" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C39" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D39" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E39" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="F39" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G39" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H39" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I39" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>235</v>
+      </c>
+      <c r="B40" t="s">
+        <v>236</v>
+      </c>
+      <c r="C40" t="s">
+        <v>237</v>
+      </c>
+      <c r="D40" t="s">
+        <v>238</v>
+      </c>
+      <c r="E40" t="s">
+        <v>239</v>
+      </c>
+      <c r="F40" t="s">
+        <v>231</v>
+      </c>
+      <c r="G40" t="s">
         <v>232</v>
       </c>
-      <c r="B40" t="s">
+      <c r="H40" t="s">
         <v>233</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="I40" t="s">
         <v>234</v>
-      </c>
-[...10 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B41" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C41" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D41" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E41" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="F41" t="s">
-        <v>240</v>
+        <v>23</v>
       </c>
       <c r="G41" t="s">
-        <v>241</v>
+        <v>24</v>
       </c>
       <c r="H41" t="s">
-        <v>242</v>
+        <v>25</v>
       </c>
       <c r="I41" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B42" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C42" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D42" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E42" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F42" t="s">
-        <v>240</v>
+        <v>104</v>
       </c>
       <c r="G42" t="s">
-        <v>241</v>
+        <v>105</v>
       </c>
       <c r="H42" t="s">
-        <v>242</v>
+        <v>106</v>
       </c>
       <c r="I42" t="s">
-        <v>243</v>
+        <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B43" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C43" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D43" t="s">
+        <v>248</v>
+      </c>
+      <c r="E43" t="s">
         <v>252</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I43" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>253</v>
+      </c>
+      <c r="B44" t="s">
         <v>254</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>255</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>256</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>257</v>
       </c>
-      <c r="E44" t="s">
+      <c r="F44" t="s">
         <v>258</v>
       </c>
-      <c r="F44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>105</v>
+        <v>259</v>
       </c>
       <c r="H44" t="s">
-        <v>106</v>
+        <v>260</v>
       </c>
       <c r="I44" t="s">
-        <v>107</v>
+        <v>261</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B45" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C45" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D45" t="s">
-        <v>257</v>
+        <v>80</v>
       </c>
       <c r="E45" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>266</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>267</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>268</v>
       </c>
       <c r="I45" t="s">
-        <v>17</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="B46" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="C46" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D46" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="E46" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="F46" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="G46" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="H46" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="I46" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="B47" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="C47" t="s">
-        <v>273</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>80</v>
+        <v>281</v>
       </c>
       <c r="E47" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="F47" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="G47" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="H47" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="I47" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B48" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C48" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D48" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="E48" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="F48" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="G48" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="H48" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="I48" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="B49" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="C49" t="s">
-        <v>256</v>
+        <v>298</v>
       </c>
       <c r="D49" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="E49" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="F49" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="G49" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="H49" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="I49" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="B50" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="C50" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="D50" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="E50" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="F50" t="s">
-        <v>301</v>
+        <v>150</v>
       </c>
       <c r="G50" t="s">
-        <v>302</v>
+        <v>151</v>
       </c>
       <c r="H50" t="s">
-        <v>303</v>
+        <v>152</v>
       </c>
       <c r="I50" t="s">
-        <v>304</v>
+        <v>153</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B51" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C51" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D51" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="E51" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="F51" t="s">
-        <v>309</v>
+        <v>150</v>
       </c>
       <c r="G51" t="s">
-        <v>310</v>
+        <v>151</v>
       </c>
       <c r="H51" t="s">
-        <v>311</v>
+        <v>152</v>
       </c>
       <c r="I51" t="s">
-        <v>312</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B52" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C52" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D52" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="E52" t="s">
         <v>317</v>
       </c>
       <c r="F52" t="s">
-        <v>159</v>
+        <v>318</v>
       </c>
       <c r="G52" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>319</v>
       </c>
       <c r="I52" t="s">
-        <v>162</v>
+        <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B53" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C53" t="s">
-        <v>320</v>
+        <v>247</v>
       </c>
       <c r="D53" t="s">
-        <v>321</v>
+        <v>248</v>
       </c>
       <c r="E53" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F53" t="s">
-        <v>159</v>
+        <v>324</v>
       </c>
       <c r="G53" t="s">
-        <v>160</v>
+        <v>325</v>
       </c>
       <c r="H53" t="s">
-        <v>161</v>
+        <v>326</v>
       </c>
       <c r="I53" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B54" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C54" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="D54" t="s">
-        <v>326</v>
+        <v>331</v>
+      </c>
+      <c r="E54" t="s">
+        <v>332</v>
       </c>
       <c r="F54" t="s">
-        <v>327</v>
+        <v>266</v>
       </c>
       <c r="G54" t="s">
-        <v>328</v>
+        <v>267</v>
+      </c>
+      <c r="H54" t="s">
+        <v>268</v>
       </c>
       <c r="I54" t="s">
-        <v>329</v>
+        <v>269</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B55" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C55" t="s">
-        <v>256</v>
+        <v>335</v>
       </c>
       <c r="D55" t="s">
-        <v>257</v>
+        <v>336</v>
       </c>
       <c r="E55" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="F55" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="G55" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="I55" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B56" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C56" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D56" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E56" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="F56" t="s">
-        <v>275</v>
+        <v>346</v>
       </c>
       <c r="G56" t="s">
-        <v>276</v>
+        <v>347</v>
       </c>
       <c r="H56" t="s">
-        <v>277</v>
+        <v>348</v>
       </c>
       <c r="I56" t="s">
-        <v>278</v>
+        <v>349</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="B57" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="C57" t="s">
-        <v>344</v>
+        <v>306</v>
       </c>
       <c r="D57" t="s">
-        <v>345</v>
+        <v>248</v>
       </c>
       <c r="E57" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="F57" t="s">
-        <v>347</v>
+        <v>23</v>
       </c>
       <c r="G57" t="s">
-        <v>348</v>
+        <v>24</v>
+      </c>
+      <c r="H57" t="s">
+        <v>25</v>
       </c>
       <c r="I57" t="s">
-        <v>349</v>
+        <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B58" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C58" t="s">
-        <v>352</v>
+        <v>247</v>
       </c>
       <c r="D58" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F58" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G58" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H58" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="I58" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B59" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C59" t="s">
-        <v>315</v>
+        <v>362</v>
       </c>
       <c r="D59" t="s">
-        <v>257</v>
+        <v>363</v>
       </c>
       <c r="E59" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="F59" t="s">
-        <v>23</v>
+        <v>365</v>
       </c>
       <c r="G59" t="s">
-        <v>24</v>
+        <v>366</v>
       </c>
       <c r="H59" t="s">
-        <v>25</v>
+        <v>367</v>
       </c>
       <c r="I59" t="s">
-        <v>26</v>
+        <v>368</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="B60" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="C60" t="s">
-        <v>256</v>
+        <v>316</v>
       </c>
       <c r="D60" t="s">
-        <v>364</v>
+        <v>371</v>
+      </c>
+      <c r="E60" t="s">
+        <v>372</v>
       </c>
       <c r="F60" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="G60" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="H60" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="I60" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B61" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C61" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D61" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="E61" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="F61" t="s">
-        <v>374</v>
+        <v>292</v>
       </c>
       <c r="G61" t="s">
-        <v>375</v>
+        <v>293</v>
       </c>
       <c r="H61" t="s">
-        <v>376</v>
+        <v>294</v>
       </c>
       <c r="I61" t="s">
-        <v>377</v>
+        <v>295</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B62" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C62" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="D62" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="F62" t="s">
-        <v>382</v>
+        <v>142</v>
       </c>
       <c r="G62" t="s">
-        <v>383</v>
+        <v>143</v>
       </c>
       <c r="H62" t="s">
-        <v>384</v>
+        <v>144</v>
       </c>
       <c r="I62" t="s">
-        <v>385</v>
+        <v>145</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>385</v>
+      </c>
+      <c r="B63" t="s">
         <v>386</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>387</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>388</v>
       </c>
-      <c r="D63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="G63" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="I63" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>389</v>
+      </c>
+      <c r="B64" t="s">
+        <v>390</v>
+      </c>
+      <c r="C64" t="s">
         <v>391</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
+        <v>243</v>
+      </c>
+      <c r="E64" t="s">
         <v>392</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F64" t="s">
-        <v>151</v>
+        <v>74</v>
       </c>
       <c r="G64" t="s">
-        <v>152</v>
+        <v>75</v>
       </c>
       <c r="H64" t="s">
-        <v>153</v>
+        <v>76</v>
       </c>
       <c r="I64" t="s">
-        <v>154</v>
+        <v>77</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>393</v>
+      </c>
+      <c r="B65" t="s">
         <v>394</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
+        <v>156</v>
+      </c>
+      <c r="D65" t="s">
+        <v>114</v>
+      </c>
+      <c r="E65" t="s">
         <v>395</v>
       </c>
-      <c r="C65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>327</v>
+        <v>74</v>
       </c>
       <c r="G65" t="s">
-        <v>328</v>
+        <v>75</v>
+      </c>
+      <c r="H65" t="s">
+        <v>76</v>
       </c>
       <c r="I65" t="s">
-        <v>329</v>
+        <v>77</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B66" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C66" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="D66" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="F66" t="s">
-        <v>74</v>
+        <v>318</v>
       </c>
       <c r="G66" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>319</v>
       </c>
       <c r="I66" t="s">
-        <v>77</v>
+        <v>320</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B67" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C67" t="s">
-        <v>165</v>
+        <v>362</v>
       </c>
       <c r="D67" t="s">
-        <v>114</v>
+        <v>193</v>
       </c>
       <c r="E67" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="F67" t="s">
-        <v>74</v>
+        <v>266</v>
       </c>
       <c r="G67" t="s">
-        <v>75</v>
+        <v>267</v>
       </c>
       <c r="H67" t="s">
-        <v>76</v>
+        <v>268</v>
       </c>
       <c r="I67" t="s">
-        <v>77</v>
+        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>401</v>
+      </c>
+      <c r="B68" t="s">
+        <v>402</v>
+      </c>
+      <c r="C68" t="s">
+        <v>403</v>
+      </c>
+      <c r="D68" t="s">
+        <v>404</v>
+      </c>
+      <c r="E68" t="s">
         <v>405</v>
       </c>
-      <c r="B68" t="s">
+      <c r="F68" t="s">
         <v>406</v>
       </c>
-      <c r="C68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G68" t="s">
-        <v>328</v>
+        <v>407</v>
       </c>
       <c r="I68" t="s">
-        <v>329</v>
+        <v>408</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B69" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C69" t="s">
-        <v>371</v>
+        <v>411</v>
       </c>
       <c r="D69" t="s">
-        <v>202</v>
+        <v>355</v>
       </c>
       <c r="E69" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F69" t="s">
-        <v>275</v>
+        <v>413</v>
       </c>
       <c r="G69" t="s">
-        <v>276</v>
+        <v>414</v>
       </c>
       <c r="H69" t="s">
-        <v>277</v>
+        <v>415</v>
       </c>
       <c r="I69" t="s">
-        <v>278</v>
+        <v>416</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="B70" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="C70" t="s">
-        <v>412</v>
+        <v>362</v>
       </c>
       <c r="D70" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="E70" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="F70" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="G70" t="s">
-        <v>416</v>
+        <v>422</v>
+      </c>
+      <c r="H70" t="s">
+        <v>423</v>
       </c>
       <c r="I70" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B71" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="C71" t="s">
-        <v>420</v>
+        <v>387</v>
       </c>
       <c r="D71" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="F71" t="s">
-        <v>422</v>
+        <v>23</v>
       </c>
       <c r="G71" t="s">
-        <v>423</v>
+        <v>24</v>
       </c>
       <c r="H71" t="s">
-        <v>424</v>
+        <v>25</v>
       </c>
       <c r="I71" t="s">
-        <v>425</v>
+        <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B72" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C72" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D72" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E72" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F72" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="G72" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="H72" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="I72" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>436</v>
+      </c>
+      <c r="B73" t="s">
+        <v>437</v>
+      </c>
+      <c r="C73" t="s">
+        <v>391</v>
+      </c>
+      <c r="D73" t="s">
+        <v>243</v>
+      </c>
+      <c r="E73" t="s">
+        <v>438</v>
+      </c>
+      <c r="F73" t="s">
+        <v>432</v>
+      </c>
+      <c r="G73" t="s">
+        <v>433</v>
+      </c>
+      <c r="H73" t="s">
         <v>434</v>
       </c>
-      <c r="B73" t="s">
+      <c r="I73" t="s">
         <v>435</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B74" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C74" t="s">
-        <v>388</v>
+        <v>441</v>
       </c>
       <c r="D74" t="s">
-        <v>439</v>
+        <v>54</v>
       </c>
       <c r="E74" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F74" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="G74" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="H74" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="I74" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
+        <v>443</v>
+      </c>
+      <c r="B75" t="s">
+        <v>444</v>
+      </c>
+      <c r="C75" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" t="s">
+        <v>190</v>
+      </c>
+      <c r="E75" t="s">
         <v>445</v>
       </c>
-      <c r="B75" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="G75" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="H75" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="I75" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>446</v>
+      </c>
+      <c r="B76" t="s">
+        <v>447</v>
+      </c>
+      <c r="C76" t="s">
         <v>448</v>
       </c>
-      <c r="B76" t="s">
+      <c r="D76" t="s">
         <v>449</v>
       </c>
-      <c r="C76" t="s">
+      <c r="E76" t="s">
         <v>450</v>
       </c>
-      <c r="D76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F76" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="G76" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="H76" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="I76" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
+        <v>451</v>
+      </c>
+      <c r="B77" t="s">
         <v>452</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>453</v>
       </c>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>199</v>
+        <v>454</v>
       </c>
       <c r="E77" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F77" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="G77" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="H77" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="I77" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B78" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C78" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D78" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E78" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F78" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="G78" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="H78" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="I78" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B79" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C79" t="s">
-        <v>462</v>
+        <v>343</v>
       </c>
       <c r="D79" t="s">
         <v>463</v>
       </c>
-      <c r="E79" t="s">
+      <c r="F79" t="s">
         <v>464</v>
       </c>
-      <c r="F79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>465</v>
       </c>
       <c r="I79" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B80" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C80" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D80" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F80" t="s">
-        <v>441</v>
+        <v>471</v>
       </c>
       <c r="G80" t="s">
-        <v>442</v>
+        <v>472</v>
       </c>
       <c r="H80" t="s">
-        <v>443</v>
+        <v>473</v>
       </c>
       <c r="I80" t="s">
-        <v>444</v>
+        <v>474</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="B81" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="C81" t="s">
-        <v>352</v>
+        <v>477</v>
       </c>
       <c r="D81" t="s">
-        <v>472</v>
+        <v>478</v>
+      </c>
+      <c r="E81" t="s">
+        <v>479</v>
       </c>
       <c r="F81" t="s">
-        <v>473</v>
+        <v>365</v>
       </c>
       <c r="G81" t="s">
-        <v>474</v>
+        <v>366</v>
+      </c>
+      <c r="H81" t="s">
+        <v>367</v>
       </c>
       <c r="I81" t="s">
-        <v>475</v>
+        <v>368</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B82" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C82" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="D82" t="s">
-        <v>479</v>
+        <v>483</v>
+      </c>
+      <c r="E82" t="s">
+        <v>484</v>
       </c>
       <c r="F82" t="s">
-        <v>480</v>
+        <v>432</v>
       </c>
       <c r="G82" t="s">
-        <v>481</v>
+        <v>433</v>
       </c>
       <c r="H82" t="s">
-        <v>482</v>
+        <v>434</v>
       </c>
       <c r="I82" t="s">
-        <v>483</v>
+        <v>435</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B83" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C83" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D83" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E83" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="F83" t="s">
-        <v>374</v>
+        <v>432</v>
       </c>
       <c r="G83" t="s">
-        <v>375</v>
+        <v>433</v>
       </c>
       <c r="H83" t="s">
-        <v>376</v>
+        <v>434</v>
       </c>
       <c r="I83" t="s">
-        <v>377</v>
+        <v>435</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B84" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C84" t="s">
-        <v>490</v>
+        <v>306</v>
       </c>
       <c r="D84" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="E84" t="s">
         <v>492</v>
       </c>
       <c r="F84" t="s">
-        <v>374</v>
+        <v>493</v>
       </c>
       <c r="G84" t="s">
-        <v>375</v>
+        <v>494</v>
       </c>
       <c r="H84" t="s">
-        <v>376</v>
+        <v>495</v>
       </c>
       <c r="I84" t="s">
-        <v>377</v>
+        <v>496</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
+        <v>497</v>
+      </c>
+      <c r="B85" t="s">
+        <v>498</v>
+      </c>
+      <c r="C85" t="s">
+        <v>499</v>
+      </c>
+      <c r="D85" t="s">
+        <v>355</v>
+      </c>
+      <c r="F85" t="s">
         <v>493</v>
       </c>
-      <c r="B85" t="s">
+      <c r="G85" t="s">
         <v>494</v>
       </c>
-      <c r="C85" t="s">
-[...2 lines deleted...]
-      <c r="D85" t="s">
+      <c r="H85" t="s">
         <v>495</v>
       </c>
-      <c r="F85" t="s">
+      <c r="I85" t="s">
         <v>496</v>
-      </c>
-[...7 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>500</v>
       </c>
       <c r="B86" t="s">
         <v>501</v>
       </c>
       <c r="C86" t="s">
         <v>502</v>
       </c>
       <c r="D86" t="s">
-        <v>364</v>
+        <v>503</v>
       </c>
       <c r="F86" t="s">
+        <v>493</v>
+      </c>
+      <c r="G86" t="s">
+        <v>494</v>
+      </c>
+      <c r="H86" t="s">
+        <v>495</v>
+      </c>
+      <c r="I86" t="s">
         <v>496</v>
-      </c>
-[...33 lines deleted...]
-        <v>499</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>