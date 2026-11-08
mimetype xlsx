--- v0 (2026-05-26)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Проекты" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="507">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Дата начала</t>
   </si>
   <si>
     <t>Дата окончания</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
@@ -89,89 +89,119 @@
   <si>
     <t>Территориальный альянс</t>
   </si>
   <si>
     <t>Территориальный Альянс – это комплексный проект по развитию и поддержке местных инициатив в Республике Карелия. Проект включает в себя несколько блоков: 1. Исследование сферы гражданских инициатив. Проведение опроса общественного мнения и обобщение материалов статистики последних лет о формах реализации местных инициатив, включая меры государственной поддержки по каждому району Республики Карелия. 2. Выработка совместной стратегии деятельности по поддержке и сопровождению местных инициатив региона. 3. Серия обучающих и консультационных мероприятий для общественных активистов и организаций. 4. Акселерация и практическая поддержка проектов активистов из районов Карелии. Подробнее здесь - https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=60e1db3a-a158-4d04-8b50-87c6b2b3aaf3</t>
   </si>
   <si>
     <t>01.01.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Радиус доверия. Расширяем границы</t>
   </si>
   <si>
     <t>Проект «Радиус Доверия. Расширяем границы» - это комплексный проект по развитию культуры и инфраструктуры акселерации гражданских инициатив в сельской местности. Проект делился на два больших блока: Комплекс мероприятий с сообществом Пряжинского района с целью активизации населения и сопровождения общественных инициатив: обновление Социального паспорта Пряжинского района, проведение серии сельских сходов и реализация ряда форм акселерации общественных инициатив (серия Кругов Благотворителей, Школа общественного активиста, стажировка в Новосибирскую область, стратегический интенсив «Лаучат», консультирование, серия семинаров и проектных ужинов). Комплекс мероприятий с НКО, представителями бизнес-сообщества Карелии и органов государственной и муниципальной власти: серия переговорных площадок на региональном уровне для выработки совместных форм поддержки гражданских инициатив, серия стажировок для организаций из Карелии и регионов РФ, стратегический интенсив «Лаучат». Проект вошёл в ТОП-100 Фонда Президентских грантов. Подробнее здесь: https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=591193f6-cbc4-4723-ae4d-49787efa765b</t>
   </si>
   <si>
     <t>01.07.2022</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
+    <t>Партнёрство РЦ для НКО Приволжья</t>
+  </si>
+  <si>
+    <t>Проект реализовывается Ассоциацией НКО «Служение» и Приволжской сетью ресурсных центров СО НКО с использованием гранта Президента Российской Федерации на развитие гражданского общества,​ предоставленного Фондом президентских грантов в 2024 году.</t>
+  </si>
+  <si>
+    <t>01.07.2024</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/partnyorstvo-rts-dlya-nko-privolzhya/</t>
+  </si>
+  <si>
+    <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
+  </si>
+  <si>
+    <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/</t>
+  </si>
+  <si>
+    <t>sluzhenye@gmail.com</t>
+  </si>
+  <si>
+    <t>Расширяем Круг Благотворителей</t>
+  </si>
+  <si>
+    <t>Проект реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» использованием гранта в форме субсидии, предоставленной министерством внутренней региональной и муниципальной политики Нижегородской области.</t>
+  </si>
+  <si>
+    <t>01.08.2024</t>
+  </si>
+  <si>
+    <t>30.04.2025</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/rasshiryaem-krug-blagotvoriteley/</t>
+  </si>
+  <si>
     <t>НКО-Вместе: ресурс устойчивого развития</t>
   </si>
   <si>
     <t>Проект направлен на повышение компетенций сотрудников некоммерческих организаций Губкинского городского округа Автономной некоммерческой организацией содействия развитию социальных и образовательных программ «Центр интеллектуального диалога», выполняющей функции ресурсного центра и являющейся Добро.Центром (получена социальная франшиза Ассоциации волонтерских центров/Добро.рф). Проект является логическим продолжением «Академия сотрудничества НКО: от идеи к устойчивому развитию», получившего поддержку в году и реализуемого с использованием средств субсидии из бюджета Белгородской области. Для повышения профессиональных компетенций сотрудников НКО организовано оказание регулярной консультационной, методической, информационной, организационной поддержки по различным аспектам деятельности, проведение тематических семинаров, экспертных встреч с представителями профильных министерств и ведомств по актуальным вопросам; индивидуальные и групповые обучающие практикумы. Часть практикумов проведена в онлайн-формате, что позволило обменяться опытом с организациями из других муниципалитетов и округов Белгородской области, регионов.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/projects/510/nko-vmeste-resurs-ustoychivogo-razvitiya/</t>
   </si>
   <si>
-    <t>Автономная некоммерческая организация содействия развитию социальных и образовательных программ «Центр интеллектуального диалога»</t>
+    <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
   </si>
   <si>
-    <t>https://idialogi.nko31.ru/projects/574/gorod-lyudi-cennosti-versiya-2024/</t>
-[...10 lines deleted...]
-  <si>
     <t>Создание среды и поддержка взаимодействия людей - их идей</t>
   </si>
   <si>
     <t>Проект «Создание среды и поддержка взаимодействия людей - их идей» направлен на развитие существующего на территории Волоконовского района Ресурсного центра поддержки НКО. Данный проект охватывает несколько целевых групп, которые смогут получить поддержку. Основными задачами проекта является повышение компетенций сотрудников третьего сектора, содействие в соблюдении законодательных требований в ведении бухгалтерского и налогового учета. В проекте предусмотрена подготовка и проведение, ряда информационных и образовательных конференций для представителей общественных организаций посвященных вопросам подготовки ежегодной отчетности, внесения необходимых изменений в уставные и иные документы, организации документооборота, ведения бухгалтерской и налоговой отчетности, использования современных информационных технологий. В проекте также запланирована организация на постоянной основе методической и консультационной поддержки некоммерческих организаций района и граждан активно участвующих в движении ТОС. Решение данных задач позволит содействовать устойчивому развитию гражданского общества Волоконовского района: повышению качества проектной работы некоммерческого сектора, выстраивание эффективных партнерских связей, вовлечение активных граждан в решение социальных проблем сообществ и стимулирование создание новых и укрепление работающих НКО.</t>
   </si>
   <si>
     <t>01.12.2024</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация социально-экономического развития территорий «Траектория Успеха»</t>
   </si>
   <si>
     <t>309650, Белгородская область, Волоконовский район, п. Волоконовка, ул. Комсомольская, д.25</t>
   </si>
   <si>
     <t>https://traektoriya.nko31.ru/</t>
   </si>
   <si>
     <t>traectoria.uspeha@yandex.ru</t>
   </si>
   <si>
     <t>ПроУспех. Изучаем. Применяем.Развиваем.</t>
@@ -188,62 +218,50 @@
   <si>
     <t>Автономная некоммерческая организация Центр по содействию и развитию общественных инициатив «Шаги к успеху»</t>
   </si>
   <si>
     <t>Красноярский край, г.Боготол, пер.1-й Садовый,24</t>
   </si>
   <si>
     <t>anorsi@yandex.ru</t>
   </si>
   <si>
     <t>НКО Приволжья. Снова вместе</t>
   </si>
   <si>
     <t>Проект стал одним из победителей конкурсного отбора проектов социально ориентированных НКО, организованного Министерством экономического развития РФ в 2011 г. Проект получил поддержку Аппарата Полномочного представителя Президента РФ в Приволжском федеральном округе.</t>
   </si>
   <si>
     <t>01.01.2012</t>
   </si>
   <si>
     <t>30.12.2012</t>
   </si>
   <si>
     <t>https://sluzhenye-nn.ru/proekty/nko-privolzhya-snova-vmeste/</t>
   </si>
   <si>
-    <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
-[...10 lines deleted...]
-  <si>
     <t>Программа «СО НКО Приволжья»</t>
   </si>
   <si>
     <t>Программа предусматривает организацию практического обучения сотрудников действующих и формирующихся ресурсных организаций, направленного на повышение их профессиональных компетенций. Главным результатом реализации программы  станет появление в каждом регионе ПФО ресурсной площадки, где СО НКО смогут получать комплексную информационно-методическую и организационную помощь,  в рамках которой будет происходить регулярный информационный обмен между СО НКО как внутри региона, так и в межрегиональном пространстве, будет обеспечиваться представительство СО НКО каждого из регионов в общем информационном поле, будет обеспечен доступ к лучшим практикам и эффективным технологиям, обеспечивающим стабильное развитие как отдельных СО НКО, так и всего некоммерческого сообщества в целом.</t>
   </si>
   <si>
     <t>01.01.2013</t>
   </si>
   <si>
     <t>31.12.2015</t>
   </si>
   <si>
     <t>https://sluzhenye-nn.ru/proekty/programma-so-nko-privolzhya/</t>
   </si>
   <si>
     <t>Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья</t>
   </si>
   <si>
     <t>Проект был успешно реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» и сетью ресурсных центров СО НКО ПФО с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов в 2017 году.</t>
   </si>
   <si>
     <t>01.02.2017</t>
   </si>
   <si>
     <t>31.12.2018</t>
@@ -698,51 +716,51 @@
   <si>
     <t>emalitskaya@scisc.ru</t>
   </si>
   <si>
     <t>ЭРА компетенций</t>
   </si>
   <si>
     <t>Проект разработан на основе имеющегося опыта проектной команды в целях предоставления управленческим командам НКО, осуществляющих деятельность в Камчатском крае, включая ресурсные организации, и работникам муниципальных информационно-консультационных (ресурсных) центров по содействию деятельности социально ориентированных некоммерческих организаций возможностей приобретения новых компетенций в области самооценки своей деятельности и социальных проектов НКО. Потребность целевых групп в прохождении обучения самооценке подтверждена результатами опроса, проведенного 15-23 июня 2022 года, и письмами поддержки руководителей муниципальных образований. В рамках проекта реализуются: модуль дискуссионных и установочных рабочих встреч, модуль обучающих мероприятий в 5-ти муниципальных образованиях края, тестирование участников проекта, анкетирование для получения обратной связи и официальное мероприятие по поощрению управленческих команд НКО, завершивших обучение и создавших в своих НКО механизмы самооценки</t>
   </si>
   <si>
     <t>"Черновик будущего"</t>
   </si>
   <si>
     <t>Проект направлен на повышение устойчивости функционирования инициативных групп молодежи (ИГМ) и молодежных НКО Самарской области. Деятельность по проекту включает повышение профессионализма представителей ИГМ и молодежных НКО, поддержку социальных и добровольческих акций ИГМ и молодежных НКО, повышение узнаваемости деятельности ИГМ и молодежных НКО, организационно-техническую поддержку ИГМ и молодежных НКО.</t>
   </si>
   <si>
     <t>01.07.2021</t>
   </si>
   <si>
     <t>30.09.2022</t>
   </si>
   <si>
     <t>https://президентскиегранты.рф/public/application/item?id=dc7b87fa-9211-46e5-86a2-6fd6d59a0f10</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
   </si>
   <si>
     <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
   </si>
   <si>
     <t>http://resursclub.info</t>
   </si>
   <si>
     <t>maistr@yandex.ru</t>
   </si>
   <si>
     <t>"Время делиться"</t>
   </si>
   <si>
     <t>Проект "Время делиться" направлен на повышение уровня устойчивости функционирования некоммерческих организаций Самарской области. Для этого мы планируем открытие Коворкинг-офис для НКО в г.Тольятти, развитие Бюро бесплатного "проката" для НКО, Карты ресурсов НКО Самарской области, проведение тренинга для тренеров, учебных курсов, семинаров, "деловых завтраков" и мн.др.</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>https://президентскиегранты.рф/public/application/item?id=91e60882-501f-4df0-9763-67bd11a139de</t>
   </si>
   <si>
     <t>Кейс-конференция "Социальное предпринимательство социальное проектирование в НКО"</t>
   </si>
@@ -1250,150 +1268,123 @@
   <si>
     <t>Попутчики</t>
   </si>
   <si>
     <t>Идея проекта возникла у команды Сибирского центра во время общения с активистами из числа старшего поколения которые заявляли о своей готовности стать добровольцами, учиться и помогать другим. На этих встречах всегда возникал вопрос о профессионализме и объединении ресурсов, обмене опытом, саморазвития и централизации информации о «серебряном» добровольчестве в регионе.</t>
   </si>
   <si>
     <t>01.04.2020</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Сибирский центр социального развития общества"</t>
   </si>
   <si>
     <t>640037 Курганская область г. Курган ул. Амурская, 28</t>
   </si>
   <si>
     <t>http://info.sibcentr45.ru/</t>
   </si>
   <si>
     <t>os.kurgan@mail.ru</t>
   </si>
   <si>
-    <t>Школа региональных экспертов: повышаем количество и качество региональных экспертов НКО через продвижение, сообщество, развитие экспертных компетенций</t>
-[...2 lines deleted...]
-    <t>Миссия проекта - повышение качества обучающих программ для НКО за счет поддержки нового поколения экспертов-практиков в НКО, качественной передачи актуального опыта внутри сектора, баланса федеральной и региональной экспертизы. Подробнее о проекте - http://expert.ngokitchen.ru/, на сайте размещена база экспертов-участников программы, которых можно приглашать для участия с мероприятиях НКО, в которых нужны их компетенции. Проект реализуется с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов.</t>
+    <t>Исследования НКО</t>
+  </si>
+  <si>
+    <t>АНО «Информационная культура» при поддержке Фонда президентских грантов запускает серию просветительских вебинаров и видеолекций для сотрудников НКО. Приглашаем представителей некоммерческих проектов освоить методики проведения исследований и доступные инструменты работы с данными. Помимо лекций пройдет конкурс исследовательских проектов НКО, а также большой хакатон по решению задач и разработке социальных проектов для НКО.</t>
+  </si>
+  <si>
+    <t>28.02.2021</t>
+  </si>
+  <si>
+    <t>АНО «Информационная культура»</t>
+  </si>
+  <si>
+    <t>Москва, Малый Кисельный переулок, дом 1/9, офис 402</t>
+  </si>
+  <si>
+    <t>https://www.infoculture.ru/</t>
+  </si>
+  <si>
+    <t>infoculture@infoculture.ru</t>
+  </si>
+  <si>
+    <t>От разовой помощи к системному сотрудничеству: развитие потенциала НКО в привлечении местных ресурсов и выстраивании партнеров для решения социальных задач.</t>
+  </si>
+  <si>
+    <t>Некоммерческий сектор постепенно становится сектором экономики, беря на себя решение актуальных социальных проблем, причем близость организаций к своей целевой группе дает возможность быстро реагировать на потребности тех, для кого они работают. Однако, ориентируясь только на бюджетное финансирование, НКО рискуют потерять свою гибкость и устойчивость, не могут быстро перестраивать свою деятельность, часть затрат, необходимых для помощи благополучателям, не может быть включена в проекты, финансируемые из бюджета. Для того, чтобы соответствовать требованиям времени, быть устойчивыми и гибкими в реакции на запросы целевой группы и обладать общественной поддержкой НКО должны уметь привлекать ресурсы не только из бюджета, но и из других, особенно местных, источников. Основой для этого проекта стали результаты проекта «Развитие системной благотворительности и местных ресурсов для поддержки НКО в регионах», реализованного в 2018-2019 гг, который был ориентирован на обучение НКО технологиям привлечения местных ресурсов. Однако, в ходе его реализации стало понятно, что, даже владея технологиями проведения фандрайзинговых акций, НКО не всегда удается эффективно привлекать местные ресурсы, т.к. они плохо понимают мотивацию и потребности бизнеса и частных доноров и и не умеют выстраивать партнерство. Особенностью и инновацией этого проекта является то, что он будет ориентирован на изучение мотивации доноров, выявление и описание партнерских социальных проектов с точки зрения взаимных интересов. В ходе проекта не менее чем в 8 регионах силами местных РЦ будет проведено исследование мотивации участия бизнеса в социальной деятельности, собраны практики сотрудничества НКО и бизнеса в решении социальных проблем, подготовлен сборник, описывающий эти практики с точки зрения мотивации участников (НКО и бизнеса) к совместной социальной деятельности. Результаты исследования будут обсуждены на региональных экспертных встречах, где участники из разных секторов обсудят возможности развития взаимодействия бизнеса и НКО и условия, которые могут стимулировать такие партнерства. На основе полученных результатов будет продолжено обучение НКО в «Школе актуального фандрайзинга» с упором на поиск взаимных выгод с местными донорами, формирование навыков эффективных коммуникаций и выстраивания социального партнерства. НКО, занимающиеся привлечением ресурсов из местных источников, получат экспертное сопровождение и помощь в разработке стратегии фандрайзинга. Это особенно важно в сегодняшней ситуации, когда возможности местных благотворителей сильно сократились из-за экономического спада вызванного эпидемией, а вовлечение местных доноров в совместное решение социальных проблем требует новых подходов, основанных на взаимном интересе. Итоговая Конференция «Благотворительность в провинциальной России» станет площадкой, где будут представлены полученные результаты проекта, обсуждены итоги и разработаны следующие шаги в развитии благотворительности в регионах России.</t>
+  </si>
+  <si>
+    <t>От практики к устойчивому развитию: повышение потенциала ресурсных центров для НКО</t>
+  </si>
+  <si>
+    <t>Проект направлен на Cоздание условий для развития и укрепления НКО через расширение профессиональных компетенций инфраструктурных организаций для НКО и развитие партнерства между ними. Проект опирается на результаты, достигнутые в ходе реализации проекта «Успешные практики в жизнь» и нацелен на оказание помощи организациям, выполняющим функции ресурсных центров (далее РЦ). Опыт реализации предыдущего проекта показал, что зачастую этим организациям не хватает практического опыта в работе с НКО, в организациях не налажены внутренние процессы управления, что снижает эффективность и качество работы. Кроме того, «молодые» ресурсные центры не видят стратегии развития своих организаций, не используют имеющиеся возможности и ресурсы, что приводит к снижению эффективности их работы и, как следствие снижает возможности развития НКО в их регионах. В рамках проекта будет осуществлена организационная поддержка РЦ для НКО, выбранных на конкурсной основе из числа работающих в регионах и активно внедряющих новые формы работы. Для этих организаций буде проведена «Лаборатория практического обучения», основная цель которой дать возможность ресурсным центрам через практическую деятельность получить необходимые в текущей работе навыки. Эти организации под руководством Фонда и с его поддержкой организуют в своих территориях образовательные или фандрайзинговые мероприятия для НКО и на практике получат необходимые компетенции. Будет организовано экспертное сопровождение этих РЦ, включая работу внешнего эксперта в этих организациях, помощь в разработке и внедрении стратегии развития РЦ, стажировку специалистов в успешно работающем РЦ и индивидуальное консультирование по вопросам внедрения услуг для НКО и управления организацией. Также в ходе проекта будет проанализирован и доработан имеющийся у РЦ опыт проведения мероприятий по продвижению НКО в регионах. На основе этого опыта проведена Выставка достижений НКО Архангельской области, на которую в качестве стажеров приедут ресурсные центры из других регионов, чтобы на практике познакомиться с этой и еще несколькими технологиями работы ресурсных центров, направленными на развитие некоммерческого сектора. Благодаря привлечению к реализации проекта успешно работающих ресурсных центров продолжится выстраивание партнерства между инфраструктурными организациями, обмен опытом и технологиями. Кроме того сбор, систематизация и представление на портале www.ngomap.ru информации о действующих инфраструктурных организациях для НКО, их успешных практиках и партнерских проектах позволит укрепить взаимодействие между ресурсными центрами, повысить информированность заинтересованных сторон об их работе, создаст условия для развития общественной активности и некоммерческих организаций. Проведение практической конференции Российская школа грантмейкинга – РШГМ» будет способствовать совершенствованию конкурсных механизмов по поддержке НКО в регионах и включению местных РЦ в эту работу.</t>
+  </si>
+  <si>
+    <t>01.07.2017</t>
+  </si>
+  <si>
+    <t>http://fondgarant.ru/proekty-fonda/342-ot-praktiki-k-ustojchivomu-razvitiyu-povyshenie-potentsiala-resursnykh-tsentrov-dlya-nko</t>
+  </si>
+  <si>
+    <t>Успешные практики в жизнь: повышение потенциала инфраструктурных организаций для НКО</t>
+  </si>
+  <si>
+    <t>Проект «Успешные практики в жизнь: повышение потенциала инфраструктурных организаций для НКО» направлен на создание условий для развития и укрепления некоммерческих организаций через расширение профессиональных компетенций инфраструктурных организаций и внедрения в их работу успешных практик в сфере развития социальных услуг НКО, социального предпринимательства, местной благотворительности, конкурсных механизмов поддержки НКО в регионах, а также расширения возможностей использования социальной рекламы. В рамках проекта будет создана профессиональная площадка для обмена опытом и уникальными технологиями между инфраструктурными организациями, что в свою очередь будет способствовать формированию партнерства инфраструктурных организаций, ориентированного на взаимоподдержку, а также развитию и укреплению некоммерческих организаций и сектора в целом. В рамках проекта для инфраструктурных организаций будут проведены 3 методические школы и методическая конференция «Российская школа грантмейкинга», организован всероссийский конкурс социальной рекламы, разработана методика оценки эффективности социальной рекламы. Информационную, консультационную и методическую поддержку получат не менее 300 некоммерческих организаций со всей России, участие в мероприятиях проекта примут не менее 500 специалистов НКО. Проект будет опираться на лучшие практики, наработанные ведущими инфраструктурными организациями Северо-запада, Сибири, Поволжья, Урала и Центральной России.</t>
+  </si>
+  <si>
+    <t>http://fondgarant.ru/proekty-fonda/184-nazvanie-proekta-uspeshnye-praktiki-v-zhizn-povyshenie-potentsiala-infrastrukturnykh-organizatsij-dlya-nko</t>
+  </si>
+  <si>
+    <t>Правовой капитал знаний – основа эффективного целевого капитала</t>
+  </si>
+  <si>
+    <t>Проект «Правовой капитал знаний – основа эффективного целевого капитала» направлен на создание профессиональной площадки – консультативных центров правовой, бухгалтерской и налоговой поддержки организаций, желающих создать ЦК, и уже действующих НКО-собственников ЦК в разных регионах России.</t>
+  </si>
+  <si>
+    <t>Ассоциация "Юристы за гражданское общество"</t>
+  </si>
+  <si>
+    <t>119019, г. Москва, Малый Знаменский переулок, д. 3/5, стр. 6 (вход через проходную по адресу: Большой Знаменский переулок, д. 2/7)</t>
+  </si>
+  <si>
+    <t>http://lawcs.ru/</t>
+  </si>
+  <si>
+    <t>info@lawcs.ru</t>
+  </si>
+  <si>
+    <t>Правовая академия НКО</t>
+  </si>
+  <si>
+    <t>Проект направлен на создание понятной, грамотной, логически выстроенной «обучающей» программы «Правовая академия НКО», состоящей из 6 взаимосвязанных модулей по основным правовым жизненно важным аспектам деятельности НКО. В программу входят не только теоретические знания по административному, трудовому, гражданскому, налоговому, уголовному праву и др., но и практические занятия, столь необходимые для руководителей организаций при применении правовых знаний. В течение срока проекта планируется провести 5 обучающих циклов не менее чем в 25 субъектах для активных НКО, чья деятельность направлена на поддержку организации региона. В каждом цикле (параллельно в течение трех месяцев обучение НКО будут проходить в 5 регионах) примут участие по 20 представителей НКО.</t>
   </si>
   <si>
     <t>01.12.2019</t>
-  </si>
-[...91 lines deleted...]
-    <t>Проект направлен на создание понятной, грамотной, логически выстроенной «обучающей» программы «Правовая академия НКО», состоящей из 6 взаимосвязанных модулей по основным правовым жизненно важным аспектам деятельности НКО. В программу входят не только теоретические знания по административному, трудовому, гражданскому, налоговому, уголовному праву и др., но и практические занятия, столь необходимые для руководителей организаций при применении правовых знаний. В течение срока проекта планируется провести 5 обучающих циклов не менее чем в 25 субъектах для активных НКО, чья деятельность направлена на поддержку организации региона. В каждом цикле (параллельно в течение трех месяцев обучение НКО будут проходить в 5 регионах) примут участие по 20 представителей НКО.</t>
   </si>
   <si>
     <t>30.06.2022</t>
   </si>
   <si>
     <t>Ресурсный центр социальных предпринимателей Арктики.</t>
   </si>
   <si>
     <t>Создание в Красноярском крае и Мурманской области системы поддержки социальных предпринимателей и социально-ориентированных НКО, ведущих предпринимательскую деятельность.</t>
   </si>
   <si>
     <t>01.05.2015</t>
   </si>
   <si>
     <t>07.01.2022</t>
   </si>
   <si>
     <t>Союз промышленников и предпринимателей Заполярья</t>
   </si>
   <si>
     <t>Норильск, ул. Комсомольская, 10</t>
   </si>
   <si>
     <t>http://www.arctic-social.biz</t>
   </si>
@@ -1880,51 +1871,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I87"/>
+  <dimension ref="A1:I86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2038,2310 +2029,2284 @@
       </c>
       <c r="G5" t="s">
         <v>31</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
       <c r="I6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s">
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="H8" t="s">
+        <v>54</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F10" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G10" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F11" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G11" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="H11" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="I11" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G12" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="I13" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G14" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G15" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="H15" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="I15" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>95</v>
+        <v>96</v>
+      </c>
+      <c r="E16" t="s">
+        <v>97</v>
       </c>
       <c r="F16" t="s">
-        <v>96</v>
+        <v>30</v>
       </c>
       <c r="G16" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="H16" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="I16" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" t="s">
         <v>100</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>101</v>
       </c>
-      <c r="C17" t="s">
+      <c r="F17" t="s">
         <v>102</v>
       </c>
-      <c r="D17" t="s">
+      <c r="G17" t="s">
         <v>103</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" t="s">
         <v>104</v>
       </c>
-      <c r="F17" t="s">
+      <c r="I17" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" t="s">
+        <v>108</v>
+      </c>
+      <c r="D18" t="s">
         <v>109</v>
       </c>
-      <c r="B18" t="s">
+      <c r="E18" t="s">
         <v>110</v>
       </c>
-      <c r="C18" t="s">
+      <c r="F18" t="s">
         <v>111</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18" t="s">
+      <c r="G18" t="s">
         <v>112</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>113</v>
       </c>
-      <c r="G18" t="s">
+      <c r="I18" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" t="s">
+        <v>116</v>
+      </c>
+      <c r="C19" t="s">
         <v>117</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" t="s">
         <v>118</v>
       </c>
-      <c r="C19" t="s">
+      <c r="F19" t="s">
         <v>119</v>
       </c>
-      <c r="D19" t="s">
+      <c r="G19" t="s">
         <v>120</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>121</v>
       </c>
-      <c r="F19" t="s">
+      <c r="I19" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" t="s">
+        <v>124</v>
+      </c>
+      <c r="C20" t="s">
         <v>125</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>126</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>127</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>128</v>
       </c>
-      <c r="F20" t="s">
+      <c r="G20" t="s">
         <v>129</v>
       </c>
-      <c r="G20" t="s">
+      <c r="I20" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" t="s">
+        <v>108</v>
+      </c>
+      <c r="D21" t="s">
         <v>133</v>
       </c>
-      <c r="B21" t="s">
+      <c r="E21" t="s">
         <v>134</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="F21" t="s">
         <v>135</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G21" t="s">
         <v>136</v>
       </c>
-      <c r="G21" t="s">
+      <c r="H21" t="s">
         <v>137</v>
       </c>
       <c r="I21" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>139</v>
       </c>
       <c r="B22" t="s">
         <v>140</v>
       </c>
       <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
         <v>141</v>
       </c>
-      <c r="D22" t="s">
+      <c r="F22" t="s">
         <v>142</v>
       </c>
-      <c r="E22" t="s">
+      <c r="G22" t="s">
         <v>143</v>
       </c>
-      <c r="F22" t="s">
+      <c r="I22" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23" t="s">
+        <v>146</v>
+      </c>
+      <c r="C23" t="s">
+        <v>147</v>
+      </c>
+      <c r="D23" t="s">
         <v>148</v>
       </c>
-      <c r="B23" t="s">
+      <c r="E23" t="s">
         <v>149</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>150</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H23" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I23" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" t="s">
+        <v>156</v>
+      </c>
+      <c r="F24" t="s">
+        <v>150</v>
+      </c>
+      <c r="G24" t="s">
         <v>151</v>
       </c>
-      <c r="B24" t="s">
+      <c r="H24" t="s">
         <v>152</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I24" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B25" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C25" t="s">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="F25" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="G25" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="I25" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" t="s">
         <v>161</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
         <v>162</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="F26" t="s">
         <v>163</v>
       </c>
-      <c r="E26" t="s">
+      <c r="G26" t="s">
         <v>164</v>
       </c>
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>165</v>
       </c>
-      <c r="G26" t="s">
+      <c r="I26" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>167</v>
+      </c>
+      <c r="B27" t="s">
+        <v>168</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
         <v>169</v>
       </c>
-      <c r="B27" t="s">
+      <c r="E27" t="s">
         <v>170</v>
       </c>
-      <c r="C27" t="s">
+      <c r="F27" t="s">
         <v>171</v>
       </c>
-      <c r="D27" t="s">
+      <c r="G27" t="s">
         <v>172</v>
       </c>
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>173</v>
       </c>
-      <c r="F27" t="s">
+      <c r="I27" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>175</v>
+      </c>
+      <c r="B28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C28" t="s">
+        <v>177</v>
+      </c>
+      <c r="D28" t="s">
         <v>178</v>
       </c>
-      <c r="B28" t="s">
+      <c r="E28" t="s">
         <v>179</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="F28" t="s">
         <v>180</v>
       </c>
-      <c r="E28" t="s">
+      <c r="G28" t="s">
         <v>181</v>
       </c>
-      <c r="F28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>32</v>
+        <v>182</v>
       </c>
       <c r="I28" t="s">
-        <v>33</v>
+        <v>183</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C29" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>186</v>
+      </c>
+      <c r="E29" t="s">
+        <v>187</v>
       </c>
       <c r="F29" t="s">
-        <v>185</v>
+        <v>44</v>
       </c>
       <c r="G29" t="s">
-        <v>186</v>
+        <v>45</v>
       </c>
       <c r="H29" t="s">
-        <v>187</v>
+        <v>46</v>
       </c>
       <c r="I29" t="s">
-        <v>188</v>
+        <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30" t="s">
         <v>189</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>190</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
         <v>191</v>
       </c>
-      <c r="E30" t="s">
+      <c r="G30" t="s">
         <v>192</v>
       </c>
-      <c r="F30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="I30" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B31" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C31" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D31" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F31" t="s">
-        <v>197</v>
+        <v>102</v>
       </c>
       <c r="G31" t="s">
-        <v>198</v>
+        <v>103</v>
       </c>
       <c r="H31" t="s">
-        <v>199</v>
+        <v>104</v>
       </c>
       <c r="I31" t="s">
-        <v>200</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>199</v>
+      </c>
+      <c r="B32" t="s">
+        <v>200</v>
+      </c>
+      <c r="C32" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" t="s">
         <v>201</v>
       </c>
-      <c r="B32" t="s">
+      <c r="E32" t="s">
         <v>202</v>
       </c>
-      <c r="C32" t="s">
+      <c r="F32" t="s">
         <v>203</v>
       </c>
-      <c r="D32" t="s">
+      <c r="G32" t="s">
         <v>204</v>
       </c>
-      <c r="E32" t="s">
+      <c r="H32" t="s">
         <v>205</v>
       </c>
-      <c r="F32" t="s">
+      <c r="I32" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>207</v>
+      </c>
+      <c r="B33" t="s">
+        <v>208</v>
+      </c>
+      <c r="C33" t="s">
         <v>209</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
         <v>210</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>211</v>
       </c>
-      <c r="D33" t="s">
+      <c r="F33" t="s">
         <v>212</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>213</v>
       </c>
-      <c r="F33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I33" t="s">
-        <v>132</v>
+        <v>214</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B34" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C34" t="s">
-        <v>184</v>
+        <v>217</v>
       </c>
       <c r="D34" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="E34" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F34" t="s">
-        <v>217</v>
+        <v>135</v>
       </c>
       <c r="G34" t="s">
-        <v>218</v>
+        <v>136</v>
       </c>
       <c r="H34" t="s">
-        <v>219</v>
+        <v>137</v>
       </c>
       <c r="I34" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>220</v>
+      </c>
+      <c r="B35" t="s">
         <v>221</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>190</v>
+      </c>
+      <c r="D35" t="s">
+        <v>197</v>
+      </c>
+      <c r="E35" t="s">
         <v>222</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>223</v>
       </c>
       <c r="G35" t="s">
-        <v>137</v>
+        <v>224</v>
+      </c>
+      <c r="H35" t="s">
+        <v>225</v>
       </c>
       <c r="I35" t="s">
-        <v>138</v>
+        <v>226</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B36" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C36" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="D36" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>161</v>
       </c>
       <c r="F36" t="s">
-        <v>228</v>
+        <v>142</v>
       </c>
       <c r="G36" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>143</v>
       </c>
       <c r="I36" t="s">
-        <v>231</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>229</v>
+      </c>
+      <c r="B37" t="s">
+        <v>230</v>
+      </c>
+      <c r="C37" t="s">
+        <v>231</v>
+      </c>
+      <c r="D37" t="s">
         <v>232</v>
       </c>
-      <c r="B37" t="s">
+      <c r="E37" t="s">
         <v>233</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>234</v>
       </c>
-      <c r="E37" t="s">
+      <c r="G37" t="s">
         <v>235</v>
       </c>
-      <c r="F37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I37" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>238</v>
+      </c>
+      <c r="B38" t="s">
+        <v>239</v>
+      </c>
+      <c r="C38" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" t="s">
+        <v>240</v>
+      </c>
+      <c r="E38" t="s">
+        <v>241</v>
+      </c>
+      <c r="F38" t="s">
+        <v>234</v>
+      </c>
+      <c r="G38" t="s">
+        <v>235</v>
+      </c>
+      <c r="H38" t="s">
         <v>236</v>
       </c>
-      <c r="B38" t="s">
+      <c r="I38" t="s">
         <v>237</v>
-      </c>
-[...19 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>242</v>
+      </c>
+      <c r="B39" t="s">
+        <v>243</v>
+      </c>
+      <c r="C39" t="s">
         <v>244</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>244</v>
+      </c>
+      <c r="E39" t="s">
         <v>245</v>
       </c>
-      <c r="C39" t="s">
+      <c r="F39" t="s">
         <v>246</v>
       </c>
-      <c r="D39" t="s">
+      <c r="G39" t="s">
         <v>247</v>
       </c>
-      <c r="E39" t="s">
+      <c r="H39" t="s">
         <v>248</v>
       </c>
-      <c r="F39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I39" t="s">
-        <v>168</v>
+        <v>249</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B40" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C40" t="s">
-        <v>184</v>
+        <v>252</v>
       </c>
       <c r="D40" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E40" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="F40" t="s">
-        <v>253</v>
+        <v>171</v>
       </c>
       <c r="G40" t="s">
-        <v>254</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>255</v>
+        <v>173</v>
       </c>
       <c r="I40" t="s">
-        <v>256</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>255</v>
+      </c>
+      <c r="B41" t="s">
+        <v>256</v>
+      </c>
+      <c r="C41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D41" t="s">
         <v>257</v>
       </c>
-      <c r="B41" t="s">
+      <c r="E41" t="s">
         <v>258</v>
       </c>
-      <c r="C41" t="s">
+      <c r="F41" t="s">
         <v>259</v>
       </c>
-      <c r="D41" t="s">
+      <c r="G41" t="s">
         <v>260</v>
       </c>
-      <c r="E41" t="s">
+      <c r="H41" t="s">
         <v>261</v>
       </c>
-      <c r="F41" t="s">
+      <c r="I41" t="s">
         <v>262</v>
-      </c>
-[...7 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B42" t="s">
+        <v>264</v>
+      </c>
+      <c r="C42" t="s">
+        <v>265</v>
+      </c>
+      <c r="D42" t="s">
         <v>266</v>
       </c>
-      <c r="B42" t="s">
+      <c r="E42" t="s">
         <v>267</v>
       </c>
-      <c r="C42" t="s">
+      <c r="F42" t="s">
         <v>268</v>
       </c>
-      <c r="D42" t="s">
+      <c r="G42" t="s">
         <v>269</v>
       </c>
-      <c r="E42" t="s">
+      <c r="H42" t="s">
         <v>270</v>
       </c>
-      <c r="F42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I42" t="s">
-        <v>132</v>
+        <v>271</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B43" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C43" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D43" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E43" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F43" t="s">
-        <v>276</v>
+        <v>135</v>
       </c>
       <c r="G43" t="s">
-        <v>277</v>
+        <v>136</v>
       </c>
       <c r="H43" t="s">
-        <v>278</v>
+        <v>137</v>
       </c>
       <c r="I43" t="s">
-        <v>279</v>
+        <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>277</v>
+      </c>
+      <c r="B44" t="s">
+        <v>278</v>
+      </c>
+      <c r="C44" t="s">
+        <v>279</v>
+      </c>
+      <c r="D44" t="s">
         <v>280</v>
       </c>
-      <c r="B44" t="s">
+      <c r="E44" t="s">
         <v>281</v>
       </c>
-      <c r="C44" t="s">
-[...5 lines deleted...]
-      <c r="E44" t="s">
+      <c r="F44" t="s">
         <v>282</v>
       </c>
-      <c r="F44" t="s">
+      <c r="G44" t="s">
         <v>283</v>
       </c>
-      <c r="G44" t="s">
+      <c r="H44" t="s">
         <v>284</v>
       </c>
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>286</v>
+      </c>
+      <c r="B45" t="s">
         <v>287</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>197</v>
+      </c>
+      <c r="E45" t="s">
         <v>288</v>
       </c>
-      <c r="C45" t="s">
-[...5 lines deleted...]
-      <c r="E45" t="s">
+      <c r="F45" t="s">
         <v>289</v>
       </c>
-      <c r="F45" t="s">
+      <c r="G45" t="s">
         <v>290</v>
       </c>
-      <c r="G45" t="s">
+      <c r="H45" t="s">
         <v>291</v>
       </c>
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>293</v>
+      </c>
+      <c r="B46" t="s">
         <v>294</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>190</v>
+      </c>
+      <c r="D46" t="s">
+        <v>197</v>
+      </c>
+      <c r="E46" t="s">
         <v>295</v>
       </c>
-      <c r="C46" t="s">
+      <c r="F46" t="s">
         <v>296</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>297</v>
       </c>
-      <c r="F46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>98</v>
+        <v>298</v>
       </c>
       <c r="I46" t="s">
-        <v>99</v>
+        <v>299</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B47" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C47" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D47" t="s">
-        <v>301</v>
+        <v>91</v>
       </c>
       <c r="E47" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F47" t="s">
-        <v>303</v>
+        <v>102</v>
       </c>
       <c r="G47" t="s">
-        <v>304</v>
+        <v>103</v>
       </c>
       <c r="H47" t="s">
-        <v>305</v>
+        <v>104</v>
       </c>
       <c r="I47" t="s">
-        <v>306</v>
+        <v>105</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>304</v>
+      </c>
+      <c r="B48" t="s">
+        <v>305</v>
+      </c>
+      <c r="C48" t="s">
+        <v>306</v>
+      </c>
+      <c r="D48" t="s">
         <v>307</v>
       </c>
-      <c r="B48" t="s">
+      <c r="E48" t="s">
         <v>308</v>
       </c>
-      <c r="C48" t="s">
+      <c r="F48" t="s">
         <v>309</v>
       </c>
-      <c r="D48" t="s">
+      <c r="G48" t="s">
         <v>310</v>
       </c>
-      <c r="E48" t="s">
+      <c r="H48" t="s">
         <v>311</v>
       </c>
-      <c r="F48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I48" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>313</v>
+      </c>
+      <c r="B49" t="s">
+        <v>314</v>
+      </c>
+      <c r="C49" t="s">
+        <v>315</v>
+      </c>
+      <c r="D49" t="s">
+        <v>316</v>
+      </c>
+      <c r="E49" t="s">
+        <v>317</v>
+      </c>
+      <c r="F49" t="s">
+        <v>309</v>
+      </c>
+      <c r="G49" t="s">
+        <v>310</v>
+      </c>
+      <c r="H49" t="s">
+        <v>311</v>
+      </c>
+      <c r="I49" t="s">
         <v>312</v>
-      </c>
-[...19 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>318</v>
+      </c>
+      <c r="B50" t="s">
+        <v>319</v>
+      </c>
+      <c r="C50" t="s">
         <v>320</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
         <v>321</v>
       </c>
-      <c r="C50" t="s">
+      <c r="F50" t="s">
         <v>322</v>
       </c>
-      <c r="D50" t="s">
+      <c r="G50" t="s">
         <v>323</v>
       </c>
-      <c r="E50" t="s">
+      <c r="H50" t="s">
         <v>324</v>
       </c>
-      <c r="F50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I50" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>326</v>
+      </c>
+      <c r="B51" t="s">
+        <v>327</v>
+      </c>
+      <c r="C51" t="s">
+        <v>328</v>
+      </c>
+      <c r="D51" t="s">
+        <v>329</v>
+      </c>
+      <c r="E51" t="s">
+        <v>330</v>
+      </c>
+      <c r="F51" t="s">
+        <v>322</v>
+      </c>
+      <c r="G51" t="s">
+        <v>323</v>
+      </c>
+      <c r="H51" t="s">
+        <v>324</v>
+      </c>
+      <c r="I51" t="s">
         <v>325</v>
-      </c>
-[...22 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>331</v>
+      </c>
+      <c r="B52" t="s">
+        <v>332</v>
+      </c>
+      <c r="C52" t="s">
+        <v>333</v>
+      </c>
+      <c r="D52" t="s">
         <v>334</v>
       </c>
-      <c r="B52" t="s">
+      <c r="E52" t="s">
         <v>335</v>
       </c>
-      <c r="C52" t="s">
+      <c r="F52" t="s">
         <v>336</v>
       </c>
-      <c r="D52" t="s">
-[...2 lines deleted...]
-      <c r="E52" t="s">
+      <c r="G52" t="s">
         <v>337</v>
       </c>
-      <c r="F52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="I52" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>340</v>
+      </c>
+      <c r="B53" t="s">
+        <v>341</v>
+      </c>
+      <c r="C53" t="s">
+        <v>342</v>
+      </c>
+      <c r="D53" t="s">
+        <v>86</v>
+      </c>
+      <c r="E53" t="s">
+        <v>343</v>
+      </c>
+      <c r="F53" t="s">
+        <v>336</v>
+      </c>
+      <c r="G53" t="s">
+        <v>337</v>
+      </c>
+      <c r="H53" t="s">
         <v>338</v>
       </c>
-      <c r="B53" t="s">
+      <c r="I53" t="s">
         <v>339</v>
-      </c>
-[...16 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>344</v>
+      </c>
+      <c r="B54" t="s">
+        <v>345</v>
+      </c>
+      <c r="C54" t="s">
         <v>346</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F54" t="s">
         <v>348</v>
       </c>
       <c r="G54" t="s">
         <v>349</v>
       </c>
       <c r="H54" t="s">
         <v>350</v>
       </c>
       <c r="I54" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>352</v>
       </c>
       <c r="B55" t="s">
         <v>353</v>
       </c>
       <c r="C55" t="s">
-        <v>314</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>75</v>
+        <v>133</v>
       </c>
       <c r="F55" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="G55" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="H55" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="I55" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>358</v>
+      </c>
+      <c r="B56" t="s">
+        <v>359</v>
+      </c>
+      <c r="C56" t="s">
+        <v>320</v>
+      </c>
+      <c r="D56" t="s">
+        <v>81</v>
+      </c>
+      <c r="F56" t="s">
         <v>354</v>
       </c>
-      <c r="B56" t="s">
+      <c r="G56" t="s">
         <v>355</v>
       </c>
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>356</v>
       </c>
-      <c r="D56" t="s">
+      <c r="I56" t="s">
         <v>357</v>
-      </c>
-[...10 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B57" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C57" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D57" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F57" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="G57" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="H57" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="I57" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B58" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C58" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D58" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F58" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="G58" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="H58" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="I58" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B59" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C59" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D59" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F59" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="G59" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="H59" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="I59" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B60" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C60" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D60" t="s">
-        <v>374</v>
+        <v>375</v>
+      </c>
+      <c r="E60" t="s">
+        <v>376</v>
       </c>
       <c r="F60" t="s">
-        <v>375</v>
+        <v>354</v>
       </c>
       <c r="G60" t="s">
-        <v>376</v>
+        <v>355</v>
       </c>
       <c r="H60" t="s">
-        <v>377</v>
+        <v>356</v>
       </c>
       <c r="I60" t="s">
-        <v>378</v>
+        <v>357</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>377</v>
+      </c>
+      <c r="B61" t="s">
+        <v>378</v>
+      </c>
+      <c r="C61" t="s">
         <v>379</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
         <v>380</v>
       </c>
-      <c r="C61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F61" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="G61" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="H61" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="I61" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>385</v>
+      </c>
+      <c r="B62" t="s">
+        <v>386</v>
+      </c>
+      <c r="C62" t="s">
+        <v>275</v>
+      </c>
+      <c r="D62" t="s">
+        <v>367</v>
+      </c>
+      <c r="F62" t="s">
         <v>381</v>
       </c>
-      <c r="B62" t="s">
+      <c r="G62" t="s">
         <v>382</v>
       </c>
-      <c r="C62" t="s">
-[...2 lines deleted...]
-      <c r="D62" t="s">
+      <c r="H62" t="s">
         <v>383</v>
       </c>
-      <c r="E62" t="s">
+      <c r="I62" t="s">
         <v>384</v>
-      </c>
-[...10 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B63" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C63" t="s">
-        <v>141</v>
+        <v>362</v>
       </c>
       <c r="D63" t="s">
-        <v>80</v>
+        <v>389</v>
       </c>
       <c r="E63" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="F63" t="s">
-        <v>228</v>
+        <v>289</v>
       </c>
       <c r="G63" t="s">
-        <v>229</v>
+        <v>290</v>
       </c>
       <c r="H63" t="s">
-        <v>230</v>
+        <v>291</v>
       </c>
       <c r="I63" t="s">
-        <v>231</v>
+        <v>292</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B64" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C64" t="s">
-        <v>390</v>
+        <v>147</v>
       </c>
       <c r="D64" t="s">
-        <v>391</v>
+        <v>86</v>
       </c>
       <c r="E64" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F64" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="G64" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H64" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I64" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B65" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C65" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D65" t="s">
-        <v>396</v>
+        <v>397</v>
+      </c>
+      <c r="E65" t="s">
+        <v>398</v>
       </c>
       <c r="F65" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="G65" t="s">
-        <v>158</v>
+        <v>235</v>
       </c>
       <c r="H65" t="s">
-        <v>159</v>
+        <v>236</v>
       </c>
       <c r="I65" t="s">
-        <v>160</v>
+        <v>237</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B66" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C66" t="s">
-        <v>314</v>
+        <v>401</v>
       </c>
       <c r="D66" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="F66" t="s">
-        <v>400</v>
+        <v>163</v>
       </c>
       <c r="G66" t="s">
-        <v>401</v>
+        <v>164</v>
       </c>
       <c r="H66" t="s">
-        <v>402</v>
+        <v>165</v>
       </c>
       <c r="I66" t="s">
-        <v>403</v>
+        <v>166</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>403</v>
+      </c>
+      <c r="B67" t="s">
         <v>404</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
+        <v>320</v>
+      </c>
+      <c r="D67" t="s">
+        <v>367</v>
+      </c>
+      <c r="E67" t="s">
         <v>405</v>
       </c>
-      <c r="C67" t="s">
+      <c r="F67" t="s">
         <v>406</v>
       </c>
-      <c r="D67" t="s">
+      <c r="G67" t="s">
         <v>407</v>
       </c>
-      <c r="F67" t="s">
+      <c r="H67" t="s">
         <v>408</v>
       </c>
-      <c r="G67" t="s">
+      <c r="I67" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>410</v>
+      </c>
+      <c r="B68" t="s">
+        <v>411</v>
+      </c>
+      <c r="C68" t="s">
         <v>412</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
         <v>413</v>
       </c>
-      <c r="C68" t="s">
+      <c r="F68" t="s">
         <v>414</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68" t="s">
+      <c r="G68" t="s">
         <v>415</v>
       </c>
-      <c r="F68" t="s">
+      <c r="H68" t="s">
         <v>416</v>
       </c>
-      <c r="G68" t="s">
+      <c r="I68" t="s">
         <v>417</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>418</v>
+      </c>
+      <c r="B69" t="s">
+        <v>419</v>
+      </c>
+      <c r="C69" t="s">
+        <v>396</v>
+      </c>
+      <c r="D69" t="s">
         <v>420</v>
       </c>
-      <c r="B69" t="s">
+      <c r="F69" t="s">
         <v>421</v>
       </c>
-      <c r="C69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G69" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="H69" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="I69" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B70" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C70" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="D70" t="s">
-        <v>424</v>
+        <v>148</v>
       </c>
       <c r="F70" t="s">
-        <v>425</v>
+        <v>296</v>
       </c>
       <c r="G70" t="s">
-        <v>426</v>
+        <v>297</v>
       </c>
       <c r="H70" t="s">
-        <v>427</v>
+        <v>298</v>
       </c>
       <c r="I70" t="s">
-        <v>428</v>
+        <v>299</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>427</v>
+      </c>
+      <c r="B71" t="s">
+        <v>428</v>
+      </c>
+      <c r="C71" t="s">
         <v>429</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
+        <v>86</v>
+      </c>
+      <c r="E71" t="s">
         <v>430</v>
       </c>
-      <c r="C71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="G71" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="H71" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="I71" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>431</v>
       </c>
       <c r="B72" t="s">
         <v>432</v>
       </c>
       <c r="C72" t="s">
+        <v>374</v>
+      </c>
+      <c r="D72" t="s">
+        <v>375</v>
+      </c>
+      <c r="E72" t="s">
         <v>433</v>
       </c>
-      <c r="D72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="G72" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="H72" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="I72" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>434</v>
+      </c>
+      <c r="B73" t="s">
         <v>435</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
+        <v>275</v>
+      </c>
+      <c r="D73" t="s">
+        <v>86</v>
+      </c>
+      <c r="F73" t="s">
         <v>436</v>
       </c>
-      <c r="C73" t="s">
-[...5 lines deleted...]
-      <c r="E73" t="s">
+      <c r="G73" t="s">
         <v>437</v>
       </c>
-      <c r="F73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>292</v>
+        <v>438</v>
       </c>
       <c r="I73" t="s">
-        <v>293</v>
+        <v>439</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>440</v>
+      </c>
+      <c r="B74" t="s">
+        <v>441</v>
+      </c>
+      <c r="C74" t="s">
+        <v>442</v>
+      </c>
+      <c r="D74" t="s">
+        <v>443</v>
+      </c>
+      <c r="F74" t="s">
+        <v>436</v>
+      </c>
+      <c r="G74" t="s">
+        <v>437</v>
+      </c>
+      <c r="H74" t="s">
         <v>438</v>
       </c>
-      <c r="B74" t="s">
+      <c r="I74" t="s">
         <v>439</v>
-      </c>
-[...16 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>444</v>
       </c>
       <c r="B75" t="s">
         <v>445</v>
       </c>
       <c r="C75" t="s">
-        <v>414</v>
+        <v>446</v>
       </c>
       <c r="D75" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F75" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="G75" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="H75" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="I75" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B76" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="C76" t="s">
-        <v>449</v>
+        <v>275</v>
       </c>
       <c r="D76" t="s">
-        <v>450</v>
+        <v>367</v>
+      </c>
+      <c r="E76" t="s">
+        <v>454</v>
       </c>
       <c r="F76" t="s">
-        <v>451</v>
+        <v>150</v>
       </c>
       <c r="G76" t="s">
-        <v>452</v>
+        <v>151</v>
       </c>
       <c r="H76" t="s">
-        <v>453</v>
+        <v>152</v>
       </c>
       <c r="I76" t="s">
-        <v>454</v>
+        <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>455</v>
       </c>
       <c r="B77" t="s">
         <v>456</v>
       </c>
       <c r="C77" t="s">
-        <v>269</v>
+        <v>457</v>
       </c>
       <c r="D77" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="E77" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F77" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G77" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H77" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I77" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B78" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C78" t="s">
-        <v>460</v>
+        <v>396</v>
       </c>
       <c r="D78" t="s">
-        <v>369</v>
+        <v>347</v>
       </c>
       <c r="E78" t="s">
         <v>461</v>
       </c>
       <c r="F78" t="s">
-        <v>144</v>
+        <v>462</v>
       </c>
       <c r="G78" t="s">
-        <v>145</v>
+        <v>463</v>
       </c>
       <c r="H78" t="s">
-        <v>146</v>
+        <v>464</v>
       </c>
       <c r="I78" t="s">
-        <v>147</v>
+        <v>465</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
+        <v>466</v>
+      </c>
+      <c r="B79" t="s">
+        <v>467</v>
+      </c>
+      <c r="C79" t="s">
+        <v>468</v>
+      </c>
+      <c r="D79" t="s">
+        <v>469</v>
+      </c>
+      <c r="E79" t="s">
+        <v>470</v>
+      </c>
+      <c r="F79" t="s">
         <v>462</v>
       </c>
-      <c r="B79" t="s">
+      <c r="G79" t="s">
         <v>463</v>
       </c>
-      <c r="C79" t="s">
-[...5 lines deleted...]
-      <c r="E79" t="s">
+      <c r="H79" t="s">
         <v>464</v>
       </c>
-      <c r="F79" t="s">
+      <c r="I79" t="s">
         <v>465</v>
-      </c>
-[...7 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B80" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C80" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D80" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>86</v>
       </c>
       <c r="F80" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="G80" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="H80" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="I80" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
+        <v>478</v>
+      </c>
+      <c r="B81" t="s">
+        <v>479</v>
+      </c>
+      <c r="C81" t="s">
+        <v>480</v>
+      </c>
+      <c r="D81" t="s">
+        <v>367</v>
+      </c>
+      <c r="F81" t="s">
         <v>474</v>
       </c>
-      <c r="B81" t="s">
+      <c r="G81" t="s">
         <v>475</v>
       </c>
-      <c r="C81" t="s">
+      <c r="H81" t="s">
         <v>476</v>
       </c>
-      <c r="D81" t="s">
-[...2 lines deleted...]
-      <c r="F81" t="s">
+      <c r="I81" t="s">
         <v>477</v>
-      </c>
-[...7 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>481</v>
       </c>
       <c r="B82" t="s">
         <v>482</v>
       </c>
       <c r="C82" t="s">
+        <v>80</v>
+      </c>
+      <c r="D82" t="s">
         <v>483</v>
       </c>
-      <c r="D82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" t="s">
+        <v>474</v>
+      </c>
+      <c r="G82" t="s">
+        <v>475</v>
+      </c>
+      <c r="H82" t="s">
+        <v>476</v>
+      </c>
+      <c r="I82" t="s">
         <v>477</v>
-      </c>
-[...7 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>484</v>
       </c>
       <c r="B83" t="s">
         <v>485</v>
       </c>
       <c r="C83" t="s">
-        <v>74</v>
+        <v>486</v>
       </c>
       <c r="D83" t="s">
-        <v>486</v>
+        <v>487</v>
+      </c>
+      <c r="E83" t="s">
+        <v>488</v>
       </c>
       <c r="F83" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="G83" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="H83" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="I83" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="B84" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="C84" t="s">
+        <v>495</v>
+      </c>
+      <c r="D84" t="s">
+        <v>367</v>
+      </c>
+      <c r="E84" t="s">
+        <v>496</v>
+      </c>
+      <c r="F84" t="s">
         <v>489</v>
       </c>
-      <c r="D84" t="s">
+      <c r="G84" t="s">
         <v>490</v>
       </c>
-      <c r="E84" t="s">
+      <c r="H84" t="s">
         <v>491</v>
       </c>
-      <c r="F84" t="s">
+      <c r="I84" t="s">
         <v>492</v>
-      </c>
-[...7 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B85" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C85" t="s">
-        <v>498</v>
+        <v>362</v>
       </c>
       <c r="D85" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E85" t="s">
         <v>499</v>
       </c>
       <c r="F85" t="s">
-        <v>492</v>
+        <v>102</v>
       </c>
       <c r="G85" t="s">
-        <v>493</v>
+        <v>103</v>
       </c>
       <c r="H85" t="s">
-        <v>494</v>
+        <v>104</v>
       </c>
       <c r="I85" t="s">
-        <v>495</v>
+        <v>105</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>500</v>
       </c>
       <c r="B86" t="s">
         <v>501</v>
       </c>
       <c r="C86" t="s">
-        <v>356</v>
+        <v>502</v>
       </c>
       <c r="D86" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="E86" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F86" t="s">
-        <v>96</v>
+        <v>289</v>
       </c>
       <c r="G86" t="s">
-        <v>97</v>
+        <v>290</v>
       </c>
       <c r="H86" t="s">
-        <v>98</v>
+        <v>291</v>
       </c>
       <c r="I86" t="s">
-        <v>99</v>
-[...28 lines deleted...]
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>