--- v0 (2026-09-17)
+++ v1 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Проекты" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="503">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Дата начала</t>
   </si>
   <si>
     <t>Дата окончания</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Организация</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
@@ -89,50 +89,92 @@
   <si>
     <t>Территориальный альянс</t>
   </si>
   <si>
     <t>Территориальный Альянс – это комплексный проект по развитию и поддержке местных инициатив в Республике Карелия. Проект включает в себя несколько блоков: 1. Исследование сферы гражданских инициатив. Проведение опроса общественного мнения и обобщение материалов статистики последних лет о формах реализации местных инициатив, включая меры государственной поддержки по каждому району Республики Карелия. 2. Выработка совместной стратегии деятельности по поддержке и сопровождению местных инициатив региона. 3. Серия обучающих и консультационных мероприятий для общественных активистов и организаций. 4. Акселерация и практическая поддержка проектов активистов из районов Карелии. Подробнее здесь - https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=60e1db3a-a158-4d04-8b50-87c6b2b3aaf3</t>
   </si>
   <si>
     <t>01.01.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Радиус доверия. Расширяем границы</t>
   </si>
   <si>
     <t>Проект «Радиус Доверия. Расширяем границы» - это комплексный проект по развитию культуры и инфраструктуры акселерации гражданских инициатив в сельской местности. Проект делился на два больших блока: Комплекс мероприятий с сообществом Пряжинского района с целью активизации населения и сопровождения общественных инициатив: обновление Социального паспорта Пряжинского района, проведение серии сельских сходов и реализация ряда форм акселерации общественных инициатив (серия Кругов Благотворителей, Школа общественного активиста, стажировка в Новосибирскую область, стратегический интенсив «Лаучат», консультирование, серия семинаров и проектных ужинов). Комплекс мероприятий с НКО, представителями бизнес-сообщества Карелии и органов государственной и муниципальной власти: серия переговорных площадок на региональном уровне для выработки совместных форм поддержки гражданских инициатив, серия стажировок для организаций из Карелии и регионов РФ, стратегический интенсив «Лаучат». Проект вошёл в ТОП-100 Фонда Президентских грантов. Подробнее здесь: https://xn--80afcdbalict6afooklqi5o.xn--p1ai/public/application/item?id=591193f6-cbc4-4723-ae4d-49787efa765b</t>
   </si>
   <si>
     <t>01.07.2022</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
+    <t>Партнёрство РЦ для НКО Приволжья</t>
+  </si>
+  <si>
+    <t>Проект реализовывается Ассоциацией НКО «Служение» и Приволжской сетью ресурсных центров СО НКО с использованием гранта Президента Российской Федерации на развитие гражданского общества,​ предоставленного Фондом президентских грантов в 2024 году.</t>
+  </si>
+  <si>
+    <t>01.07.2024</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/partnyorstvo-rts-dlya-nko-privolzhya/</t>
+  </si>
+  <si>
+    <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
+  </si>
+  <si>
+    <t>603001 Нижний Новгород, ул. Рождественская, 24, центральный подъезд, офис 12</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/</t>
+  </si>
+  <si>
+    <t>sluzhenye@gmail.com</t>
+  </si>
+  <si>
+    <t>Расширяем Круг Благотворителей</t>
+  </si>
+  <si>
+    <t>Проект реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» использованием гранта в форме субсидии, предоставленной министерством внутренней региональной и муниципальной политики Нижегородской области.</t>
+  </si>
+  <si>
+    <t>01.08.2024</t>
+  </si>
+  <si>
+    <t>30.04.2025</t>
+  </si>
+  <si>
+    <t>https://sluzhenye-nn.ru/proekty/rasshiryaem-krug-blagotvoriteley/</t>
+  </si>
+  <si>
     <t>НКО-Вместе: ресурс устойчивого развития</t>
   </si>
   <si>
     <t>Проект направлен на повышение компетенций сотрудников некоммерческих организаций Губкинского городского округа Автономной некоммерческой организацией содействия развитию социальных и образовательных программ «Центр интеллектуального диалога», выполняющей функции ресурсного центра и являющейся Добро.Центром (получена социальная франшиза Ассоциации волонтерских центров/Добро.рф). Проект является логическим продолжением «Академия сотрудничества НКО: от идеи к устойчивому развитию», получившего поддержку в году и реализуемого с использованием средств субсидии из бюджета Белгородской области. Для повышения профессиональных компетенций сотрудников НКО организовано оказание регулярной консультационной, методической, информационной, организационной поддержки по различным аспектам деятельности, проведение тематических семинаров, экспертных встреч с представителями профильных министерств и ведомств по актуальным вопросам; индивидуальные и групповые обучающие практикумы. Часть практикумов проведена в онлайн-формате, что позволило обменяться опытом с организациями из других муниципалитетов и округов Белгородской области, регионов.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/projects/510/nko-vmeste-resurs-ustoychivogo-razvitiya/</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация содействия развитию и поддержке некоммерческих организаций, общественных инициатив, социальных и образовательных программ «Центр интеллектуального диалога»</t>
   </si>
   <si>
     <t>г. Губкин, Белгородская область</t>
   </si>
   <si>
     <t>https://idialogi.nko31.ru/</t>
   </si>
   <si>
     <t>idialogi@mail.ru</t>
@@ -176,62 +218,50 @@
   <si>
     <t>Автономная некоммерческая организация Центр по содействию и развитию общественных инициатив «Шаги к успеху»</t>
   </si>
   <si>
     <t>Красноярский край, г.Боготол, пер.1-й Садовый,24</t>
   </si>
   <si>
     <t>anorsi@yandex.ru</t>
   </si>
   <si>
     <t>НКО Приволжья. Снова вместе</t>
   </si>
   <si>
     <t>Проект стал одним из победителей конкурсного отбора проектов социально ориентированных НКО, организованного Министерством экономического развития РФ в 2011 г. Проект получил поддержку Аппарата Полномочного представителя Президента РФ в Приволжском федеральном округе.</t>
   </si>
   <si>
     <t>01.01.2012</t>
   </si>
   <si>
     <t>30.12.2012</t>
   </si>
   <si>
     <t>https://sluzhenye-nn.ru/proekty/nko-privolzhya-snova-vmeste/</t>
   </si>
   <si>
-    <t>Нижегородская Ассоциация Неправительственных Некоммерческих Организаций «Служение»</t>
-[...10 lines deleted...]
-  <si>
     <t>Программа «СО НКО Приволжья»</t>
   </si>
   <si>
     <t>Программа предусматривает организацию практического обучения сотрудников действующих и формирующихся ресурсных организаций, направленного на повышение их профессиональных компетенций. Главным результатом реализации программы  станет появление в каждом регионе ПФО ресурсной площадки, где СО НКО смогут получать комплексную информационно-методическую и организационную помощь,  в рамках которой будет происходить регулярный информационный обмен между СО НКО как внутри региона, так и в межрегиональном пространстве, будет обеспечиваться представительство СО НКО каждого из регионов в общем информационном поле, будет обеспечен доступ к лучшим практикам и эффективным технологиям, обеспечивающим стабильное развитие как отдельных СО НКО, так и всего некоммерческого сообщества в целом.</t>
   </si>
   <si>
     <t>01.01.2013</t>
   </si>
   <si>
     <t>31.12.2015</t>
   </si>
   <si>
     <t>https://sluzhenye-nn.ru/proekty/programma-so-nko-privolzhya/</t>
   </si>
   <si>
     <t>Ресурсный калейдоскоп. Партнерство для развития СО НКО Приволжья</t>
   </si>
   <si>
     <t>Проект был успешно реализован Нижегородской Ассоциацией Неправительственных Некоммерческих Организаций «Служение» и сетью ресурсных центров СО НКО ПФО с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов в 2017 году.</t>
   </si>
   <si>
     <t>01.02.2017</t>
   </si>
   <si>
     <t>31.12.2018</t>
@@ -686,51 +716,51 @@
   <si>
     <t>emalitskaya@scisc.ru</t>
   </si>
   <si>
     <t>ЭРА компетенций</t>
   </si>
   <si>
     <t>Проект разработан на основе имеющегося опыта проектной команды в целях предоставления управленческим командам НКО, осуществляющих деятельность в Камчатском крае, включая ресурсные организации, и работникам муниципальных информационно-консультационных (ресурсных) центров по содействию деятельности социально ориентированных некоммерческих организаций возможностей приобретения новых компетенций в области самооценки своей деятельности и социальных проектов НКО. Потребность целевых групп в прохождении обучения самооценке подтверждена результатами опроса, проведенного 15-23 июня 2022 года, и письмами поддержки руководителей муниципальных образований. В рамках проекта реализуются: модуль дискуссионных и установочных рабочих встреч, модуль обучающих мероприятий в 5-ти муниципальных образованиях края, тестирование участников проекта, анкетирование для получения обратной связи и официальное мероприятие по поощрению управленческих команд НКО, завершивших обучение и создавших в своих НКО механизмы самооценки</t>
   </si>
   <si>
     <t>"Черновик будущего"</t>
   </si>
   <si>
     <t>Проект направлен на повышение устойчивости функционирования инициативных групп молодежи (ИГМ) и молодежных НКО Самарской области. Деятельность по проекту включает повышение профессионализма представителей ИГМ и молодежных НКО, поддержку социальных и добровольческих акций ИГМ и молодежных НКО, повышение узнаваемости деятельности ИГМ и молодежных НКО, организационно-техническую поддержку ИГМ и молодежных НКО.</t>
   </si>
   <si>
     <t>01.07.2021</t>
   </si>
   <si>
     <t>30.09.2022</t>
   </si>
   <si>
     <t>https://президентскиегранты.рф/public/application/item?id=dc7b87fa-9211-46e5-86a2-6fd6d59a0f10</t>
   </si>
   <si>
-    <t>Самарская региональная общественная организация поддержки социальных инициатив «Ресурсный клуб»</t>
+    <t>Автономная некоммерческая организация в сфере поддержки социальных инициатив «Ресурсный клуб»</t>
   </si>
   <si>
     <t>Самарская область, г.Самара, ул.Ново-Садовая, д.12, кв.12</t>
   </si>
   <si>
     <t>http://resursclub.info</t>
   </si>
   <si>
     <t>maistr@yandex.ru</t>
   </si>
   <si>
     <t>"Время делиться"</t>
   </si>
   <si>
     <t>Проект "Время делиться" направлен на повышение уровня устойчивости функционирования некоммерческих организаций Самарской области. Для этого мы планируем открытие Коворкинг-офис для НКО в г.Тольятти, развитие Бюро бесплатного "проката" для НКО, Карты ресурсов НКО Самарской области, проведение тренинга для тренеров, учебных курсов, семинаров, "деловых завтраков" и мн.др.</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>https://президентскиегранты.рф/public/application/item?id=91e60882-501f-4df0-9763-67bd11a139de</t>
   </si>
   <si>
     <t>Кейс-конференция "Социальное предпринимательство социальное проектирование в НКО"</t>
   </si>
@@ -1238,150 +1268,123 @@
   <si>
     <t>Попутчики</t>
   </si>
   <si>
     <t>Идея проекта возникла у команды Сибирского центра во время общения с активистами из числа старшего поколения которые заявляли о своей готовности стать добровольцами, учиться и помогать другим. На этих встречах всегда возникал вопрос о профессионализме и объединении ресурсов, обмене опытом, саморазвития и централизации информации о «серебряном» добровольчестве в регионе.</t>
   </si>
   <si>
     <t>01.04.2020</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>Автономная некоммерческая организация "Сибирский центр социального развития общества"</t>
   </si>
   <si>
     <t>640037 Курганская область г. Курган ул. Амурская, 28</t>
   </si>
   <si>
     <t>http://info.sibcentr45.ru/</t>
   </si>
   <si>
     <t>os.kurgan@mail.ru</t>
   </si>
   <si>
-    <t>Школа региональных экспертов: повышаем количество и качество региональных экспертов НКО через продвижение, сообщество, развитие экспертных компетенций</t>
-[...2 lines deleted...]
-    <t>Миссия проекта - повышение качества обучающих программ для НКО за счет поддержки нового поколения экспертов-практиков в НКО, качественной передачи актуального опыта внутри сектора, баланса федеральной и региональной экспертизы. Подробнее о проекте - http://expert.ngokitchen.ru/, на сайте размещена база экспертов-участников программы, которых можно приглашать для участия с мероприятиях НКО, в которых нужны их компетенции. Проект реализуется с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов.</t>
+    <t>Исследования НКО</t>
+  </si>
+  <si>
+    <t>АНО «Информационная культура» при поддержке Фонда президентских грантов запускает серию просветительских вебинаров и видеолекций для сотрудников НКО. Приглашаем представителей некоммерческих проектов освоить методики проведения исследований и доступные инструменты работы с данными. Помимо лекций пройдет конкурс исследовательских проектов НКО, а также большой хакатон по решению задач и разработке социальных проектов для НКО.</t>
+  </si>
+  <si>
+    <t>28.02.2021</t>
+  </si>
+  <si>
+    <t>АНО «Информационная культура»</t>
+  </si>
+  <si>
+    <t>Москва, Малый Кисельный переулок, дом 1/9, офис 402</t>
+  </si>
+  <si>
+    <t>https://www.infoculture.ru/</t>
+  </si>
+  <si>
+    <t>infoculture@infoculture.ru</t>
+  </si>
+  <si>
+    <t>От разовой помощи к системному сотрудничеству: развитие потенциала НКО в привлечении местных ресурсов и выстраивании партнеров для решения социальных задач.</t>
+  </si>
+  <si>
+    <t>Некоммерческий сектор постепенно становится сектором экономики, беря на себя решение актуальных социальных проблем, причем близость организаций к своей целевой группе дает возможность быстро реагировать на потребности тех, для кого они работают. Однако, ориентируясь только на бюджетное финансирование, НКО рискуют потерять свою гибкость и устойчивость, не могут быстро перестраивать свою деятельность, часть затрат, необходимых для помощи благополучателям, не может быть включена в проекты, финансируемые из бюджета. Для того, чтобы соответствовать требованиям времени, быть устойчивыми и гибкими в реакции на запросы целевой группы и обладать общественной поддержкой НКО должны уметь привлекать ресурсы не только из бюджета, но и из других, особенно местных, источников. Основой для этого проекта стали результаты проекта «Развитие системной благотворительности и местных ресурсов для поддержки НКО в регионах», реализованного в 2018-2019 гг, который был ориентирован на обучение НКО технологиям привлечения местных ресурсов. Однако, в ходе его реализации стало понятно, что, даже владея технологиями проведения фандрайзинговых акций, НКО не всегда удается эффективно привлекать местные ресурсы, т.к. они плохо понимают мотивацию и потребности бизнеса и частных доноров и и не умеют выстраивать партнерство. Особенностью и инновацией этого проекта является то, что он будет ориентирован на изучение мотивации доноров, выявление и описание партнерских социальных проектов с точки зрения взаимных интересов. В ходе проекта не менее чем в 8 регионах силами местных РЦ будет проведено исследование мотивации участия бизнеса в социальной деятельности, собраны практики сотрудничества НКО и бизнеса в решении социальных проблем, подготовлен сборник, описывающий эти практики с точки зрения мотивации участников (НКО и бизнеса) к совместной социальной деятельности. Результаты исследования будут обсуждены на региональных экспертных встречах, где участники из разных секторов обсудят возможности развития взаимодействия бизнеса и НКО и условия, которые могут стимулировать такие партнерства. На основе полученных результатов будет продолжено обучение НКО в «Школе актуального фандрайзинга» с упором на поиск взаимных выгод с местными донорами, формирование навыков эффективных коммуникаций и выстраивания социального партнерства. НКО, занимающиеся привлечением ресурсов из местных источников, получат экспертное сопровождение и помощь в разработке стратегии фандрайзинга. Это особенно важно в сегодняшней ситуации, когда возможности местных благотворителей сильно сократились из-за экономического спада вызванного эпидемией, а вовлечение местных доноров в совместное решение социальных проблем требует новых подходов, основанных на взаимном интересе. Итоговая Конференция «Благотворительность в провинциальной России» станет площадкой, где будут представлены полученные результаты проекта, обсуждены итоги и разработаны следующие шаги в развитии благотворительности в регионах России.</t>
+  </si>
+  <si>
+    <t>От практики к устойчивому развитию: повышение потенциала ресурсных центров для НКО</t>
+  </si>
+  <si>
+    <t>Проект направлен на Cоздание условий для развития и укрепления НКО через расширение профессиональных компетенций инфраструктурных организаций для НКО и развитие партнерства между ними. Проект опирается на результаты, достигнутые в ходе реализации проекта «Успешные практики в жизнь» и нацелен на оказание помощи организациям, выполняющим функции ресурсных центров (далее РЦ). Опыт реализации предыдущего проекта показал, что зачастую этим организациям не хватает практического опыта в работе с НКО, в организациях не налажены внутренние процессы управления, что снижает эффективность и качество работы. Кроме того, «молодые» ресурсные центры не видят стратегии развития своих организаций, не используют имеющиеся возможности и ресурсы, что приводит к снижению эффективности их работы и, как следствие снижает возможности развития НКО в их регионах. В рамках проекта будет осуществлена организационная поддержка РЦ для НКО, выбранных на конкурсной основе из числа работающих в регионах и активно внедряющих новые формы работы. Для этих организаций буде проведена «Лаборатория практического обучения», основная цель которой дать возможность ресурсным центрам через практическую деятельность получить необходимые в текущей работе навыки. Эти организации под руководством Фонда и с его поддержкой организуют в своих территориях образовательные или фандрайзинговые мероприятия для НКО и на практике получат необходимые компетенции. Будет организовано экспертное сопровождение этих РЦ, включая работу внешнего эксперта в этих организациях, помощь в разработке и внедрении стратегии развития РЦ, стажировку специалистов в успешно работающем РЦ и индивидуальное консультирование по вопросам внедрения услуг для НКО и управления организацией. Также в ходе проекта будет проанализирован и доработан имеющийся у РЦ опыт проведения мероприятий по продвижению НКО в регионах. На основе этого опыта проведена Выставка достижений НКО Архангельской области, на которую в качестве стажеров приедут ресурсные центры из других регионов, чтобы на практике познакомиться с этой и еще несколькими технологиями работы ресурсных центров, направленными на развитие некоммерческого сектора. Благодаря привлечению к реализации проекта успешно работающих ресурсных центров продолжится выстраивание партнерства между инфраструктурными организациями, обмен опытом и технологиями. Кроме того сбор, систематизация и представление на портале www.ngomap.ru информации о действующих инфраструктурных организациях для НКО, их успешных практиках и партнерских проектах позволит укрепить взаимодействие между ресурсными центрами, повысить информированность заинтересованных сторон об их работе, создаст условия для развития общественной активности и некоммерческих организаций. Проведение практической конференции Российская школа грантмейкинга – РШГМ» будет способствовать совершенствованию конкурсных механизмов по поддержке НКО в регионах и включению местных РЦ в эту работу.</t>
+  </si>
+  <si>
+    <t>01.07.2017</t>
+  </si>
+  <si>
+    <t>http://fondgarant.ru/proekty-fonda/342-ot-praktiki-k-ustojchivomu-razvitiyu-povyshenie-potentsiala-resursnykh-tsentrov-dlya-nko</t>
+  </si>
+  <si>
+    <t>Успешные практики в жизнь: повышение потенциала инфраструктурных организаций для НКО</t>
+  </si>
+  <si>
+    <t>Проект «Успешные практики в жизнь: повышение потенциала инфраструктурных организаций для НКО» направлен на создание условий для развития и укрепления некоммерческих организаций через расширение профессиональных компетенций инфраструктурных организаций и внедрения в их работу успешных практик в сфере развития социальных услуг НКО, социального предпринимательства, местной благотворительности, конкурсных механизмов поддержки НКО в регионах, а также расширения возможностей использования социальной рекламы. В рамках проекта будет создана профессиональная площадка для обмена опытом и уникальными технологиями между инфраструктурными организациями, что в свою очередь будет способствовать формированию партнерства инфраструктурных организаций, ориентированного на взаимоподдержку, а также развитию и укреплению некоммерческих организаций и сектора в целом. В рамках проекта для инфраструктурных организаций будут проведены 3 методические школы и методическая конференция «Российская школа грантмейкинга», организован всероссийский конкурс социальной рекламы, разработана методика оценки эффективности социальной рекламы. Информационную, консультационную и методическую поддержку получат не менее 300 некоммерческих организаций со всей России, участие в мероприятиях проекта примут не менее 500 специалистов НКО. Проект будет опираться на лучшие практики, наработанные ведущими инфраструктурными организациями Северо-запада, Сибири, Поволжья, Урала и Центральной России.</t>
+  </si>
+  <si>
+    <t>http://fondgarant.ru/proekty-fonda/184-nazvanie-proekta-uspeshnye-praktiki-v-zhizn-povyshenie-potentsiala-infrastrukturnykh-organizatsij-dlya-nko</t>
+  </si>
+  <si>
+    <t>Правовой капитал знаний – основа эффективного целевого капитала</t>
+  </si>
+  <si>
+    <t>Проект «Правовой капитал знаний – основа эффективного целевого капитала» направлен на создание профессиональной площадки – консультативных центров правовой, бухгалтерской и налоговой поддержки организаций, желающих создать ЦК, и уже действующих НКО-собственников ЦК в разных регионах России.</t>
+  </si>
+  <si>
+    <t>Ассоциация "Юристы за гражданское общество"</t>
+  </si>
+  <si>
+    <t>119019, г. Москва, Малый Знаменский переулок, д. 3/5, стр. 6 (вход через проходную по адресу: Большой Знаменский переулок, д. 2/7)</t>
+  </si>
+  <si>
+    <t>http://lawcs.ru/</t>
+  </si>
+  <si>
+    <t>info@lawcs.ru</t>
+  </si>
+  <si>
+    <t>Правовая академия НКО</t>
+  </si>
+  <si>
+    <t>Проект направлен на создание понятной, грамотной, логически выстроенной «обучающей» программы «Правовая академия НКО», состоящей из 6 взаимосвязанных модулей по основным правовым жизненно важным аспектам деятельности НКО. В программу входят не только теоретические знания по административному, трудовому, гражданскому, налоговому, уголовному праву и др., но и практические занятия, столь необходимые для руководителей организаций при применении правовых знаний. В течение срока проекта планируется провести 5 обучающих циклов не менее чем в 25 субъектах для активных НКО, чья деятельность направлена на поддержку организации региона. В каждом цикле (параллельно в течение трех месяцев обучение НКО будут проходить в 5 регионах) примут участие по 20 представителей НКО.</t>
   </si>
   <si>
     <t>01.12.2019</t>
-  </si>
-[...91 lines deleted...]
-    <t>Проект направлен на создание понятной, грамотной, логически выстроенной «обучающей» программы «Правовая академия НКО», состоящей из 6 взаимосвязанных модулей по основным правовым жизненно важным аспектам деятельности НКО. В программу входят не только теоретические знания по административному, трудовому, гражданскому, налоговому, уголовному праву и др., но и практические занятия, столь необходимые для руководителей организаций при применении правовых знаний. В течение срока проекта планируется провести 5 обучающих циклов не менее чем в 25 субъектах для активных НКО, чья деятельность направлена на поддержку организации региона. В каждом цикле (параллельно в течение трех месяцев обучение НКО будут проходить в 5 регионах) примут участие по 20 представителей НКО.</t>
   </si>
   <si>
     <t>30.06.2022</t>
   </si>
   <si>
     <t>Ресурсный центр социальных предпринимателей Арктики.</t>
   </si>
   <si>
     <t>Создание в Красноярском крае и Мурманской области системы поддержки социальных предпринимателей и социально-ориентированных НКО, ведущих предпринимательскую деятельность.</t>
   </si>
   <si>
     <t>01.05.2015</t>
   </si>
   <si>
     <t>07.01.2022</t>
   </si>
   <si>
     <t>Союз промышленников и предпринимателей Заполярья</t>
   </si>
   <si>
     <t>Норильск, ул. Комсомольская, 10</t>
   </si>
   <si>
     <t>http://www.arctic-social.biz</t>
   </si>
@@ -2025,2282 +2028,2285 @@
         <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>31</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
+      <c r="E6" t="s">
+        <v>38</v>
+      </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
         <v>43</v>
       </c>
-      <c r="C7" t="s">
+      <c r="F7" t="s">
         <v>44</v>
       </c>
-      <c r="D7" t="s">
+      <c r="G7" t="s">
         <v>45</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>46</v>
       </c>
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>50</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>51</v>
       </c>
-      <c r="D8" t="s">
+      <c r="F8" t="s">
         <v>52</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" t="s">
         <v>53</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>54</v>
       </c>
-      <c r="G8" t="s">
+      <c r="I8" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" t="s">
         <v>58</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>59</v>
       </c>
-      <c r="C9" t="s">
+      <c r="F9" t="s">
         <v>60</v>
       </c>
-      <c r="D9" t="s">
+      <c r="G9" t="s">
         <v>61</v>
       </c>
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>63</v>
       </c>
       <c r="B10" t="s">
         <v>64</v>
       </c>
       <c r="C10" t="s">
         <v>65</v>
       </c>
       <c r="D10" t="s">
         <v>66</v>
       </c>
       <c r="E10" t="s">
         <v>67</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="G10" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>68</v>
       </c>
       <c r="B11" t="s">
         <v>69</v>
       </c>
       <c r="C11" t="s">
         <v>70</v>
       </c>
       <c r="D11" t="s">
         <v>71</v>
       </c>
       <c r="E11" t="s">
         <v>72</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="G11" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>73</v>
       </c>
       <c r="B12" t="s">
         <v>74</v>
       </c>
       <c r="C12" t="s">
         <v>75</v>
       </c>
       <c r="D12" t="s">
         <v>76</v>
       </c>
       <c r="E12" t="s">
         <v>77</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>78</v>
       </c>
       <c r="B13" t="s">
         <v>79</v>
       </c>
       <c r="C13" t="s">
         <v>80</v>
       </c>
       <c r="D13" t="s">
         <v>81</v>
       </c>
       <c r="E13" t="s">
         <v>82</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="G13" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H13" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="I13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>83</v>
       </c>
       <c r="B14" t="s">
         <v>84</v>
       </c>
       <c r="C14" t="s">
         <v>85</v>
       </c>
       <c r="D14" t="s">
         <v>86</v>
       </c>
       <c r="E14" t="s">
         <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="G14" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H14" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="I14" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>88</v>
       </c>
       <c r="B15" t="s">
         <v>89</v>
       </c>
       <c r="C15" t="s">
         <v>90</v>
       </c>
       <c r="D15" t="s">
         <v>91</v>
       </c>
+      <c r="E15" t="s">
+        <v>92</v>
+      </c>
       <c r="F15" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="G15" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="H15" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="I15" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" t="s">
+        <v>95</v>
+      </c>
+      <c r="D16" t="s">
         <v>96</v>
       </c>
-      <c r="B16" t="s">
+      <c r="E16" t="s">
         <v>97</v>
       </c>
-      <c r="C16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>101</v>
+        <v>30</v>
       </c>
       <c r="G16" t="s">
-        <v>102</v>
+        <v>31</v>
       </c>
       <c r="H16" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="I16" t="s">
-        <v>104</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" t="s">
+        <v>101</v>
+      </c>
+      <c r="F17" t="s">
+        <v>102</v>
+      </c>
+      <c r="G17" t="s">
+        <v>103</v>
+      </c>
+      <c r="H17" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" t="s">
         <v>105</v>
-      </c>
-[...22 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" t="s">
+        <v>108</v>
+      </c>
+      <c r="D18" t="s">
+        <v>109</v>
+      </c>
+      <c r="E18" t="s">
+        <v>110</v>
+      </c>
+      <c r="F18" t="s">
+        <v>111</v>
+      </c>
+      <c r="G18" t="s">
+        <v>112</v>
+      </c>
+      <c r="H18" t="s">
         <v>113</v>
       </c>
-      <c r="B18" t="s">
+      <c r="I18" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" t="s">
+        <v>116</v>
+      </c>
+      <c r="C19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" t="s">
+        <v>118</v>
+      </c>
+      <c r="F19" t="s">
+        <v>119</v>
+      </c>
+      <c r="G19" t="s">
+        <v>120</v>
+      </c>
+      <c r="H19" t="s">
         <v>121</v>
       </c>
-      <c r="B19" t="s">
+      <c r="I19" t="s">
         <v>122</v>
-      </c>
-[...19 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" t="s">
+        <v>124</v>
+      </c>
+      <c r="C20" t="s">
+        <v>125</v>
+      </c>
+      <c r="D20" t="s">
+        <v>126</v>
+      </c>
+      <c r="E20" t="s">
+        <v>127</v>
+      </c>
+      <c r="F20" t="s">
+        <v>128</v>
+      </c>
+      <c r="G20" t="s">
         <v>129</v>
       </c>
-      <c r="B20" t="s">
+      <c r="I20" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" t="s">
+        <v>108</v>
+      </c>
+      <c r="D21" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21" t="s">
+        <v>134</v>
+      </c>
+      <c r="F21" t="s">
         <v>135</v>
       </c>
-      <c r="B21" t="s">
+      <c r="G21" t="s">
         <v>136</v>
       </c>
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>137</v>
       </c>
-      <c r="D21" t="s">
+      <c r="I21" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>139</v>
+      </c>
+      <c r="B22" t="s">
+        <v>140</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>141</v>
+      </c>
+      <c r="F22" t="s">
+        <v>142</v>
+      </c>
+      <c r="G22" t="s">
+        <v>143</v>
+      </c>
+      <c r="I22" t="s">
         <v>144</v>
-      </c>
-[...22 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23" t="s">
+        <v>146</v>
+      </c>
+      <c r="C23" t="s">
         <v>147</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23" t="s">
         <v>148</v>
       </c>
-      <c r="C23" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="E23" t="s">
+        <v>149</v>
       </c>
       <c r="F23" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="G23" t="s">
-        <v>133</v>
+        <v>151</v>
+      </c>
+      <c r="H23" t="s">
+        <v>152</v>
       </c>
       <c r="I23" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" t="s">
+        <v>156</v>
+      </c>
+      <c r="F24" t="s">
         <v>150</v>
       </c>
-      <c r="C24" t="s">
+      <c r="G24" t="s">
         <v>151</v>
       </c>
-      <c r="D24" t="s">
+      <c r="H24" t="s">
         <v>152</v>
       </c>
-      <c r="F24" t="s">
+      <c r="I24" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25" t="s">
         <v>158</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="F25" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="G25" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="I25" t="s">
-        <v>164</v>
+        <v>144</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" t="s">
+        <v>161</v>
+      </c>
+      <c r="D26" t="s">
+        <v>162</v>
+      </c>
+      <c r="F26" t="s">
+        <v>163</v>
+      </c>
+      <c r="G26" t="s">
+        <v>164</v>
+      </c>
+      <c r="H26" t="s">
         <v>165</v>
       </c>
-      <c r="B26" t="s">
+      <c r="I26" t="s">
         <v>166</v>
-      </c>
-[...19 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>167</v>
+      </c>
+      <c r="B27" t="s">
+        <v>168</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>169</v>
+      </c>
+      <c r="E27" t="s">
+        <v>170</v>
+      </c>
+      <c r="F27" t="s">
+        <v>171</v>
+      </c>
+      <c r="G27" t="s">
+        <v>172</v>
+      </c>
+      <c r="H27" t="s">
+        <v>173</v>
+      </c>
+      <c r="I27" t="s">
         <v>174</v>
-      </c>
-[...22 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>175</v>
+      </c>
+      <c r="B28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C28" t="s">
+        <v>177</v>
+      </c>
+      <c r="D28" t="s">
         <v>178</v>
       </c>
-      <c r="B28" t="s">
+      <c r="E28" t="s">
         <v>179</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F28" t="s">
         <v>180</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="F28" t="s">
+      <c r="G28" t="s">
         <v>181</v>
       </c>
-      <c r="G28" t="s">
+      <c r="H28" t="s">
         <v>182</v>
       </c>
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29" t="s">
         <v>185</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" t="s">
         <v>186</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>187</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="G29" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="H29" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="I29" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30" t="s">
         <v>189</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>190</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
         <v>191</v>
       </c>
-      <c r="E30" t="s">
+      <c r="G30" t="s">
         <v>192</v>
       </c>
-      <c r="F30" t="s">
+      <c r="H30" t="s">
         <v>193</v>
       </c>
-      <c r="G30" t="s">
+      <c r="I30" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" t="s">
         <v>197</v>
       </c>
-      <c r="B31" t="s">
+      <c r="E31" t="s">
         <v>198</v>
       </c>
-      <c r="C31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>202</v>
+        <v>102</v>
       </c>
       <c r="G31" t="s">
-        <v>203</v>
+        <v>103</v>
+      </c>
+      <c r="H31" t="s">
+        <v>104</v>
       </c>
       <c r="I31" t="s">
-        <v>204</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>199</v>
+      </c>
+      <c r="B32" t="s">
+        <v>200</v>
+      </c>
+      <c r="C32" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" t="s">
+        <v>201</v>
+      </c>
+      <c r="E32" t="s">
+        <v>202</v>
+      </c>
+      <c r="F32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G32" t="s">
+        <v>204</v>
+      </c>
+      <c r="H32" t="s">
         <v>205</v>
       </c>
-      <c r="B32" t="s">
+      <c r="I32" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>207</v>
+      </c>
+      <c r="B33" t="s">
+        <v>208</v>
+      </c>
+      <c r="C33" t="s">
+        <v>209</v>
+      </c>
+      <c r="D33" t="s">
         <v>210</v>
       </c>
-      <c r="B33" t="s">
+      <c r="E33" t="s">
         <v>211</v>
       </c>
-      <c r="C33" t="s">
-[...5 lines deleted...]
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>212</v>
       </c>
-      <c r="F33" t="s">
+      <c r="G33" t="s">
         <v>213</v>
       </c>
-      <c r="G33" t="s">
+      <c r="I33" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" t="s">
+        <v>216</v>
+      </c>
+      <c r="C34" t="s">
         <v>217</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
         <v>218</v>
       </c>
-      <c r="C34" t="s">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="E34" t="s">
+        <v>219</v>
       </c>
       <c r="F34" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G34" t="s">
-        <v>133</v>
+        <v>136</v>
+      </c>
+      <c r="H34" t="s">
+        <v>137</v>
       </c>
       <c r="I34" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B35" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C35" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
+        <v>197</v>
+      </c>
+      <c r="E35" t="s">
         <v>222</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35" t="s">
         <v>223</v>
       </c>
-      <c r="F35" t="s">
+      <c r="G35" t="s">
         <v>224</v>
       </c>
-      <c r="G35" t="s">
+      <c r="H35" t="s">
         <v>225</v>
       </c>
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>227</v>
+      </c>
+      <c r="B36" t="s">
         <v>228</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>23</v>
+        <v>177</v>
       </c>
       <c r="D36" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>161</v>
       </c>
       <c r="F36" t="s">
-        <v>224</v>
+        <v>142</v>
       </c>
       <c r="G36" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>143</v>
       </c>
       <c r="I36" t="s">
-        <v>227</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>229</v>
+      </c>
+      <c r="B37" t="s">
+        <v>230</v>
+      </c>
+      <c r="C37" t="s">
+        <v>231</v>
+      </c>
+      <c r="D37" t="s">
         <v>232</v>
       </c>
-      <c r="B37" t="s">
+      <c r="E37" t="s">
         <v>233</v>
       </c>
-      <c r="C37" t="s">
+      <c r="F37" t="s">
         <v>234</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37" t="s">
+      <c r="G37" t="s">
         <v>235</v>
       </c>
-      <c r="F37" t="s">
+      <c r="H37" t="s">
         <v>236</v>
       </c>
-      <c r="G37" t="s">
+      <c r="I37" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>238</v>
+      </c>
+      <c r="B38" t="s">
+        <v>239</v>
+      </c>
+      <c r="C38" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" t="s">
         <v>240</v>
       </c>
-      <c r="B38" t="s">
+      <c r="E38" t="s">
         <v>241</v>
       </c>
-      <c r="C38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>161</v>
+        <v>234</v>
       </c>
       <c r="G38" t="s">
-        <v>162</v>
+        <v>235</v>
       </c>
       <c r="H38" t="s">
-        <v>163</v>
+        <v>236</v>
       </c>
       <c r="I38" t="s">
-        <v>164</v>
+        <v>237</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>242</v>
+      </c>
+      <c r="B39" t="s">
+        <v>243</v>
+      </c>
+      <c r="C39" t="s">
+        <v>244</v>
+      </c>
+      <c r="D39" t="s">
+        <v>244</v>
+      </c>
+      <c r="E39" t="s">
         <v>245</v>
       </c>
-      <c r="B39" t="s">
+      <c r="F39" t="s">
         <v>246</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="G39" t="s">
         <v>247</v>
       </c>
-      <c r="E39" t="s">
+      <c r="H39" t="s">
         <v>248</v>
       </c>
-      <c r="F39" t="s">
+      <c r="I39" t="s">
         <v>249</v>
-      </c>
-[...7 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>250</v>
+      </c>
+      <c r="B40" t="s">
+        <v>251</v>
+      </c>
+      <c r="C40" t="s">
+        <v>252</v>
+      </c>
+      <c r="D40" t="s">
         <v>253</v>
       </c>
-      <c r="B40" t="s">
+      <c r="E40" t="s">
         <v>254</v>
       </c>
-      <c r="C40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>258</v>
+        <v>171</v>
       </c>
       <c r="G40" t="s">
-        <v>259</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I40" t="s">
-        <v>261</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>255</v>
+      </c>
+      <c r="B41" t="s">
+        <v>256</v>
+      </c>
+      <c r="C41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D41" t="s">
+        <v>257</v>
+      </c>
+      <c r="E41" t="s">
+        <v>258</v>
+      </c>
+      <c r="F41" t="s">
+        <v>259</v>
+      </c>
+      <c r="G41" t="s">
+        <v>260</v>
+      </c>
+      <c r="H41" t="s">
+        <v>261</v>
+      </c>
+      <c r="I41" t="s">
         <v>262</v>
-      </c>
-[...22 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B42" t="s">
+        <v>264</v>
+      </c>
+      <c r="C42" t="s">
+        <v>265</v>
+      </c>
+      <c r="D42" t="s">
+        <v>266</v>
+      </c>
+      <c r="E42" t="s">
         <v>267</v>
       </c>
-      <c r="B42" t="s">
+      <c r="F42" t="s">
         <v>268</v>
       </c>
-      <c r="C42" t="s">
+      <c r="G42" t="s">
         <v>269</v>
       </c>
-      <c r="D42" t="s">
+      <c r="H42" t="s">
         <v>270</v>
       </c>
-      <c r="E42" t="s">
+      <c r="I42" t="s">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>272</v>
+      </c>
+      <c r="B43" t="s">
+        <v>273</v>
+      </c>
+      <c r="C43" t="s">
+        <v>274</v>
+      </c>
+      <c r="D43" t="s">
+        <v>275</v>
+      </c>
+      <c r="E43" t="s">
         <v>276</v>
       </c>
-      <c r="B43" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>279</v>
+        <v>135</v>
       </c>
       <c r="G43" t="s">
-        <v>280</v>
+        <v>136</v>
       </c>
       <c r="H43" t="s">
-        <v>281</v>
+        <v>137</v>
       </c>
       <c r="I43" t="s">
-        <v>282</v>
+        <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>277</v>
+      </c>
+      <c r="B44" t="s">
+        <v>278</v>
+      </c>
+      <c r="C44" t="s">
+        <v>279</v>
+      </c>
+      <c r="D44" t="s">
+        <v>280</v>
+      </c>
+      <c r="E44" t="s">
+        <v>281</v>
+      </c>
+      <c r="F44" t="s">
+        <v>282</v>
+      </c>
+      <c r="G44" t="s">
         <v>283</v>
       </c>
-      <c r="B44" t="s">
+      <c r="H44" t="s">
         <v>284</v>
       </c>
-      <c r="C44" t="s">
-[...5 lines deleted...]
-      <c r="E44" t="s">
+      <c r="I44" t="s">
         <v>285</v>
-      </c>
-[...10 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>286</v>
+      </c>
+      <c r="B45" t="s">
+        <v>287</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>197</v>
+      </c>
+      <c r="E45" t="s">
+        <v>288</v>
+      </c>
+      <c r="F45" t="s">
+        <v>289</v>
+      </c>
+      <c r="G45" t="s">
         <v>290</v>
       </c>
-      <c r="B45" t="s">
+      <c r="H45" t="s">
         <v>291</v>
       </c>
-      <c r="C45" t="s">
+      <c r="I45" t="s">
         <v>292</v>
-      </c>
-[...16 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>293</v>
+      </c>
+      <c r="B46" t="s">
         <v>294</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>190</v>
+      </c>
+      <c r="D46" t="s">
+        <v>197</v>
+      </c>
+      <c r="E46" t="s">
         <v>295</v>
       </c>
-      <c r="C46" t="s">
+      <c r="F46" t="s">
         <v>296</v>
       </c>
-      <c r="D46" t="s">
+      <c r="G46" t="s">
         <v>297</v>
       </c>
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>298</v>
       </c>
-      <c r="F46" t="s">
+      <c r="I46" t="s">
         <v>299</v>
-      </c>
-[...7 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>300</v>
+      </c>
+      <c r="B47" t="s">
+        <v>301</v>
+      </c>
+      <c r="C47" t="s">
+        <v>302</v>
+      </c>
+      <c r="D47" t="s">
+        <v>91</v>
+      </c>
+      <c r="E47" t="s">
         <v>303</v>
       </c>
-      <c r="B47" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>299</v>
+        <v>102</v>
       </c>
       <c r="G47" t="s">
-        <v>300</v>
+        <v>103</v>
       </c>
       <c r="H47" t="s">
-        <v>301</v>
+        <v>104</v>
       </c>
       <c r="I47" t="s">
-        <v>302</v>
+        <v>105</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>304</v>
+      </c>
+      <c r="B48" t="s">
+        <v>305</v>
+      </c>
+      <c r="C48" t="s">
+        <v>306</v>
+      </c>
+      <c r="D48" t="s">
+        <v>307</v>
+      </c>
+      <c r="E48" t="s">
         <v>308</v>
       </c>
-      <c r="B48" t="s">
+      <c r="F48" t="s">
         <v>309</v>
       </c>
-      <c r="C48" t="s">
+      <c r="G48" t="s">
         <v>310</v>
       </c>
-      <c r="D48" t="s">
+      <c r="H48" t="s">
         <v>311</v>
       </c>
-      <c r="F48" t="s">
+      <c r="I48" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>313</v>
+      </c>
+      <c r="B49" t="s">
+        <v>314</v>
+      </c>
+      <c r="C49" t="s">
+        <v>315</v>
+      </c>
+      <c r="D49" t="s">
         <v>316</v>
       </c>
-      <c r="B49" t="s">
+      <c r="E49" t="s">
         <v>317</v>
       </c>
-      <c r="C49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F49" t="s">
+        <v>309</v>
+      </c>
+      <c r="G49" t="s">
+        <v>310</v>
+      </c>
+      <c r="H49" t="s">
+        <v>311</v>
+      </c>
+      <c r="I49" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>318</v>
+      </c>
+      <c r="B50" t="s">
+        <v>319</v>
+      </c>
+      <c r="C50" t="s">
+        <v>320</v>
+      </c>
+      <c r="D50" t="s">
         <v>321</v>
       </c>
-      <c r="B50" t="s">
+      <c r="F50" t="s">
         <v>322</v>
       </c>
-      <c r="C50" t="s">
+      <c r="G50" t="s">
         <v>323</v>
       </c>
-      <c r="D50" t="s">
+      <c r="H50" t="s">
         <v>324</v>
       </c>
-      <c r="E50" t="s">
+      <c r="I50" t="s">
         <v>325</v>
-      </c>
-[...10 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>326</v>
+      </c>
+      <c r="B51" t="s">
+        <v>327</v>
+      </c>
+      <c r="C51" t="s">
+        <v>328</v>
+      </c>
+      <c r="D51" t="s">
+        <v>329</v>
+      </c>
+      <c r="E51" t="s">
         <v>330</v>
       </c>
-      <c r="B51" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="G51" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="H51" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="I51" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>331</v>
+      </c>
+      <c r="B52" t="s">
+        <v>332</v>
+      </c>
+      <c r="C52" t="s">
+        <v>333</v>
+      </c>
+      <c r="D52" t="s">
         <v>334</v>
       </c>
-      <c r="B52" t="s">
+      <c r="E52" t="s">
         <v>335</v>
       </c>
-      <c r="C52" t="s">
+      <c r="F52" t="s">
         <v>336</v>
       </c>
-      <c r="D52" t="s">
+      <c r="G52" t="s">
         <v>337</v>
       </c>
-      <c r="F52" t="s">
+      <c r="H52" t="s">
         <v>338</v>
       </c>
-      <c r="G52" t="s">
+      <c r="I52" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>340</v>
+      </c>
+      <c r="B53" t="s">
+        <v>341</v>
+      </c>
+      <c r="C53" t="s">
         <v>342</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>86</v>
+      </c>
+      <c r="E53" t="s">
         <v>343</v>
       </c>
-      <c r="C53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="G53" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="H53" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="I53" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>344</v>
+      </c>
+      <c r="B54" t="s">
+        <v>345</v>
+      </c>
+      <c r="C54" t="s">
+        <v>346</v>
+      </c>
+      <c r="D54" t="s">
+        <v>347</v>
+      </c>
+      <c r="F54" t="s">
         <v>348</v>
       </c>
-      <c r="B54" t="s">
+      <c r="G54" t="s">
         <v>349</v>
       </c>
-      <c r="C54" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H54" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="I54" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B55" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C55" t="s">
-        <v>352</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>353</v>
+        <v>133</v>
       </c>
       <c r="F55" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="G55" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="H55" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="I55" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>358</v>
+      </c>
+      <c r="B56" t="s">
+        <v>359</v>
+      </c>
+      <c r="C56" t="s">
+        <v>320</v>
+      </c>
+      <c r="D56" t="s">
+        <v>81</v>
+      </c>
+      <c r="F56" t="s">
         <v>354</v>
       </c>
-      <c r="B56" t="s">
+      <c r="G56" t="s">
         <v>355</v>
       </c>
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>356</v>
       </c>
-      <c r="D56" t="s">
+      <c r="I56" t="s">
         <v>357</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B57" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C57" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D57" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F57" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="G57" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="H57" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="I57" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B58" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C58" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D58" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F58" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="G58" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="H58" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="I58" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B59" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C59" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D59" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F59" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="G59" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="H59" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="I59" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>372</v>
+      </c>
+      <c r="B60" t="s">
+        <v>373</v>
+      </c>
+      <c r="C60" t="s">
+        <v>374</v>
+      </c>
+      <c r="D60" t="s">
         <v>375</v>
       </c>
-      <c r="B60" t="s">
+      <c r="E60" t="s">
         <v>376</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="F60" t="s">
+        <v>354</v>
+      </c>
+      <c r="G60" t="s">
+        <v>355</v>
+      </c>
+      <c r="H60" t="s">
+        <v>356</v>
+      </c>
+      <c r="I60" t="s">
         <v>357</v>
-      </c>
-[...10 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>377</v>
       </c>
       <c r="B61" t="s">
         <v>378</v>
       </c>
       <c r="C61" t="s">
-        <v>352</v>
+        <v>379</v>
       </c>
       <c r="D61" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="E61" t="s">
         <v>380</v>
       </c>
       <c r="F61" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="G61" t="s">
-        <v>280</v>
+        <v>382</v>
       </c>
       <c r="H61" t="s">
-        <v>281</v>
+        <v>383</v>
       </c>
       <c r="I61" t="s">
-        <v>282</v>
+        <v>384</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>385</v>
+      </c>
+      <c r="B62" t="s">
+        <v>386</v>
+      </c>
+      <c r="C62" t="s">
+        <v>275</v>
+      </c>
+      <c r="D62" t="s">
+        <v>367</v>
+      </c>
+      <c r="F62" t="s">
         <v>381</v>
       </c>
-      <c r="B62" t="s">
+      <c r="G62" t="s">
         <v>382</v>
       </c>
-      <c r="C62" t="s">
-[...5 lines deleted...]
-      <c r="E62" t="s">
+      <c r="H62" t="s">
         <v>383</v>
       </c>
-      <c r="F62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I62" t="s">
-        <v>227</v>
+        <v>384</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B63" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C63" t="s">
-        <v>386</v>
+        <v>362</v>
       </c>
       <c r="D63" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E63" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F63" t="s">
-        <v>224</v>
+        <v>289</v>
       </c>
       <c r="G63" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="H63" t="s">
-        <v>226</v>
+        <v>291</v>
       </c>
       <c r="I63" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B64" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C64" t="s">
-        <v>391</v>
+        <v>147</v>
       </c>
       <c r="D64" t="s">
-        <v>392</v>
+        <v>86</v>
+      </c>
+      <c r="E64" t="s">
+        <v>393</v>
       </c>
       <c r="F64" t="s">
-        <v>153</v>
+        <v>234</v>
       </c>
       <c r="G64" t="s">
-        <v>154</v>
+        <v>235</v>
       </c>
       <c r="H64" t="s">
-        <v>155</v>
+        <v>236</v>
       </c>
       <c r="I64" t="s">
-        <v>156</v>
+        <v>237</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B65" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C65" t="s">
-        <v>310</v>
+        <v>396</v>
       </c>
       <c r="D65" t="s">
-        <v>357</v>
+        <v>397</v>
       </c>
       <c r="E65" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="F65" t="s">
-        <v>396</v>
+        <v>234</v>
       </c>
       <c r="G65" t="s">
-        <v>397</v>
+        <v>235</v>
       </c>
       <c r="H65" t="s">
-        <v>398</v>
+        <v>236</v>
       </c>
       <c r="I65" t="s">
-        <v>399</v>
+        <v>237</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>399</v>
+      </c>
+      <c r="B66" t="s">
         <v>400</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>401</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>402</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" t="s">
-        <v>404</v>
+        <v>163</v>
       </c>
       <c r="G66" t="s">
-        <v>405</v>
+        <v>164</v>
       </c>
       <c r="H66" t="s">
-        <v>406</v>
+        <v>165</v>
       </c>
       <c r="I66" t="s">
-        <v>407</v>
+        <v>166</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>403</v>
+      </c>
+      <c r="B67" t="s">
+        <v>404</v>
+      </c>
+      <c r="C67" t="s">
+        <v>320</v>
+      </c>
+      <c r="D67" t="s">
+        <v>367</v>
+      </c>
+      <c r="E67" t="s">
+        <v>405</v>
+      </c>
+      <c r="F67" t="s">
+        <v>406</v>
+      </c>
+      <c r="G67" t="s">
+        <v>407</v>
+      </c>
+      <c r="H67" t="s">
         <v>408</v>
       </c>
-      <c r="B67" t="s">
+      <c r="I67" t="s">
         <v>409</v>
-      </c>
-[...19 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>410</v>
+      </c>
+      <c r="B68" t="s">
+        <v>411</v>
+      </c>
+      <c r="C68" t="s">
+        <v>412</v>
+      </c>
+      <c r="D68" t="s">
+        <v>413</v>
+      </c>
+      <c r="F68" t="s">
+        <v>414</v>
+      </c>
+      <c r="G68" t="s">
+        <v>415</v>
+      </c>
+      <c r="H68" t="s">
         <v>416</v>
       </c>
-      <c r="B68" t="s">
+      <c r="I68" t="s">
         <v>417</v>
-      </c>
-[...16 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>418</v>
       </c>
       <c r="B69" t="s">
         <v>419</v>
       </c>
       <c r="C69" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="D69" t="s">
         <v>420</v>
       </c>
       <c r="F69" t="s">
         <v>421</v>
       </c>
       <c r="G69" t="s">
         <v>422</v>
       </c>
       <c r="H69" t="s">
         <v>423</v>
       </c>
       <c r="I69" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>425</v>
       </c>
       <c r="B70" t="s">
         <v>426</v>
       </c>
       <c r="C70" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="D70" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="F70" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="G70" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="H70" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="I70" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>427</v>
       </c>
       <c r="B71" t="s">
         <v>428</v>
       </c>
       <c r="C71" t="s">
         <v>429</v>
       </c>
       <c r="D71" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="E71" t="s">
         <v>430</v>
       </c>
       <c r="F71" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="G71" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="H71" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="I71" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>431</v>
       </c>
       <c r="B72" t="s">
         <v>432</v>
       </c>
       <c r="C72" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="D72" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="E72" t="s">
         <v>433</v>
       </c>
       <c r="F72" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="G72" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="H72" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="I72" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>434</v>
       </c>
       <c r="B73" t="s">
         <v>435</v>
       </c>
       <c r="C73" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="D73" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="F73" t="s">
         <v>436</v>
       </c>
       <c r="G73" t="s">
         <v>437</v>
       </c>
       <c r="H73" t="s">
         <v>438</v>
       </c>
       <c r="I73" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>440</v>
       </c>
       <c r="B74" t="s">
         <v>441</v>
       </c>
       <c r="C74" t="s">
-        <v>410</v>
+        <v>442</v>
       </c>
       <c r="D74" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F74" t="s">
         <v>436</v>
       </c>
       <c r="G74" t="s">
         <v>437</v>
       </c>
       <c r="H74" t="s">
         <v>438</v>
       </c>
       <c r="I74" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B75" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C75" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D75" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F75" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="G75" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H75" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="I75" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B76" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C76" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="D76" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="E76" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F76" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="G76" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="H76" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="I76" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B77" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C77" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D77" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="E77" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F77" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="G77" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="H77" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="I77" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B78" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C78" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="D78" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="E78" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F78" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G78" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H78" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="I78" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
+        <v>466</v>
+      </c>
+      <c r="B79" t="s">
+        <v>467</v>
+      </c>
+      <c r="C79" t="s">
+        <v>468</v>
+      </c>
+      <c r="D79" t="s">
+        <v>469</v>
+      </c>
+      <c r="E79" t="s">
+        <v>470</v>
+      </c>
+      <c r="F79" t="s">
+        <v>462</v>
+      </c>
+      <c r="G79" t="s">
+        <v>463</v>
+      </c>
+      <c r="H79" t="s">
+        <v>464</v>
+      </c>
+      <c r="I79" t="s">
         <v>465</v>
-      </c>
-[...22 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B80" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C80" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D80" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="F80" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G80" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H80" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I80" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
+        <v>478</v>
+      </c>
+      <c r="B81" t="s">
+        <v>479</v>
+      </c>
+      <c r="C81" t="s">
+        <v>480</v>
+      </c>
+      <c r="D81" t="s">
+        <v>367</v>
+      </c>
+      <c r="F81" t="s">
+        <v>474</v>
+      </c>
+      <c r="G81" t="s">
+        <v>475</v>
+      </c>
+      <c r="H81" t="s">
+        <v>476</v>
+      </c>
+      <c r="I81" t="s">
         <v>477</v>
-      </c>
-[...19 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B82" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C82" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D82" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F82" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G82" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H82" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I82" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B83" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C83" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D83" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E83" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F83" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="G83" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H83" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="I83" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
+        <v>493</v>
+      </c>
+      <c r="B84" t="s">
+        <v>494</v>
+      </c>
+      <c r="C84" t="s">
+        <v>495</v>
+      </c>
+      <c r="D84" t="s">
+        <v>367</v>
+      </c>
+      <c r="E84" t="s">
+        <v>496</v>
+      </c>
+      <c r="F84" t="s">
+        <v>489</v>
+      </c>
+      <c r="G84" t="s">
+        <v>490</v>
+      </c>
+      <c r="H84" t="s">
+        <v>491</v>
+      </c>
+      <c r="I84" t="s">
         <v>492</v>
-      </c>
-[...22 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B85" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C85" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="D85" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="E85" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F85" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="G85" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="H85" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="I85" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B86" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C86" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D86" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="E86" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F86" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="G86" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="H86" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="I86" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>